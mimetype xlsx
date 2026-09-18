--- v6 (2026-08-03)
+++ v7 (2026-09-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>July 2026 Monthly Energy Review</t>
+    <t>August 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: July 28, 2026</t>
+    <t>Release Date: August 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: August 26, 2026</t>
+    <t>Next Update: September 29, 2026</t>
   </si>
   <si>
     <t>Table 1.2 Primary Energy Production by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas (Dry) Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z652"/>
+  <dimension ref="A1:Z653"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A652"/>
+      <selection activeCell="A13" sqref="A13:A653"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -28094,568 +28094,568 @@
       </c>
       <c r="J636">
         <v>0.066032</v>
       </c>
       <c r="K636">
         <v>0.134867</v>
       </c>
       <c r="L636">
         <v>0.46536</v>
       </c>
       <c r="M636">
         <v>0.743038</v>
       </c>
       <c r="N636">
         <v>8.935012</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.922013</v>
       </c>
       <c r="C637">
-        <v>3.349126</v>
+        <v>3.349111</v>
       </c>
       <c r="D637">
         <v>2.317423</v>
       </c>
       <c r="E637">
         <v>0.742126</v>
       </c>
       <c r="F637">
-        <v>7.330689</v>
+        <v>7.330674</v>
       </c>
       <c r="G637">
         <v>0.74917</v>
       </c>
       <c r="H637">
         <v>0.073123</v>
       </c>
       <c r="I637">
         <v>0.010133</v>
       </c>
       <c r="J637">
         <v>0.077571</v>
       </c>
       <c r="K637">
         <v>0.148763</v>
       </c>
       <c r="L637">
         <v>0.442939</v>
       </c>
       <c r="M637">
         <v>0.752529</v>
       </c>
       <c r="N637">
-        <v>8.832388</v>
+        <v>8.832373</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.818698</v>
       </c>
       <c r="C638">
-        <v>3.042049</v>
+        <v>3.042036</v>
       </c>
       <c r="D638">
         <v>2.108954</v>
       </c>
       <c r="E638">
         <v>0.693466</v>
       </c>
       <c r="F638">
-        <v>6.663167</v>
+        <v>6.663154</v>
       </c>
       <c r="G638">
         <v>0.645675</v>
       </c>
       <c r="H638">
         <v>0.066682</v>
       </c>
       <c r="I638">
         <v>0.009142</v>
       </c>
       <c r="J638">
         <v>0.082842</v>
       </c>
       <c r="K638">
         <v>0.134249</v>
       </c>
       <c r="L638">
         <v>0.402078</v>
       </c>
       <c r="M638">
         <v>0.694994</v>
       </c>
       <c r="N638">
-        <v>8.003836</v>
+        <v>8.003823</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.983085</v>
       </c>
       <c r="C639">
-        <v>3.446636</v>
+        <v>3.446263</v>
       </c>
       <c r="D639">
         <v>2.37255</v>
       </c>
       <c r="E639">
         <v>0.810122</v>
       </c>
       <c r="F639">
-        <v>7.612392</v>
+        <v>7.612019</v>
       </c>
       <c r="G639">
         <v>0.652235</v>
       </c>
       <c r="H639">
         <v>0.076601</v>
       </c>
       <c r="I639">
         <v>0.010128</v>
       </c>
       <c r="J639">
         <v>0.115934</v>
       </c>
       <c r="K639">
         <v>0.172618</v>
       </c>
       <c r="L639">
         <v>0.440644</v>
       </c>
       <c r="M639">
         <v>0.815925</v>
       </c>
       <c r="N639">
-        <v>9.080552</v>
+        <v>9.080179</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.862713</v>
       </c>
       <c r="C640">
-        <v>3.32242</v>
+        <v>3.321314</v>
       </c>
       <c r="D640">
         <v>2.298176</v>
       </c>
       <c r="E640">
         <v>0.78754</v>
       </c>
       <c r="F640">
-        <v>7.270849</v>
+        <v>7.269743</v>
       </c>
       <c r="G640">
         <v>0.604572</v>
       </c>
       <c r="H640">
         <v>0.077927</v>
       </c>
       <c r="I640">
         <v>0.009676</v>
       </c>
       <c r="J640">
         <v>0.131688</v>
       </c>
       <c r="K640">
         <v>0.156528</v>
       </c>
       <c r="L640">
         <v>0.411398</v>
       </c>
       <c r="M640">
         <v>0.787217</v>
       </c>
       <c r="N640">
-        <v>8.662638</v>
+        <v>8.661531</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.906716</v>
       </c>
       <c r="C641">
-        <v>3.421753</v>
+        <v>3.420575</v>
       </c>
       <c r="D641">
         <v>2.371423</v>
       </c>
       <c r="E641">
         <v>0.826456</v>
       </c>
       <c r="F641">
-        <v>7.526348</v>
+        <v>7.525169</v>
       </c>
       <c r="G641">
         <v>0.648978</v>
       </c>
       <c r="H641">
         <v>0.083102</v>
       </c>
       <c r="I641">
         <v>0.009669</v>
       </c>
       <c r="J641">
         <v>0.144327</v>
       </c>
       <c r="K641">
         <v>0.125811</v>
       </c>
       <c r="L641">
         <v>0.434444</v>
       </c>
       <c r="M641">
         <v>0.797353</v>
       </c>
       <c r="N641">
-        <v>8.972679</v>
+        <v>8.9715</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.870575</v>
       </c>
       <c r="C642">
-        <v>3.342035</v>
+        <v>3.340638</v>
       </c>
       <c r="D642">
         <v>2.322901</v>
       </c>
       <c r="E642">
         <v>0.80108</v>
       </c>
       <c r="F642">
-        <v>7.336592</v>
+        <v>7.335194</v>
       </c>
       <c r="G642">
         <v>0.691559</v>
       </c>
       <c r="H642">
         <v>0.075607</v>
       </c>
       <c r="I642">
         <v>0.009578</v>
       </c>
       <c r="J642">
         <v>0.152678</v>
       </c>
       <c r="K642">
         <v>0.122069</v>
       </c>
       <c r="L642">
         <v>0.434501</v>
       </c>
       <c r="M642">
         <v>0.794434</v>
       </c>
       <c r="N642">
-        <v>8.822585</v>
+        <v>8.821187</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.930201</v>
       </c>
       <c r="C643">
-        <v>3.470163</v>
+        <v>3.468495</v>
       </c>
       <c r="D643">
         <v>2.417402</v>
       </c>
       <c r="E643">
         <v>0.83803</v>
       </c>
       <c r="F643">
-        <v>7.655796</v>
+        <v>7.654128</v>
       </c>
       <c r="G643">
         <v>0.739169</v>
       </c>
       <c r="H643">
         <v>0.068179</v>
       </c>
       <c r="I643">
         <v>0.009778</v>
       </c>
       <c r="J643">
         <v>0.159416</v>
       </c>
       <c r="K643">
         <v>0.108536</v>
       </c>
       <c r="L643">
         <v>0.453029</v>
       </c>
       <c r="M643">
         <v>0.798938</v>
       </c>
       <c r="N643">
-        <v>9.193903</v>
+        <v>9.192235</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.96694</v>
       </c>
       <c r="C644">
-        <v>3.489404</v>
+        <v>3.489353</v>
       </c>
       <c r="D644">
         <v>2.435539</v>
       </c>
       <c r="E644">
         <v>0.853016</v>
       </c>
       <c r="F644">
-        <v>7.7449</v>
+        <v>7.744849</v>
       </c>
       <c r="G644">
         <v>0.738374</v>
       </c>
       <c r="H644">
         <v>0.068574</v>
       </c>
       <c r="I644">
         <v>0.009995</v>
       </c>
       <c r="J644">
         <v>0.151429</v>
       </c>
       <c r="K644">
         <v>0.093171</v>
       </c>
       <c r="L644">
         <v>0.444949</v>
       </c>
       <c r="M644">
         <v>0.768118</v>
       </c>
       <c r="N644">
-        <v>9.251392</v>
+        <v>9.25134</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.900234</v>
       </c>
       <c r="C645">
-        <v>3.365316</v>
+        <v>3.36474</v>
       </c>
       <c r="D645">
         <v>2.360051</v>
       </c>
       <c r="E645">
         <v>0.845045</v>
       </c>
       <c r="F645">
-        <v>7.470646</v>
+        <v>7.47007</v>
       </c>
       <c r="G645">
         <v>0.683576</v>
       </c>
       <c r="H645">
         <v>0.052152</v>
       </c>
       <c r="I645">
         <v>0.009599</v>
       </c>
       <c r="J645">
         <v>0.133682</v>
       </c>
       <c r="K645">
         <v>0.087595</v>
       </c>
       <c r="L645">
         <v>0.434218</v>
       </c>
       <c r="M645">
         <v>0.717245</v>
       </c>
       <c r="N645">
-        <v>8.871467</v>
+        <v>8.870891</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.915895</v>
       </c>
       <c r="C646">
-        <v>3.447078</v>
+        <v>3.447071</v>
       </c>
       <c r="D646">
         <v>2.444999</v>
       </c>
       <c r="E646">
         <v>0.862571</v>
       </c>
       <c r="F646">
-        <v>7.670543</v>
+        <v>7.670536</v>
       </c>
       <c r="G646">
         <v>0.618458</v>
       </c>
       <c r="H646">
         <v>0.05645</v>
       </c>
       <c r="I646">
         <v>0.009716</v>
       </c>
       <c r="J646">
         <v>0.118887</v>
       </c>
       <c r="K646">
         <v>0.134889</v>
       </c>
       <c r="L646">
         <v>0.449511</v>
       </c>
       <c r="M646">
         <v>0.769453</v>
       </c>
       <c r="N646">
-        <v>9.058454</v>
+        <v>9.058448</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.889899</v>
       </c>
       <c r="C647">
-        <v>3.427416</v>
+        <v>3.427406</v>
       </c>
       <c r="D647">
         <v>2.353411</v>
       </c>
       <c r="E647">
         <v>0.840168</v>
       </c>
       <c r="F647">
-        <v>7.510894</v>
+        <v>7.510884</v>
       </c>
       <c r="G647">
         <v>0.666361</v>
       </c>
       <c r="H647">
         <v>0.06283</v>
       </c>
       <c r="I647">
         <v>0.009529</v>
       </c>
       <c r="J647">
         <v>0.090997</v>
       </c>
       <c r="K647">
         <v>0.139745</v>
       </c>
       <c r="L647">
         <v>0.442525</v>
       </c>
       <c r="M647">
         <v>0.745627</v>
       </c>
       <c r="N647">
-        <v>8.922882</v>
+        <v>8.922872</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.909046</v>
       </c>
       <c r="C648">
-        <v>3.585071</v>
+        <v>3.585063</v>
       </c>
       <c r="D648">
         <v>2.408475</v>
       </c>
       <c r="E648">
         <v>0.840635</v>
       </c>
       <c r="F648">
-        <v>7.743226</v>
+        <v>7.743219</v>
       </c>
       <c r="G648">
         <v>0.757338</v>
       </c>
       <c r="H648">
         <v>0.081615</v>
       </c>
       <c r="I648">
         <v>0.010018</v>
       </c>
       <c r="J648">
         <v>0.078156</v>
       </c>
       <c r="K648">
         <v>0.160527</v>
       </c>
       <c r="L648">
         <v>0.456956</v>
       </c>
       <c r="M648">
         <v>0.787272</v>
       </c>
       <c r="N648">
-        <v>9.287836</v>
+        <v>9.287828</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.928158</v>
       </c>
       <c r="C649">
         <v>3.492904</v>
       </c>
       <c r="D649">
         <v>2.34646</v>
       </c>
       <c r="E649">
         <v>0.797762</v>
       </c>
       <c r="F649">
         <v>7.565284</v>
       </c>
       <c r="G649">
         <v>0.764959</v>
       </c>
       <c r="H649">
@@ -28666,172 +28666,216 @@
       </c>
       <c r="J649">
         <v>0.08827</v>
       </c>
       <c r="K649">
         <v>0.151608</v>
       </c>
       <c r="L649">
         <v>0.435694</v>
       </c>
       <c r="M649">
         <v>0.781027</v>
       </c>
       <c r="N649">
         <v>9.11127</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0.848662</v>
       </c>
       <c r="C650">
-        <v>3.210262</v>
+        <v>3.210248</v>
       </c>
       <c r="D650">
         <v>2.183997</v>
       </c>
       <c r="E650">
         <v>0.764633</v>
       </c>
       <c r="F650">
-        <v>7.007554</v>
+        <v>7.007541</v>
       </c>
       <c r="G650">
         <v>0.651478</v>
       </c>
       <c r="H650">
         <v>0.07664</v>
       </c>
       <c r="I650">
         <v>0.009182</v>
       </c>
       <c r="J650">
         <v>0.101377</v>
       </c>
       <c r="K650">
         <v>0.135481</v>
       </c>
       <c r="L650">
         <v>0.403086</v>
       </c>
       <c r="M650">
         <v>0.725766</v>
       </c>
       <c r="N650">
-        <v>8.384798</v>
+        <v>8.384785</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0.938227</v>
       </c>
       <c r="C651">
-        <v>3.557722</v>
+        <v>3.556421</v>
       </c>
       <c r="D651">
-        <v>2.419287</v>
+        <v>2.420659</v>
       </c>
       <c r="E651">
         <v>0.869857</v>
       </c>
       <c r="F651">
-        <v>7.785093</v>
+        <v>7.785164</v>
       </c>
       <c r="G651">
         <v>0.648467</v>
       </c>
       <c r="H651">
         <v>0.091856</v>
       </c>
       <c r="I651">
         <v>0.009944</v>
       </c>
       <c r="J651">
         <v>0.138728</v>
       </c>
       <c r="K651">
         <v>0.178172</v>
       </c>
       <c r="L651">
         <v>0.44642</v>
       </c>
       <c r="M651">
         <v>0.86512</v>
       </c>
       <c r="N651">
-        <v>9.29868</v>
+        <v>9.298751</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
         <v>0.847834</v>
       </c>
       <c r="C652">
-        <v>3.447457</v>
+        <v>3.447797</v>
       </c>
       <c r="D652">
-        <v>2.378089</v>
+        <v>2.383814</v>
       </c>
       <c r="E652">
         <v>0.845887</v>
       </c>
       <c r="F652">
-        <v>7.519267</v>
+        <v>7.525332</v>
       </c>
       <c r="G652">
         <v>0.599146</v>
       </c>
       <c r="H652">
         <v>0.07675</v>
       </c>
       <c r="I652">
         <v>0.009395</v>
       </c>
       <c r="J652">
         <v>0.149746</v>
       </c>
       <c r="K652">
         <v>0.167652</v>
       </c>
       <c r="L652">
-        <v>0.414525</v>
+        <v>0.416172</v>
       </c>
       <c r="M652">
-        <v>0.818067</v>
+        <v>0.819715</v>
       </c>
       <c r="N652">
-        <v>8.936481</v>
+        <v>8.944194</v>
+      </c>
+    </row>
+    <row r="653" spans="1:26">
+      <c r="A653" s="6">
+        <v>46143.0</v>
+      </c>
+      <c r="B653">
+        <v>0.858712</v>
+      </c>
+      <c r="C653">
+        <v>3.541545</v>
+      </c>
+      <c r="D653">
+        <v>2.418673</v>
+      </c>
+      <c r="E653">
+        <v>0.883405</v>
+      </c>
+      <c r="F653">
+        <v>7.702335</v>
+      </c>
+      <c r="G653">
+        <v>0.678804</v>
+      </c>
+      <c r="H653">
+        <v>0.077581</v>
+      </c>
+      <c r="I653">
+        <v>0.009751</v>
+      </c>
+      <c r="J653">
+        <v>0.171657</v>
+      </c>
+      <c r="K653">
+        <v>0.140428</v>
+      </c>
+      <c r="L653">
+        <v>0.456071</v>
+      </c>
+      <c r="M653">
+        <v>0.855487</v>
+      </c>
+      <c r="N653">
+        <v>9.236626</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32307,84 +32351,84 @@
       </c>
       <c r="J88">
         <v>1.137933</v>
       </c>
       <c r="K88">
         <v>1.541898</v>
       </c>
       <c r="L88">
         <v>5.308385</v>
       </c>
       <c r="M88">
         <v>8.933046</v>
       </c>
       <c r="N88">
         <v>103.574924</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>10.876014</v>
       </c>
       <c r="C89">
-        <v>40.708468</v>
+        <v>40.702065</v>
       </c>
       <c r="D89">
         <v>28.211305</v>
       </c>
       <c r="E89">
         <v>9.740255</v>
       </c>
       <c r="F89">
-        <v>89.536042</v>
+        <v>89.529639</v>
       </c>
       <c r="G89">
         <v>8.195465</v>
       </c>
       <c r="H89">
         <v>0.842843</v>
       </c>
       <c r="I89">
         <v>0.116962</v>
       </c>
       <c r="J89">
         <v>1.437607</v>
       </c>
       <c r="K89">
         <v>1.584501</v>
       </c>
       <c r="L89">
         <v>5.247192</v>
       </c>
       <c r="M89">
         <v>9.229105</v>
       </c>
       <c r="N89">
-        <v>106.960612</v>
+        <v>106.954209</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>