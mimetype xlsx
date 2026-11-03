--- v7 (2026-09-18)
+++ v8 (2026-11-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>August 2026 Monthly Energy Review</t>
+    <t>October 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: August 26, 2026</t>
+    <t>Release Date: October 29, 2026</t>
   </si>
   <si>
-    <t>Next Update: September 29, 2026</t>
+    <t>Next Update: November 30, 2026</t>
   </si>
   <si>
     <t>Table 1.2 Primary Energy Production by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas (Dry) Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z653"/>
+  <dimension ref="A1:Z655"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A653"/>
+      <selection activeCell="A13" sqref="A13:A655"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -23345,5537 +23345,5625 @@
       </c>
       <c r="K528">
         <v>0.068576</v>
       </c>
       <c r="L528">
         <v>0.436774</v>
       </c>
       <c r="M528">
         <v>0.607053</v>
       </c>
       <c r="N528">
         <v>7.004186</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>1.222366</v>
       </c>
       <c r="C529">
         <v>2.364713</v>
       </c>
       <c r="D529">
-        <v>1.633469</v>
+        <v>1.634279</v>
       </c>
       <c r="E529">
         <v>0.376595</v>
       </c>
       <c r="F529">
-        <v>5.597142</v>
+        <v>5.597953</v>
       </c>
       <c r="G529">
         <v>0.758537</v>
       </c>
       <c r="H529">
         <v>0.087397</v>
       </c>
       <c r="I529">
         <v>0.009923</v>
       </c>
       <c r="J529">
         <v>0.011809</v>
       </c>
       <c r="K529">
         <v>0.063007</v>
       </c>
       <c r="L529">
         <v>0.427135</v>
       </c>
       <c r="M529">
         <v>0.599271</v>
       </c>
       <c r="N529">
-        <v>6.95495</v>
+        <v>6.95576</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>1.155989</v>
       </c>
       <c r="C530">
         <v>2.243482</v>
       </c>
       <c r="D530">
-        <v>1.504553</v>
+        <v>1.505528</v>
       </c>
       <c r="E530">
         <v>0.354886</v>
       </c>
       <c r="F530">
-        <v>5.25891</v>
+        <v>5.259886</v>
       </c>
       <c r="G530">
         <v>0.686509</v>
       </c>
       <c r="H530">
         <v>0.082362</v>
       </c>
       <c r="I530">
         <v>0.009274</v>
       </c>
       <c r="J530">
         <v>0.015522</v>
       </c>
       <c r="K530">
         <v>0.068712</v>
       </c>
       <c r="L530">
         <v>0.405931</v>
       </c>
       <c r="M530">
         <v>0.581801</v>
       </c>
       <c r="N530">
-        <v>6.52722</v>
+        <v>6.528196</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>1.114686</v>
       </c>
       <c r="C531">
         <v>2.371122</v>
       </c>
       <c r="D531">
-        <v>1.615727</v>
+        <v>1.616968</v>
       </c>
       <c r="E531">
         <v>0.400344</v>
       </c>
       <c r="F531">
-        <v>5.50188</v>
+        <v>5.50312</v>
       </c>
       <c r="G531">
         <v>0.691851</v>
       </c>
       <c r="H531">
         <v>0.093454</v>
       </c>
       <c r="I531">
         <v>0.009866</v>
       </c>
       <c r="J531">
         <v>0.019423</v>
       </c>
       <c r="K531">
         <v>0.074857</v>
       </c>
       <c r="L531">
         <v>0.428642</v>
       </c>
       <c r="M531">
         <v>0.626242</v>
       </c>
       <c r="N531">
-        <v>6.819973</v>
+        <v>6.821214</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>0.970598</v>
       </c>
       <c r="C532">
         <v>2.293033</v>
       </c>
       <c r="D532">
-        <v>1.524285</v>
+        <v>1.525373</v>
       </c>
       <c r="E532">
         <v>0.389031</v>
       </c>
       <c r="F532">
-        <v>5.176947</v>
+        <v>5.178035</v>
       </c>
       <c r="G532">
         <v>0.656112</v>
       </c>
       <c r="H532">
         <v>0.088296</v>
       </c>
       <c r="I532">
         <v>0.00933</v>
       </c>
       <c r="J532">
         <v>0.021541</v>
       </c>
       <c r="K532">
         <v>0.070967</v>
       </c>
       <c r="L532">
         <v>0.399703</v>
       </c>
       <c r="M532">
         <v>0.589837</v>
       </c>
       <c r="N532">
-        <v>6.422896</v>
+        <v>6.423984</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>1.069358</v>
       </c>
       <c r="C533">
         <v>2.342478</v>
       </c>
       <c r="D533">
-        <v>1.567897</v>
+        <v>1.569049</v>
       </c>
       <c r="E533">
         <v>0.413402</v>
       </c>
       <c r="F533">
-        <v>5.393134</v>
+        <v>5.394286</v>
       </c>
       <c r="G533">
         <v>0.696324</v>
       </c>
       <c r="H533">
         <v>0.08696</v>
       </c>
       <c r="I533">
         <v>0.009957</v>
       </c>
       <c r="J533">
         <v>0.024613</v>
       </c>
       <c r="K533">
         <v>0.064309</v>
       </c>
       <c r="L533">
         <v>0.423372</v>
       </c>
       <c r="M533">
         <v>0.609211</v>
       </c>
       <c r="N533">
-        <v>6.698668</v>
+        <v>6.699821</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>1.19839</v>
       </c>
       <c r="C534">
         <v>2.245198</v>
       </c>
       <c r="D534">
-        <v>1.489909</v>
+        <v>1.491022</v>
       </c>
       <c r="E534">
         <v>0.399059</v>
       </c>
       <c r="F534">
-        <v>5.332555</v>
+        <v>5.333669</v>
       </c>
       <c r="G534">
         <v>0.702587</v>
       </c>
       <c r="H534">
         <v>0.079284</v>
       </c>
       <c r="I534">
         <v>0.009475</v>
       </c>
       <c r="J534">
         <v>0.025113</v>
       </c>
       <c r="K534">
         <v>0.055627</v>
       </c>
       <c r="L534">
         <v>0.424332</v>
       </c>
       <c r="M534">
         <v>0.593832</v>
       </c>
       <c r="N534">
-        <v>6.628974</v>
+        <v>6.630087</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>1.246326</v>
       </c>
       <c r="C535">
         <v>2.33902</v>
       </c>
       <c r="D535">
-        <v>1.537662</v>
+        <v>1.538755</v>
       </c>
       <c r="E535">
         <v>0.405763</v>
       </c>
       <c r="F535">
-        <v>5.528772</v>
+        <v>5.529865</v>
       </c>
       <c r="G535">
         <v>0.735784</v>
       </c>
       <c r="H535">
         <v>0.073206</v>
       </c>
       <c r="I535">
         <v>0.009852</v>
       </c>
       <c r="J535">
         <v>0.02722</v>
       </c>
       <c r="K535">
         <v>0.060114</v>
       </c>
       <c r="L535">
         <v>0.434083</v>
       </c>
       <c r="M535">
         <v>0.604475</v>
       </c>
       <c r="N535">
-        <v>6.86903</v>
+        <v>6.870124</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>1.375601</v>
       </c>
       <c r="C536">
         <v>2.320472</v>
       </c>
       <c r="D536">
-        <v>1.542251</v>
+        <v>1.543308</v>
       </c>
       <c r="E536">
         <v>0.383975</v>
       </c>
       <c r="F536">
-        <v>5.6223</v>
+        <v>5.623356</v>
       </c>
       <c r="G536">
         <v>0.748095</v>
       </c>
       <c r="H536">
         <v>0.066771</v>
       </c>
       <c r="I536">
         <v>0.009897</v>
       </c>
       <c r="J536">
         <v>0.0269</v>
       </c>
       <c r="K536">
         <v>0.046367</v>
       </c>
       <c r="L536">
         <v>0.44157</v>
       </c>
       <c r="M536">
         <v>0.591505</v>
       </c>
       <c r="N536">
-        <v>6.961899</v>
+        <v>6.962956</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>1.308702</v>
       </c>
       <c r="C537">
         <v>2.230743</v>
       </c>
       <c r="D537">
-        <v>1.467192</v>
+        <v>1.468217</v>
       </c>
       <c r="E537">
         <v>0.373442</v>
       </c>
       <c r="F537">
-        <v>5.380079</v>
+        <v>5.381105</v>
       </c>
       <c r="G537">
         <v>0.684522</v>
       </c>
       <c r="H537">
         <v>0.055847</v>
       </c>
       <c r="I537">
         <v>0.009732</v>
       </c>
       <c r="J537">
         <v>0.024341</v>
       </c>
       <c r="K537">
         <v>0.055969</v>
       </c>
       <c r="L537">
         <v>0.416462</v>
       </c>
       <c r="M537">
         <v>0.562351</v>
       </c>
       <c r="N537">
-        <v>6.626952</v>
+        <v>6.627978</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>1.379141</v>
       </c>
       <c r="C538">
         <v>2.296068</v>
       </c>
       <c r="D538">
-        <v>1.562481</v>
+        <v>1.56372</v>
       </c>
       <c r="E538">
         <v>0.399062</v>
       </c>
       <c r="F538">
-        <v>5.636753</v>
+        <v>5.637992</v>
       </c>
       <c r="G538">
         <v>0.63521</v>
       </c>
       <c r="H538">
         <v>0.05916</v>
       </c>
       <c r="I538">
         <v>0.009995</v>
       </c>
       <c r="J538">
         <v>0.021566</v>
       </c>
       <c r="K538">
         <v>0.069384</v>
       </c>
       <c r="L538">
         <v>0.424405</v>
       </c>
       <c r="M538">
         <v>0.58451</v>
       </c>
       <c r="N538">
-        <v>6.856473</v>
+        <v>6.857712</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>1.34956</v>
       </c>
       <c r="C539">
         <v>2.240543</v>
       </c>
       <c r="D539">
-        <v>1.529076</v>
+        <v>1.530463</v>
       </c>
       <c r="E539">
         <v>0.391795</v>
       </c>
       <c r="F539">
-        <v>5.510974</v>
+        <v>5.512361</v>
       </c>
       <c r="G539">
         <v>0.681705</v>
       </c>
       <c r="H539">
         <v>0.064174</v>
       </c>
       <c r="I539">
         <v>0.009858</v>
       </c>
       <c r="J539">
         <v>0.018088</v>
       </c>
       <c r="K539">
         <v>0.066212</v>
       </c>
       <c r="L539">
         <v>0.427968</v>
       </c>
       <c r="M539">
         <v>0.5863</v>
       </c>
       <c r="N539">
-        <v>6.778979</v>
+        <v>6.780366</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>1.276371</v>
       </c>
       <c r="C540">
         <v>2.289151</v>
       </c>
       <c r="D540">
-        <v>1.564467</v>
+        <v>1.565655</v>
       </c>
       <c r="E540">
         <v>0.37743</v>
       </c>
       <c r="F540">
-        <v>5.507419</v>
+        <v>5.508607</v>
       </c>
       <c r="G540">
         <v>0.749517</v>
       </c>
       <c r="H540">
         <v>0.076865</v>
       </c>
       <c r="I540">
         <v>0.010339</v>
       </c>
       <c r="J540">
         <v>0.016298</v>
       </c>
       <c r="K540">
         <v>0.078973</v>
       </c>
       <c r="L540">
         <v>0.468546</v>
       </c>
       <c r="M540">
         <v>0.651021</v>
       </c>
       <c r="N540">
-        <v>6.907957</v>
+        <v>6.909145</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>1.38174</v>
       </c>
       <c r="C541">
         <v>2.266195</v>
       </c>
       <c r="D541">
-        <v>1.574534</v>
+        <v>1.575855</v>
       </c>
       <c r="E541">
         <v>0.380149</v>
       </c>
       <c r="F541">
-        <v>5.602618</v>
+        <v>5.603939</v>
       </c>
       <c r="G541">
         <v>0.764768</v>
       </c>
       <c r="H541">
         <v>0.090854</v>
       </c>
       <c r="I541">
         <v>0.010194</v>
       </c>
       <c r="J541">
         <v>0.015697</v>
       </c>
       <c r="K541">
         <v>0.070965</v>
       </c>
       <c r="L541">
         <v>0.439571</v>
       </c>
       <c r="M541">
         <v>0.627282</v>
       </c>
       <c r="N541">
-        <v>6.994668</v>
+        <v>6.995989</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>1.29987</v>
       </c>
       <c r="C542">
         <v>2.075515</v>
       </c>
       <c r="D542">
-        <v>1.457736</v>
+        <v>1.461491</v>
       </c>
       <c r="E542">
         <v>0.367405</v>
       </c>
       <c r="F542">
-        <v>5.200526</v>
+        <v>5.204281</v>
       </c>
       <c r="G542">
         <v>0.664778</v>
       </c>
       <c r="H542">
         <v>0.081485</v>
       </c>
       <c r="I542">
         <v>0.009098</v>
       </c>
       <c r="J542">
         <v>0.018016</v>
       </c>
       <c r="K542">
         <v>0.075375</v>
       </c>
       <c r="L542">
         <v>0.396508</v>
       </c>
       <c r="M542">
         <v>0.580481</v>
       </c>
       <c r="N542">
-        <v>6.445785</v>
+        <v>6.449541</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>1.299466</v>
       </c>
       <c r="C543">
         <v>2.349859</v>
       </c>
       <c r="D543">
-        <v>1.626447</v>
+        <v>1.628433</v>
       </c>
       <c r="E543">
         <v>0.412646</v>
       </c>
       <c r="F543">
-        <v>5.688418</v>
+        <v>5.690404</v>
       </c>
       <c r="G543">
         <v>0.68081</v>
       </c>
       <c r="H543">
         <v>0.10104</v>
       </c>
       <c r="I543">
         <v>0.010126</v>
       </c>
       <c r="J543">
         <v>0.027698</v>
       </c>
       <c r="K543">
         <v>0.087793</v>
       </c>
       <c r="L543">
         <v>0.43749</v>
       </c>
       <c r="M543">
         <v>0.664147</v>
       </c>
       <c r="N543">
-        <v>7.033375</v>
+        <v>7.035361</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>1.183991</v>
       </c>
       <c r="C544">
         <v>2.276851</v>
       </c>
       <c r="D544">
-        <v>1.563285</v>
+        <v>1.565184</v>
       </c>
       <c r="E544">
         <v>0.399007</v>
       </c>
       <c r="F544">
-        <v>5.423134</v>
+        <v>5.425033</v>
       </c>
       <c r="G544">
         <v>0.593479</v>
       </c>
       <c r="H544">
         <v>0.100345</v>
       </c>
       <c r="I544">
         <v>0.009795</v>
       </c>
       <c r="J544">
         <v>0.030426</v>
       </c>
       <c r="K544">
         <v>0.08659</v>
       </c>
       <c r="L544">
         <v>0.408227</v>
       </c>
       <c r="M544">
         <v>0.635383</v>
       </c>
       <c r="N544">
-        <v>6.651996</v>
+        <v>6.653894</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>1.251819</v>
       </c>
       <c r="C545">
         <v>2.352708</v>
       </c>
       <c r="D545">
-        <v>1.630217</v>
+        <v>1.632627</v>
       </c>
       <c r="E545">
         <v>0.422257</v>
       </c>
       <c r="F545">
-        <v>5.657001</v>
+        <v>5.659411</v>
       </c>
       <c r="G545">
         <v>0.64127</v>
       </c>
       <c r="H545">
         <v>0.111255</v>
       </c>
       <c r="I545">
         <v>0.009835</v>
       </c>
       <c r="J545">
         <v>0.034844</v>
       </c>
       <c r="K545">
         <v>0.078707</v>
       </c>
       <c r="L545">
         <v>0.426923</v>
       </c>
       <c r="M545">
         <v>0.661565</v>
       </c>
       <c r="N545">
-        <v>6.959836</v>
+        <v>6.962246</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>1.335118</v>
       </c>
       <c r="C546">
         <v>2.298884</v>
       </c>
       <c r="D546">
-        <v>1.564687</v>
+        <v>1.566406</v>
       </c>
       <c r="E546">
         <v>0.412559</v>
       </c>
       <c r="F546">
-        <v>5.611248</v>
+        <v>5.612967</v>
       </c>
       <c r="G546">
         <v>0.700866</v>
       </c>
       <c r="H546">
         <v>0.104323</v>
       </c>
       <c r="I546">
         <v>0.009599</v>
       </c>
       <c r="J546">
         <v>0.036368</v>
       </c>
       <c r="K546">
         <v>0.068724</v>
       </c>
       <c r="L546">
         <v>0.423612</v>
       </c>
       <c r="M546">
         <v>0.642625</v>
       </c>
       <c r="N546">
-        <v>6.954739</v>
+        <v>6.956458</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>1.271276</v>
       </c>
       <c r="C547">
         <v>2.400012</v>
       </c>
       <c r="D547">
-        <v>1.64278</v>
+        <v>1.644195</v>
       </c>
       <c r="E547">
         <v>0.427968</v>
       </c>
       <c r="F547">
-        <v>5.742036</v>
+        <v>5.743451</v>
       </c>
       <c r="G547">
         <v>0.745875</v>
       </c>
       <c r="H547">
         <v>0.090753</v>
       </c>
       <c r="I547">
         <v>0.010077</v>
       </c>
       <c r="J547">
         <v>0.034927</v>
       </c>
       <c r="K547">
         <v>0.055001</v>
       </c>
       <c r="L547">
         <v>0.435087</v>
       </c>
       <c r="M547">
         <v>0.625845</v>
       </c>
       <c r="N547">
-        <v>7.113757</v>
+        <v>7.115172</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>1.423715</v>
       </c>
       <c r="C548">
         <v>2.398663</v>
       </c>
       <c r="D548">
-        <v>1.643164</v>
+        <v>1.645081</v>
       </c>
       <c r="E548">
         <v>0.421408</v>
       </c>
       <c r="F548">
-        <v>5.886951</v>
+        <v>5.888868</v>
       </c>
       <c r="G548">
         <v>0.757067</v>
       </c>
       <c r="H548">
         <v>0.07518</v>
       </c>
       <c r="I548">
         <v>0.010044</v>
       </c>
       <c r="J548">
         <v>0.033775</v>
       </c>
       <c r="K548">
         <v>0.047355</v>
       </c>
       <c r="L548">
         <v>0.446085</v>
       </c>
       <c r="M548">
         <v>0.612438</v>
       </c>
       <c r="N548">
-        <v>7.256455</v>
+        <v>7.258372</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>1.268566</v>
       </c>
       <c r="C549">
         <v>2.361885</v>
       </c>
       <c r="D549">
-        <v>1.633366</v>
+        <v>1.635716</v>
       </c>
       <c r="E549">
         <v>0.404295</v>
       </c>
       <c r="F549">
-        <v>5.668111</v>
+        <v>5.670461</v>
       </c>
       <c r="G549">
         <v>0.712236</v>
       </c>
       <c r="H549">
         <v>0.065346</v>
       </c>
       <c r="I549">
         <v>0.009762</v>
       </c>
       <c r="J549">
         <v>0.031135</v>
       </c>
       <c r="K549">
         <v>0.061115</v>
       </c>
       <c r="L549">
         <v>0.416763</v>
       </c>
       <c r="M549">
         <v>0.584121</v>
       </c>
       <c r="N549">
-        <v>6.964469</v>
+        <v>6.966818</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>1.336215</v>
       </c>
       <c r="C550">
         <v>2.483981</v>
       </c>
       <c r="D550">
-        <v>1.71505</v>
+        <v>1.717327</v>
       </c>
       <c r="E550">
         <v>0.450099</v>
       </c>
       <c r="F550">
-        <v>5.985345</v>
+        <v>5.987621</v>
       </c>
       <c r="G550">
         <v>0.690239</v>
       </c>
       <c r="H550">
         <v>0.060386</v>
       </c>
       <c r="I550">
         <v>0.009536</v>
       </c>
       <c r="J550">
         <v>0.02827</v>
       </c>
       <c r="K550">
         <v>0.083146</v>
       </c>
       <c r="L550">
         <v>0.433547</v>
       </c>
       <c r="M550">
         <v>0.614884</v>
       </c>
       <c r="N550">
-        <v>7.290468</v>
+        <v>7.292745</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>1.296157</v>
       </c>
       <c r="C551">
         <v>2.478669</v>
       </c>
       <c r="D551">
-        <v>1.731686</v>
+        <v>1.734314</v>
       </c>
       <c r="E551">
         <v>0.44489</v>
       </c>
       <c r="F551">
-        <v>5.951402</v>
+        <v>5.954031</v>
       </c>
       <c r="G551">
         <v>0.696756</v>
       </c>
       <c r="H551">
         <v>0.067859</v>
       </c>
       <c r="I551">
         <v>0.009671</v>
       </c>
       <c r="J551">
         <v>0.02068</v>
       </c>
       <c r="K551">
         <v>0.077162</v>
       </c>
       <c r="L551">
         <v>0.438603</v>
       </c>
       <c r="M551">
         <v>0.613975</v>
       </c>
       <c r="N551">
-        <v>7.262133</v>
+        <v>7.264761</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>1.277444</v>
       </c>
       <c r="C552">
         <v>2.581622</v>
       </c>
       <c r="D552">
-        <v>1.771752</v>
+        <v>1.77529</v>
       </c>
       <c r="E552">
         <v>0.444413</v>
       </c>
       <c r="F552">
-        <v>6.075231</v>
+        <v>6.078769</v>
       </c>
       <c r="G552">
         <v>0.770824</v>
       </c>
       <c r="H552">
         <v>0.07591</v>
       </c>
       <c r="I552">
         <v>0.010105</v>
       </c>
       <c r="J552">
         <v>0.019531</v>
       </c>
       <c r="K552">
         <v>0.075749</v>
       </c>
       <c r="L552">
         <v>0.454004</v>
       </c>
       <c r="M552">
         <v>0.635298</v>
       </c>
       <c r="N552">
-        <v>7.481353</v>
+        <v>7.484891</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>1.26179</v>
       </c>
       <c r="C553">
         <v>2.528942</v>
       </c>
       <c r="D553">
-        <v>1.768803</v>
+        <v>1.771448</v>
       </c>
       <c r="E553">
         <v>0.428916</v>
       </c>
       <c r="F553">
-        <v>5.988451</v>
+        <v>5.991095</v>
       </c>
       <c r="G553">
         <v>0.780456</v>
       </c>
       <c r="H553">
         <v>0.085519</v>
       </c>
       <c r="I553">
         <v>0.00997</v>
       </c>
       <c r="J553">
         <v>0.020629</v>
       </c>
       <c r="K553">
         <v>0.087343</v>
       </c>
       <c r="L553">
         <v>0.44918</v>
       </c>
       <c r="M553">
         <v>0.652641</v>
       </c>
       <c r="N553">
-        <v>7.421547</v>
+        <v>7.424192</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>1.225395</v>
       </c>
       <c r="C554">
         <v>2.331937</v>
       </c>
       <c r="D554">
-        <v>1.639763</v>
+        <v>1.64512</v>
       </c>
       <c r="E554">
         <v>0.408275</v>
       </c>
       <c r="F554">
-        <v>5.605371</v>
+        <v>5.610728</v>
       </c>
       <c r="G554">
         <v>0.67738</v>
       </c>
       <c r="H554">
         <v>0.084967</v>
       </c>
       <c r="I554">
         <v>0.009218</v>
       </c>
       <c r="J554">
         <v>0.023444</v>
       </c>
       <c r="K554">
         <v>0.079123</v>
       </c>
       <c r="L554">
         <v>0.412864</v>
       </c>
       <c r="M554">
         <v>0.609616</v>
       </c>
       <c r="N554">
-        <v>6.892366</v>
+        <v>6.897723</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>1.331935</v>
       </c>
       <c r="C555">
         <v>2.611912</v>
       </c>
       <c r="D555">
-        <v>1.851476</v>
+        <v>1.854144</v>
       </c>
       <c r="E555">
         <v>0.467577</v>
       </c>
       <c r="F555">
-        <v>6.2629</v>
+        <v>6.265567</v>
       </c>
       <c r="G555">
         <v>0.700826</v>
       </c>
       <c r="H555">
         <v>0.088236</v>
       </c>
       <c r="I555">
         <v>0.010057</v>
       </c>
       <c r="J555">
         <v>0.031238</v>
       </c>
       <c r="K555">
         <v>0.090294</v>
       </c>
       <c r="L555">
         <v>0.449086</v>
       </c>
       <c r="M555">
         <v>0.668911</v>
       </c>
       <c r="N555">
-        <v>7.632637</v>
+        <v>7.635305</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>1.178256</v>
       </c>
       <c r="C556">
         <v>2.523365</v>
       </c>
       <c r="D556">
-        <v>1.796237</v>
+        <v>1.799259</v>
       </c>
       <c r="E556">
         <v>0.461706</v>
       </c>
       <c r="F556">
-        <v>5.959563</v>
+        <v>5.962586</v>
       </c>
       <c r="G556">
         <v>0.618237</v>
       </c>
       <c r="H556">
         <v>0.095929</v>
       </c>
       <c r="I556">
         <v>0.009272</v>
       </c>
       <c r="J556">
         <v>0.036408</v>
       </c>
       <c r="K556">
         <v>0.090182</v>
       </c>
       <c r="L556">
         <v>0.425122</v>
       </c>
       <c r="M556">
         <v>0.656914</v>
       </c>
       <c r="N556">
-        <v>7.234714</v>
+        <v>7.237737</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>1.240866</v>
       </c>
       <c r="C557">
         <v>2.637459</v>
       </c>
       <c r="D557">
-        <v>1.845214</v>
+        <v>1.848341</v>
       </c>
       <c r="E557">
         <v>0.484455</v>
       </c>
       <c r="F557">
-        <v>6.207993</v>
+        <v>6.21112</v>
       </c>
       <c r="G557">
         <v>0.703833</v>
       </c>
       <c r="H557">
         <v>0.103876</v>
       </c>
       <c r="I557">
         <v>0.010111</v>
       </c>
       <c r="J557">
         <v>0.040672</v>
       </c>
       <c r="K557">
         <v>0.081728</v>
       </c>
       <c r="L557">
         <v>0.444714</v>
       </c>
       <c r="M557">
         <v>0.6811</v>
       </c>
       <c r="N557">
-        <v>7.592927</v>
+        <v>7.596053</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>1.250636</v>
       </c>
       <c r="C558">
         <v>2.565296</v>
       </c>
       <c r="D558">
-        <v>1.821563</v>
+        <v>1.824208</v>
       </c>
       <c r="E558">
         <v>0.467189</v>
       </c>
       <c r="F558">
-        <v>6.104684</v>
+        <v>6.10733</v>
       </c>
       <c r="G558">
         <v>0.728583</v>
       </c>
       <c r="H558">
         <v>0.094163</v>
       </c>
       <c r="I558">
         <v>0.009654</v>
       </c>
       <c r="J558">
         <v>0.042877</v>
       </c>
       <c r="K558">
         <v>0.084286</v>
       </c>
       <c r="L558">
         <v>0.438195</v>
       </c>
       <c r="M558">
         <v>0.669175</v>
       </c>
       <c r="N558">
-        <v>7.502443</v>
+        <v>7.505088</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>1.280021</v>
       </c>
       <c r="C559">
         <v>2.7036</v>
       </c>
       <c r="D559">
-        <v>1.928536</v>
+        <v>1.931877</v>
       </c>
       <c r="E559">
         <v>0.495565</v>
       </c>
       <c r="F559">
-        <v>6.407722</v>
+        <v>6.411064</v>
       </c>
       <c r="G559">
         <v>0.757528</v>
       </c>
       <c r="H559">
         <v>0.08564</v>
       </c>
       <c r="I559">
         <v>0.010066</v>
       </c>
       <c r="J559">
         <v>0.041128</v>
       </c>
       <c r="K559">
         <v>0.056116</v>
       </c>
       <c r="L559">
         <v>0.455403</v>
       </c>
       <c r="M559">
         <v>0.648352</v>
       </c>
       <c r="N559">
-        <v>7.813603</v>
+        <v>7.816944</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>1.408438</v>
       </c>
       <c r="C560">
         <v>2.758128</v>
       </c>
       <c r="D560">
-        <v>2.015797</v>
+        <v>2.019253</v>
       </c>
       <c r="E560">
         <v>0.512256</v>
       </c>
       <c r="F560">
-        <v>6.694619</v>
+        <v>6.698075</v>
       </c>
       <c r="G560">
         <v>0.755713</v>
       </c>
       <c r="H560">
         <v>0.075122</v>
       </c>
       <c r="I560">
         <v>0.010058</v>
       </c>
       <c r="J560">
         <v>0.04018</v>
       </c>
       <c r="K560">
         <v>0.067716</v>
       </c>
       <c r="L560">
         <v>0.459274</v>
       </c>
       <c r="M560">
         <v>0.65235</v>
       </c>
       <c r="N560">
-        <v>8.102682</v>
+        <v>8.106138</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>1.268098</v>
       </c>
       <c r="C561">
         <v>2.712942</v>
       </c>
       <c r="D561">
-        <v>1.958917</v>
+        <v>1.962733</v>
       </c>
       <c r="E561">
         <v>0.499684</v>
       </c>
       <c r="F561">
-        <v>6.43964</v>
+        <v>6.443456</v>
       </c>
       <c r="G561">
         <v>0.676697</v>
       </c>
       <c r="H561">
         <v>0.065393</v>
       </c>
       <c r="I561">
         <v>0.00975</v>
       </c>
       <c r="J561">
         <v>0.035706</v>
       </c>
       <c r="K561">
         <v>0.063189</v>
       </c>
       <c r="L561">
         <v>0.427023</v>
       </c>
       <c r="M561">
         <v>0.601061</v>
       </c>
       <c r="N561">
-        <v>7.717398</v>
+        <v>7.721214</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>1.349545</v>
       </c>
       <c r="C562">
         <v>2.838922</v>
       </c>
       <c r="D562">
-        <v>2.035642</v>
+        <v>2.039151</v>
       </c>
       <c r="E562">
         <v>0.510705</v>
       </c>
       <c r="F562">
-        <v>6.734814</v>
+        <v>6.738324</v>
       </c>
       <c r="G562">
         <v>0.620995</v>
       </c>
       <c r="H562">
         <v>0.066698</v>
       </c>
       <c r="I562">
         <v>0.009737</v>
       </c>
       <c r="J562">
         <v>0.0307</v>
       </c>
       <c r="K562">
         <v>0.072314</v>
       </c>
       <c r="L562">
         <v>0.448833</v>
       </c>
       <c r="M562">
         <v>0.628282</v>
       </c>
       <c r="N562">
-        <v>7.984091</v>
+        <v>7.9876</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>1.277745</v>
       </c>
       <c r="C563">
         <v>2.795311</v>
       </c>
       <c r="D563">
-        <v>2.035657</v>
+        <v>2.03883</v>
       </c>
       <c r="E563">
         <v>0.49154</v>
       </c>
       <c r="F563">
-        <v>6.600253</v>
+        <v>6.603425</v>
       </c>
       <c r="G563">
         <v>0.668643</v>
       </c>
       <c r="H563">
         <v>0.074766</v>
       </c>
       <c r="I563">
         <v>0.00976</v>
       </c>
       <c r="J563">
         <v>0.023718</v>
       </c>
       <c r="K563">
         <v>0.075118</v>
       </c>
       <c r="L563">
         <v>0.440087</v>
       </c>
       <c r="M563">
         <v>0.62345</v>
       </c>
       <c r="N563">
-        <v>7.892345</v>
+        <v>7.895518</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>1.290718</v>
       </c>
       <c r="C564">
         <v>2.874334</v>
       </c>
       <c r="D564">
-        <v>2.113997</v>
+        <v>2.117284</v>
       </c>
       <c r="E564">
         <v>0.499106</v>
       </c>
       <c r="F564">
-        <v>6.778155</v>
+        <v>6.781442</v>
       </c>
       <c r="G564">
         <v>0.749177</v>
       </c>
       <c r="H564">
         <v>0.077784</v>
       </c>
       <c r="I564">
         <v>0.010327</v>
       </c>
       <c r="J564">
         <v>0.020809</v>
       </c>
       <c r="K564">
         <v>0.082933</v>
       </c>
       <c r="L564">
         <v>0.455871</v>
       </c>
       <c r="M564">
         <v>0.647724</v>
       </c>
       <c r="N564">
-        <v>8.175056</v>
+        <v>8.178343</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>1.331434</v>
       </c>
       <c r="C565">
         <v>2.872009</v>
       </c>
       <c r="D565">
-        <v>2.097222</v>
+        <v>2.100965</v>
       </c>
       <c r="E565">
         <v>0.509222</v>
       </c>
       <c r="F565">
-        <v>6.809887</v>
+        <v>6.81363</v>
       </c>
       <c r="G565">
         <v>0.769584</v>
       </c>
       <c r="H565">
         <v>0.08461</v>
       </c>
       <c r="I565">
         <v>0.010136</v>
       </c>
       <c r="J565">
         <v>0.022521</v>
       </c>
       <c r="K565">
         <v>0.082917</v>
       </c>
       <c r="L565">
         <v>0.444926</v>
       </c>
       <c r="M565">
         <v>0.64511</v>
       </c>
       <c r="N565">
-        <v>8.224581</v>
+        <v>8.228324</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>1.17887</v>
       </c>
       <c r="C566">
         <v>2.611746</v>
       </c>
       <c r="D566">
-        <v>1.859213</v>
+        <v>1.865458</v>
       </c>
       <c r="E566">
         <v>0.475969</v>
       </c>
       <c r="F566">
-        <v>6.125798</v>
+        <v>6.132043</v>
       </c>
       <c r="G566">
         <v>0.675753</v>
       </c>
       <c r="H566">
         <v>0.078068</v>
       </c>
       <c r="I566">
         <v>0.009282</v>
       </c>
       <c r="J566">
         <v>0.024236</v>
       </c>
       <c r="K566">
         <v>0.077189</v>
       </c>
       <c r="L566">
         <v>0.404689</v>
       </c>
       <c r="M566">
         <v>0.593464</v>
       </c>
       <c r="N566">
-        <v>7.395015</v>
+        <v>7.40126</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>1.126072</v>
       </c>
       <c r="C567">
         <v>2.904813</v>
       </c>
       <c r="D567">
-        <v>2.104054</v>
+        <v>2.107494</v>
       </c>
       <c r="E567">
         <v>0.528837</v>
       </c>
       <c r="F567">
-        <v>6.663776</v>
+        <v>6.667215</v>
       </c>
       <c r="G567">
         <v>0.679562</v>
       </c>
       <c r="H567">
         <v>0.089852</v>
       </c>
       <c r="I567">
         <v>0.010247</v>
       </c>
       <c r="J567">
         <v>0.035907</v>
       </c>
       <c r="K567">
         <v>0.087936</v>
       </c>
       <c r="L567">
         <v>0.433493</v>
       </c>
       <c r="M567">
         <v>0.657435</v>
       </c>
       <c r="N567">
-        <v>8.000773</v>
+        <v>8.004212</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>1.234392</v>
       </c>
       <c r="C568">
         <v>2.824716</v>
       </c>
       <c r="D568">
-        <v>2.075948</v>
+        <v>2.079416</v>
       </c>
       <c r="E568">
         <v>0.518351</v>
       </c>
       <c r="F568">
-        <v>6.653407</v>
+        <v>6.656875</v>
       </c>
       <c r="G568">
         <v>0.632586</v>
       </c>
       <c r="H568">
         <v>0.094922</v>
       </c>
       <c r="I568">
         <v>0.009498</v>
       </c>
       <c r="J568">
         <v>0.04061</v>
       </c>
       <c r="K568">
         <v>0.098659</v>
       </c>
       <c r="L568">
         <v>0.422747</v>
       </c>
       <c r="M568">
         <v>0.666436</v>
       </c>
       <c r="N568">
-        <v>7.952429</v>
+        <v>7.955897</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>1.247969</v>
       </c>
       <c r="C569">
         <v>2.941149</v>
       </c>
       <c r="D569">
-        <v>2.146297</v>
+        <v>2.149343</v>
       </c>
       <c r="E569">
         <v>0.541173</v>
       </c>
       <c r="F569">
-        <v>6.876588</v>
+        <v>6.879634</v>
       </c>
       <c r="G569">
         <v>0.700904</v>
       </c>
       <c r="H569">
         <v>0.109123</v>
       </c>
       <c r="I569">
         <v>0.009971</v>
       </c>
       <c r="J569">
         <v>0.043653</v>
       </c>
       <c r="K569">
         <v>0.087959</v>
       </c>
       <c r="L569">
         <v>0.439777</v>
       </c>
       <c r="M569">
         <v>0.690484</v>
       </c>
       <c r="N569">
-        <v>8.267976</v>
+        <v>8.271022</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>1.145178</v>
       </c>
       <c r="C570">
         <v>2.854124</v>
       </c>
       <c r="D570">
-        <v>2.089215</v>
+        <v>2.091864</v>
       </c>
       <c r="E570">
         <v>0.518834</v>
       </c>
       <c r="F570">
-        <v>6.607351</v>
+        <v>6.61</v>
       </c>
       <c r="G570">
         <v>0.718461</v>
       </c>
       <c r="H570">
         <v>0.095801</v>
       </c>
       <c r="I570">
         <v>0.009751</v>
       </c>
       <c r="J570">
         <v>0.046713</v>
       </c>
       <c r="K570">
         <v>0.076586</v>
       </c>
       <c r="L570">
         <v>0.432822</v>
       </c>
       <c r="M570">
         <v>0.661673</v>
       </c>
       <c r="N570">
-        <v>7.987485</v>
+        <v>7.990134</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>1.19111</v>
       </c>
       <c r="C571">
         <v>2.965529</v>
       </c>
       <c r="D571">
-        <v>2.103182</v>
+        <v>2.10633</v>
       </c>
       <c r="E571">
         <v>0.526359</v>
       </c>
       <c r="F571">
-        <v>6.786179</v>
+        <v>6.789328</v>
       </c>
       <c r="G571">
         <v>0.753898</v>
       </c>
       <c r="H571">
         <v>0.084875</v>
       </c>
       <c r="I571">
         <v>0.010086</v>
       </c>
       <c r="J571">
         <v>0.04811</v>
       </c>
       <c r="K571">
         <v>0.075408</v>
       </c>
       <c r="L571">
         <v>0.449062</v>
       </c>
       <c r="M571">
         <v>0.66754</v>
       </c>
       <c r="N571">
-        <v>8.207617</v>
+        <v>8.210765</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>1.286097</v>
       </c>
       <c r="C572">
         <v>3.037634</v>
       </c>
       <c r="D572">
-        <v>2.205824</v>
+        <v>2.208731</v>
       </c>
       <c r="E572">
         <v>0.532905</v>
       </c>
       <c r="F572">
-        <v>7.062461</v>
+        <v>7.065368</v>
       </c>
       <c r="G572">
         <v>0.750891</v>
       </c>
       <c r="H572">
         <v>0.077038</v>
       </c>
       <c r="I572">
         <v>0.010147</v>
       </c>
       <c r="J572">
         <v>0.04643</v>
       </c>
       <c r="K572">
         <v>0.068165</v>
       </c>
       <c r="L572">
         <v>0.446394</v>
       </c>
       <c r="M572">
         <v>0.648174</v>
       </c>
       <c r="N572">
-        <v>8.461526</v>
+        <v>8.464433</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>1.179775</v>
       </c>
       <c r="C573">
         <v>2.950891</v>
       </c>
       <c r="D573">
-        <v>2.153104</v>
+        <v>2.156187</v>
       </c>
       <c r="E573">
         <v>0.539914</v>
       </c>
       <c r="F573">
-        <v>6.823684</v>
+        <v>6.826766</v>
       </c>
       <c r="G573">
         <v>0.689836</v>
       </c>
       <c r="H573">
         <v>0.06321</v>
       </c>
       <c r="I573">
         <v>0.009885</v>
       </c>
       <c r="J573">
         <v>0.040615</v>
       </c>
       <c r="K573">
         <v>0.08364</v>
       </c>
       <c r="L573">
         <v>0.416241</v>
       </c>
       <c r="M573">
         <v>0.613591</v>
       </c>
       <c r="N573">
-        <v>8.127111</v>
+        <v>8.130193</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>1.162274</v>
       </c>
       <c r="C574">
         <v>3.076025</v>
       </c>
       <c r="D574">
-        <v>2.262605</v>
+        <v>2.266544</v>
       </c>
       <c r="E574">
         <v>0.561574</v>
       </c>
       <c r="F574">
-        <v>7.062479</v>
+        <v>7.066418</v>
       </c>
       <c r="G574">
         <v>0.647745</v>
       </c>
       <c r="H574">
         <v>0.062459</v>
       </c>
       <c r="I574">
         <v>0.009286</v>
       </c>
       <c r="J574">
         <v>0.036129</v>
       </c>
       <c r="K574">
         <v>0.094255</v>
       </c>
       <c r="L574">
         <v>0.431848</v>
       </c>
       <c r="M574">
         <v>0.633978</v>
       </c>
       <c r="N574">
-        <v>8.344201</v>
+        <v>8.34814</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>1.097776</v>
       </c>
       <c r="C575">
         <v>3.025607</v>
       </c>
       <c r="D575">
-        <v>2.221951</v>
+        <v>2.225469</v>
       </c>
       <c r="E575">
         <v>0.540455</v>
       </c>
       <c r="F575">
-        <v>6.885788</v>
+        <v>6.889307</v>
       </c>
       <c r="G575">
         <v>0.669598</v>
       </c>
       <c r="H575">
         <v>0.068982</v>
       </c>
       <c r="I575">
         <v>0.008575</v>
       </c>
       <c r="J575">
         <v>0.026952</v>
       </c>
       <c r="K575">
         <v>0.085929</v>
       </c>
       <c r="L575">
         <v>0.430565</v>
       </c>
       <c r="M575">
         <v>0.621004</v>
       </c>
       <c r="N575">
-        <v>8.176389</v>
+        <v>8.179908</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>1.074815</v>
       </c>
       <c r="C576">
         <v>3.122941</v>
       </c>
       <c r="D576">
-        <v>2.293241</v>
+        <v>2.296812</v>
       </c>
       <c r="E576">
         <v>0.558136</v>
       </c>
       <c r="F576">
-        <v>7.049134</v>
+        <v>7.052705</v>
       </c>
       <c r="G576">
         <v>0.763034</v>
       </c>
       <c r="H576">
         <v>0.073284</v>
       </c>
       <c r="I576">
         <v>0.009429</v>
       </c>
       <c r="J576">
         <v>0.022865</v>
       </c>
       <c r="K576">
         <v>0.090909</v>
       </c>
       <c r="L576">
         <v>0.454288</v>
       </c>
       <c r="M576">
         <v>0.650775</v>
       </c>
       <c r="N576">
-        <v>8.462943</v>
+        <v>8.466514</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>1.112285</v>
       </c>
       <c r="C577">
         <v>3.130136</v>
       </c>
       <c r="D577">
-        <v>2.269743</v>
+        <v>2.272924</v>
       </c>
       <c r="E577">
         <v>0.579835</v>
       </c>
       <c r="F577">
-        <v>7.091999</v>
+        <v>7.09518</v>
       </c>
       <c r="G577">
         <v>0.774776</v>
       </c>
       <c r="H577">
         <v>0.083587</v>
       </c>
       <c r="I577">
         <v>0.009294</v>
       </c>
       <c r="J577">
         <v>0.027022</v>
       </c>
       <c r="K577">
         <v>0.09595</v>
       </c>
       <c r="L577">
         <v>0.432686</v>
       </c>
       <c r="M577">
         <v>0.648538</v>
       </c>
       <c r="N577">
-        <v>8.515313</v>
+        <v>8.518494</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>0.948518</v>
       </c>
       <c r="C578">
         <v>2.871921</v>
       </c>
       <c r="D578">
-        <v>2.122994</v>
+        <v>2.125695</v>
       </c>
       <c r="E578">
         <v>0.526407</v>
       </c>
       <c r="F578">
-        <v>6.46984</v>
+        <v>6.47254</v>
       </c>
       <c r="G578">
         <v>0.688502</v>
       </c>
       <c r="H578">
         <v>0.088262</v>
       </c>
       <c r="I578">
         <v>0.009229</v>
       </c>
       <c r="J578">
         <v>0.032367</v>
       </c>
       <c r="K578">
         <v>0.099325</v>
       </c>
       <c r="L578">
         <v>0.403222</v>
       </c>
       <c r="M578">
         <v>0.632405</v>
       </c>
       <c r="N578">
-        <v>7.790746</v>
+        <v>7.793447</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>0.921015</v>
       </c>
       <c r="C579">
         <v>3.062056</v>
       </c>
       <c r="D579">
-        <v>2.259028</v>
+        <v>2.261308</v>
       </c>
       <c r="E579">
         <v>0.585081</v>
       </c>
       <c r="F579">
-        <v>6.82718</v>
+        <v>6.82946</v>
       </c>
       <c r="G579">
         <v>0.668515</v>
       </c>
       <c r="H579">
         <v>0.081284</v>
       </c>
       <c r="I579">
         <v>0.010378</v>
       </c>
       <c r="J579">
         <v>0.039147</v>
       </c>
       <c r="K579">
         <v>0.100039</v>
       </c>
       <c r="L579">
         <v>0.411076</v>
       </c>
       <c r="M579">
         <v>0.641925</v>
       </c>
       <c r="N579">
-        <v>8.137619</v>
+        <v>8.139899</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>0.786817</v>
       </c>
       <c r="C580">
         <v>2.956219</v>
       </c>
       <c r="D580">
-        <v>2.034818</v>
+        <v>2.037332</v>
       </c>
       <c r="E580">
         <v>0.531865</v>
       </c>
       <c r="F580">
-        <v>6.309719</v>
+        <v>6.312233</v>
       </c>
       <c r="G580">
         <v>0.61809</v>
       </c>
       <c r="H580">
         <v>0.079139</v>
       </c>
       <c r="I580">
         <v>0.00991</v>
       </c>
       <c r="J580">
         <v>0.046509</v>
       </c>
       <c r="K580">
         <v>0.101515</v>
       </c>
       <c r="L580">
         <v>0.323946</v>
       </c>
       <c r="M580">
         <v>0.561019</v>
       </c>
       <c r="N580">
-        <v>7.488828</v>
+        <v>7.491341</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>0.744336</v>
       </c>
       <c r="C581">
         <v>2.824609</v>
       </c>
       <c r="D581">
-        <v>1.715317</v>
+        <v>1.717287</v>
       </c>
       <c r="E581">
         <v>0.528563</v>
       </c>
       <c r="F581">
-        <v>5.812825</v>
+        <v>5.814794</v>
       </c>
       <c r="G581">
         <v>0.672074</v>
       </c>
       <c r="H581">
         <v>0.102279</v>
       </c>
       <c r="I581">
         <v>0.010026</v>
       </c>
       <c r="J581">
         <v>0.054726</v>
       </c>
       <c r="K581">
         <v>0.096824</v>
       </c>
       <c r="L581">
         <v>0.35484</v>
       </c>
       <c r="M581">
         <v>0.618695</v>
       </c>
       <c r="N581">
-        <v>7.103595</v>
+        <v>7.105564</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>0.790875</v>
       </c>
       <c r="C582">
         <v>2.812374</v>
       </c>
       <c r="D582">
-        <v>1.784106</v>
+        <v>1.786234</v>
       </c>
       <c r="E582">
         <v>0.559933</v>
       </c>
       <c r="F582">
-        <v>5.947289</v>
+        <v>5.949417</v>
       </c>
       <c r="G582">
         <v>0.702024</v>
       </c>
       <c r="H582">
         <v>0.095534</v>
       </c>
       <c r="I582">
         <v>0.009552</v>
       </c>
       <c r="J582">
         <v>0.054737</v>
       </c>
       <c r="K582">
         <v>0.103085</v>
       </c>
       <c r="L582">
         <v>0.37466</v>
       </c>
       <c r="M582">
         <v>0.637569</v>
       </c>
       <c r="N582">
-        <v>7.286881</v>
+        <v>7.289009</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>0.864182</v>
       </c>
       <c r="C583">
         <v>2.904261</v>
       </c>
       <c r="D583">
-        <v>1.943088</v>
+        <v>1.94486</v>
       </c>
       <c r="E583">
         <v>0.597857</v>
       </c>
       <c r="F583">
-        <v>6.309388</v>
+        <v>6.311161</v>
       </c>
       <c r="G583">
         <v>0.7248</v>
       </c>
       <c r="H583">
         <v>0.091243</v>
       </c>
       <c r="I583">
         <v>0.009921</v>
       </c>
       <c r="J583">
         <v>0.058694</v>
       </c>
       <c r="K583">
         <v>0.078019</v>
       </c>
       <c r="L583">
         <v>0.395536</v>
       </c>
       <c r="M583">
         <v>0.633413</v>
       </c>
       <c r="N583">
-        <v>7.667602</v>
+        <v>7.669374</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>0.950311</v>
       </c>
       <c r="C584">
         <v>2.905856</v>
       </c>
       <c r="D584">
-        <v>1.870082</v>
+        <v>1.872009</v>
       </c>
       <c r="E584">
         <v>0.596061</v>
       </c>
       <c r="F584">
-        <v>6.32231</v>
+        <v>6.324237</v>
       </c>
       <c r="G584">
         <v>0.720588</v>
       </c>
       <c r="H584">
         <v>0.079443</v>
       </c>
       <c r="I584">
         <v>0.009893</v>
       </c>
       <c r="J584">
         <v>0.053222</v>
       </c>
       <c r="K584">
         <v>0.078576</v>
       </c>
       <c r="L584">
         <v>0.397879</v>
       </c>
       <c r="M584">
         <v>0.619014</v>
       </c>
       <c r="N584">
-        <v>7.661911</v>
+        <v>7.663838</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>0.90264</v>
       </c>
       <c r="C585">
         <v>2.840128</v>
       </c>
       <c r="D585">
-        <v>1.871708</v>
+        <v>1.873987</v>
       </c>
       <c r="E585">
         <v>0.572131</v>
       </c>
       <c r="F585">
-        <v>6.186607</v>
+        <v>6.188886</v>
       </c>
       <c r="G585">
         <v>0.686588</v>
       </c>
       <c r="H585">
         <v>0.063732</v>
       </c>
       <c r="I585">
         <v>0.0096</v>
       </c>
       <c r="J585">
         <v>0.045385</v>
       </c>
       <c r="K585">
         <v>0.079111</v>
       </c>
       <c r="L585">
         <v>0.386097</v>
       </c>
       <c r="M585">
         <v>0.583924</v>
       </c>
       <c r="N585">
-        <v>7.457119</v>
+        <v>7.459398</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>0.899359</v>
       </c>
       <c r="C586">
         <v>2.88383</v>
       </c>
       <c r="D586">
-        <v>1.850944</v>
+        <v>1.853026</v>
       </c>
       <c r="E586">
         <v>0.590024</v>
       </c>
       <c r="F586">
-        <v>6.224158</v>
+        <v>6.22624</v>
       </c>
       <c r="G586">
         <v>0.6201</v>
       </c>
       <c r="H586">
         <v>0.064181</v>
       </c>
       <c r="I586">
         <v>0.009772</v>
       </c>
       <c r="J586">
         <v>0.041076</v>
       </c>
       <c r="K586">
         <v>0.098343</v>
       </c>
       <c r="L586">
         <v>0.398927</v>
       </c>
       <c r="M586">
         <v>0.612299</v>
       </c>
       <c r="N586">
-        <v>7.456557</v>
+        <v>7.458639</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>0.885951</v>
       </c>
       <c r="C587">
         <v>2.877658</v>
       </c>
       <c r="D587">
-        <v>1.916387</v>
+        <v>1.918329</v>
       </c>
       <c r="E587">
         <v>0.573601</v>
       </c>
       <c r="F587">
-        <v>6.253597</v>
+        <v>6.255539</v>
       </c>
       <c r="G587">
         <v>0.645145</v>
       </c>
       <c r="H587">
         <v>0.071286</v>
       </c>
       <c r="I587">
         <v>0.009978</v>
       </c>
       <c r="J587">
         <v>0.033394</v>
       </c>
       <c r="K587">
         <v>0.113038</v>
       </c>
       <c r="L587">
         <v>0.402541</v>
       </c>
       <c r="M587">
         <v>0.630236</v>
       </c>
       <c r="N587">
-        <v>7.528977</v>
+        <v>7.530919</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>0.896925</v>
       </c>
       <c r="C588">
         <v>2.993091</v>
       </c>
       <c r="D588">
-        <v>1.973833</v>
+        <v>1.975688</v>
       </c>
       <c r="E588">
         <v>0.563404</v>
       </c>
       <c r="F588">
-        <v>6.427254</v>
+        <v>6.429108</v>
       </c>
       <c r="G588">
         <v>0.729872</v>
       </c>
       <c r="H588">
         <v>0.073385</v>
       </c>
       <c r="I588">
         <v>0.010165</v>
       </c>
       <c r="J588">
         <v>0.030081</v>
       </c>
       <c r="K588">
         <v>0.10922</v>
       </c>
       <c r="L588">
         <v>0.418294</v>
       </c>
       <c r="M588">
         <v>0.641144</v>
       </c>
       <c r="N588">
-        <v>7.798271</v>
+        <v>7.800125</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>0.974496</v>
       </c>
       <c r="C589">
         <v>2.97824</v>
       </c>
       <c r="D589">
-        <v>1.967732</v>
+        <v>1.969684</v>
       </c>
       <c r="E589">
         <v>0.57982</v>
       </c>
       <c r="F589">
-        <v>6.500288</v>
+        <v>6.502239</v>
       </c>
       <c r="G589">
         <v>0.748098</v>
       </c>
       <c r="H589">
         <v>0.083799</v>
       </c>
       <c r="I589">
         <v>0.009988</v>
       </c>
       <c r="J589">
         <v>0.032565</v>
       </c>
       <c r="K589">
         <v>0.102566</v>
       </c>
       <c r="L589">
         <v>0.409187</v>
       </c>
       <c r="M589">
         <v>0.638106</v>
       </c>
       <c r="N589">
-        <v>7.886492</v>
+        <v>7.888443</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>0.821406</v>
       </c>
       <c r="C590">
         <v>2.490734</v>
       </c>
       <c r="D590">
-        <v>1.58214</v>
+        <v>1.585703</v>
       </c>
       <c r="E590">
         <v>0.4263</v>
       </c>
       <c r="F590">
-        <v>5.320579</v>
+        <v>5.324142</v>
       </c>
       <c r="G590">
         <v>0.656549</v>
       </c>
       <c r="H590">
         <v>0.068706</v>
       </c>
       <c r="I590">
         <v>0.009263</v>
       </c>
       <c r="J590">
         <v>0.036132</v>
       </c>
       <c r="K590">
         <v>0.091153</v>
       </c>
       <c r="L590">
         <v>0.348412</v>
       </c>
       <c r="M590">
         <v>0.553666</v>
       </c>
       <c r="N590">
-        <v>6.530795</v>
+        <v>6.534357</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>1.020715</v>
       </c>
       <c r="C591">
         <v>3.007476</v>
       </c>
       <c r="D591">
-        <v>2.006573</v>
+        <v>2.008604</v>
       </c>
       <c r="E591">
         <v>0.572119</v>
       </c>
       <c r="F591">
-        <v>6.606883</v>
+        <v>6.608914</v>
       </c>
       <c r="G591">
         <v>0.664413</v>
       </c>
       <c r="H591">
         <v>0.072404</v>
       </c>
       <c r="I591">
         <v>0.00963</v>
       </c>
       <c r="J591">
         <v>0.052279</v>
       </c>
       <c r="K591">
         <v>0.133768</v>
       </c>
       <c r="L591">
         <v>0.410967</v>
       </c>
       <c r="M591">
         <v>0.679049</v>
       </c>
       <c r="N591">
-        <v>7.950346</v>
+        <v>7.952377</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>0.907186</v>
       </c>
       <c r="C592">
         <v>2.933245</v>
       </c>
       <c r="D592">
-        <v>1.938356</v>
+        <v>1.940092</v>
       </c>
       <c r="E592">
         <v>0.589102</v>
       </c>
       <c r="F592">
-        <v>6.367889</v>
+        <v>6.369625</v>
       </c>
       <c r="G592">
         <v>0.595413</v>
       </c>
       <c r="H592">
         <v>0.066155</v>
       </c>
       <c r="I592">
         <v>0.009613</v>
       </c>
       <c r="J592">
         <v>0.059958</v>
       </c>
       <c r="K592">
         <v>0.12337</v>
       </c>
       <c r="L592">
         <v>0.393208</v>
       </c>
       <c r="M592">
         <v>0.652304</v>
       </c>
       <c r="N592">
-        <v>7.615606</v>
+        <v>7.617341</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>0.975356</v>
       </c>
       <c r="C593">
         <v>3.028591</v>
       </c>
       <c r="D593">
-        <v>2.015257</v>
+        <v>2.017531</v>
       </c>
       <c r="E593">
         <v>0.61087</v>
       </c>
       <c r="F593">
-        <v>6.630074</v>
+        <v>6.632349</v>
       </c>
       <c r="G593">
         <v>0.661137</v>
       </c>
       <c r="H593">
         <v>0.07953</v>
       </c>
       <c r="I593">
         <v>0.009947</v>
       </c>
       <c r="J593">
         <v>0.067536</v>
       </c>
       <c r="K593">
         <v>0.11528</v>
       </c>
       <c r="L593">
         <v>0.418397</v>
       </c>
       <c r="M593">
         <v>0.690689</v>
       </c>
       <c r="N593">
-        <v>7.981901</v>
+        <v>7.984175</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>0.978963</v>
       </c>
       <c r="C594">
         <v>2.920396</v>
       </c>
       <c r="D594">
-        <v>1.946137</v>
+        <v>1.947815</v>
       </c>
       <c r="E594">
         <v>0.593156</v>
       </c>
       <c r="F594">
-        <v>6.438653</v>
+        <v>6.440331</v>
       </c>
       <c r="G594">
         <v>0.689048</v>
       </c>
       <c r="H594">
         <v>0.080025</v>
       </c>
       <c r="I594">
         <v>0.009577</v>
       </c>
       <c r="J594">
         <v>0.066868</v>
       </c>
       <c r="K594">
         <v>0.091003</v>
       </c>
       <c r="L594">
         <v>0.410541</v>
       </c>
       <c r="M594">
         <v>0.658014</v>
       </c>
       <c r="N594">
-        <v>7.785715</v>
+        <v>7.787393</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>0.974398</v>
       </c>
       <c r="C595">
         <v>3.046258</v>
       </c>
       <c r="D595">
-        <v>2.014461</v>
+        <v>2.016029</v>
       </c>
       <c r="E595">
         <v>0.611436</v>
       </c>
       <c r="F595">
-        <v>6.646553</v>
+        <v>6.648121</v>
       </c>
       <c r="G595">
         <v>0.717845</v>
       </c>
       <c r="H595">
         <v>0.075397</v>
       </c>
       <c r="I595">
         <v>0.010002</v>
       </c>
       <c r="J595">
         <v>0.067272</v>
       </c>
       <c r="K595">
         <v>0.074093</v>
       </c>
       <c r="L595">
         <v>0.425694</v>
       </c>
       <c r="M595">
         <v>0.652458</v>
       </c>
       <c r="N595">
-        <v>8.016855</v>
+        <v>8.018423</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>1.005243</v>
       </c>
       <c r="C596">
         <v>3.055284</v>
       </c>
       <c r="D596">
-        <v>1.996374</v>
+        <v>1.998052</v>
       </c>
       <c r="E596">
         <v>0.621926</v>
       </c>
       <c r="F596">
-        <v>6.678827</v>
+        <v>6.680505</v>
       </c>
       <c r="G596">
         <v>0.724517</v>
       </c>
       <c r="H596">
         <v>0.06936</v>
       </c>
       <c r="I596">
         <v>0.009955</v>
       </c>
       <c r="J596">
         <v>0.065179</v>
       </c>
       <c r="K596">
         <v>0.092367</v>
       </c>
       <c r="L596">
         <v>0.413175</v>
       </c>
       <c r="M596">
         <v>0.650036</v>
       </c>
       <c r="N596">
-        <v>8.05338</v>
+        <v>8.055057</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>0.998663</v>
       </c>
       <c r="C597">
         <v>2.976799</v>
       </c>
       <c r="D597">
-        <v>1.870994</v>
+        <v>1.872684</v>
       </c>
       <c r="E597">
         <v>0.599186</v>
       </c>
       <c r="F597">
-        <v>6.445642</v>
+        <v>6.447332</v>
       </c>
       <c r="G597">
         <v>0.672879</v>
       </c>
       <c r="H597">
         <v>0.05808</v>
       </c>
       <c r="I597">
         <v>0.009802</v>
       </c>
       <c r="J597">
         <v>0.059869</v>
       </c>
       <c r="K597">
         <v>0.098941</v>
       </c>
       <c r="L597">
         <v>0.395099</v>
       </c>
       <c r="M597">
         <v>0.621791</v>
       </c>
       <c r="N597">
-        <v>7.740313</v>
+        <v>7.742002</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>0.982232</v>
       </c>
       <c r="C598">
         <v>3.12487</v>
       </c>
       <c r="D598">
-        <v>2.053206</v>
+        <v>2.054718</v>
       </c>
       <c r="E598">
         <v>0.635803</v>
       </c>
       <c r="F598">
-        <v>6.796111</v>
+        <v>6.797624</v>
       </c>
       <c r="G598">
         <v>0.609065</v>
       </c>
       <c r="H598">
         <v>0.058458</v>
       </c>
       <c r="I598">
         <v>0.009893</v>
       </c>
       <c r="J598">
         <v>0.050515</v>
       </c>
       <c r="K598">
         <v>0.109918</v>
       </c>
       <c r="L598">
         <v>0.422284</v>
       </c>
       <c r="M598">
         <v>0.651067</v>
       </c>
       <c r="N598">
-        <v>8.056244</v>
+        <v>8.057756</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>0.980482</v>
       </c>
       <c r="C599">
         <v>3.058198</v>
       </c>
       <c r="D599">
-        <v>2.026365</v>
+        <v>2.028345</v>
       </c>
       <c r="E599">
         <v>0.620868</v>
       </c>
       <c r="F599">
-        <v>6.685913</v>
+        <v>6.687893</v>
       </c>
       <c r="G599">
         <v>0.654413</v>
       </c>
       <c r="H599">
         <v>0.066102</v>
       </c>
       <c r="I599">
         <v>0.009879</v>
       </c>
       <c r="J599">
         <v>0.042711</v>
       </c>
       <c r="K599">
         <v>0.121983</v>
       </c>
       <c r="L599">
         <v>0.423756</v>
       </c>
       <c r="M599">
         <v>0.66443</v>
       </c>
       <c r="N599">
-        <v>8.004756</v>
+        <v>8.006736</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>0.977143</v>
       </c>
       <c r="C600">
         <v>3.186768</v>
       </c>
       <c r="D600">
-        <v>2.074271</v>
+        <v>2.078174</v>
       </c>
       <c r="E600">
         <v>0.638019</v>
       </c>
       <c r="F600">
-        <v>6.876201</v>
+        <v>6.880104</v>
       </c>
       <c r="G600">
         <v>0.737537</v>
       </c>
       <c r="H600">
         <v>0.080393</v>
       </c>
       <c r="I600">
         <v>0.010458</v>
       </c>
       <c r="J600">
         <v>0.035468</v>
       </c>
       <c r="K600">
         <v>0.135965</v>
       </c>
       <c r="L600">
         <v>0.445099</v>
       </c>
       <c r="M600">
         <v>0.707383</v>
       </c>
       <c r="N600">
-        <v>8.321121</v>
+        <v>8.325024</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1.012182</v>
       </c>
       <c r="C601">
         <v>3.057102</v>
       </c>
       <c r="D601">
-        <v>2.017636</v>
+        <v>2.021292</v>
       </c>
       <c r="E601">
         <v>0.610463</v>
       </c>
       <c r="F601">
-        <v>6.697383</v>
+        <v>6.701039</v>
       </c>
       <c r="G601">
         <v>0.737387</v>
       </c>
       <c r="H601">
         <v>0.082562</v>
       </c>
       <c r="I601">
         <v>0.010409</v>
       </c>
       <c r="J601">
         <v>0.04285</v>
       </c>
       <c r="K601">
         <v>0.127664</v>
       </c>
       <c r="L601">
         <v>0.44555</v>
       </c>
       <c r="M601">
         <v>0.709037</v>
       </c>
       <c r="N601">
-        <v>8.143807</v>
+        <v>8.147463</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>0.970305</v>
       </c>
       <c r="C602">
         <v>2.787663</v>
       </c>
       <c r="D602">
-        <v>1.824697</v>
+        <v>1.83304</v>
       </c>
       <c r="E602">
         <v>0.551948</v>
       </c>
       <c r="F602">
-        <v>6.134613</v>
+        <v>6.142956</v>
       </c>
       <c r="G602">
         <v>0.646232</v>
       </c>
       <c r="H602">
         <v>0.072746</v>
       </c>
       <c r="I602">
         <v>0.009112</v>
       </c>
       <c r="J602">
         <v>0.048591</v>
       </c>
       <c r="K602">
         <v>0.128443</v>
       </c>
       <c r="L602">
         <v>0.403568</v>
       </c>
       <c r="M602">
         <v>0.662461</v>
       </c>
       <c r="N602">
-        <v>7.443306</v>
+        <v>7.451648</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>1.043572</v>
       </c>
       <c r="C603">
         <v>3.136989</v>
       </c>
       <c r="D603">
-        <v>2.09478</v>
+        <v>2.097065</v>
       </c>
       <c r="E603">
         <v>0.65967</v>
       </c>
       <c r="F603">
-        <v>6.93501</v>
+        <v>6.937296</v>
       </c>
       <c r="G603">
         <v>0.65983</v>
       </c>
       <c r="H603">
         <v>0.083377</v>
       </c>
       <c r="I603">
         <v>0.009782</v>
       </c>
       <c r="J603">
         <v>0.064415</v>
       </c>
       <c r="K603">
         <v>0.14682</v>
       </c>
       <c r="L603">
         <v>0.44083</v>
       </c>
       <c r="M603">
         <v>0.745224</v>
       </c>
       <c r="N603">
-        <v>8.340064</v>
+        <v>8.34235</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>0.939908</v>
       </c>
       <c r="C604">
         <v>3.065668</v>
       </c>
       <c r="D604">
-        <v>2.01718</v>
+        <v>2.019821</v>
       </c>
       <c r="E604">
         <v>0.63463</v>
       </c>
       <c r="F604">
-        <v>6.657386</v>
+        <v>6.660028</v>
       </c>
       <c r="G604">
         <v>0.577665</v>
       </c>
       <c r="H604">
         <v>0.068465</v>
       </c>
       <c r="I604">
         <v>0.009594</v>
       </c>
       <c r="J604">
         <v>0.072873</v>
       </c>
       <c r="K604">
         <v>0.157522</v>
       </c>
       <c r="L604">
         <v>0.415905</v>
       </c>
       <c r="M604">
         <v>0.724358</v>
       </c>
       <c r="N604">
-        <v>7.959409</v>
+        <v>7.962051</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>1.005702</v>
       </c>
       <c r="C605">
         <v>3.170049</v>
       </c>
       <c r="D605">
-        <v>2.071737</v>
+        <v>2.076123</v>
       </c>
       <c r="E605">
         <v>0.660628</v>
       </c>
       <c r="F605">
-        <v>6.908116</v>
+        <v>6.912503</v>
       </c>
       <c r="G605">
         <v>0.662211</v>
       </c>
       <c r="H605">
         <v>0.0797</v>
       </c>
       <c r="I605">
         <v>0.009921</v>
       </c>
       <c r="J605">
         <v>0.08144</v>
       </c>
       <c r="K605">
         <v>0.143726</v>
       </c>
       <c r="L605">
         <v>0.440571</v>
       </c>
       <c r="M605">
         <v>0.755359</v>
       </c>
       <c r="N605">
-        <v>8.325686</v>
+        <v>8.330072</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>0.986358</v>
       </c>
       <c r="C606">
         <v>3.07695</v>
       </c>
       <c r="D606">
-        <v>2.03244</v>
+        <v>2.036524</v>
       </c>
       <c r="E606">
         <v>0.644387</v>
       </c>
       <c r="F606">
-        <v>6.740134</v>
+        <v>6.744218</v>
       </c>
       <c r="G606">
         <v>0.686595</v>
       </c>
       <c r="H606">
         <v>0.08867</v>
       </c>
       <c r="I606">
         <v>0.009574</v>
       </c>
       <c r="J606">
         <v>0.084588</v>
       </c>
       <c r="K606">
         <v>0.115215</v>
       </c>
       <c r="L606">
         <v>0.439598</v>
       </c>
       <c r="M606">
         <v>0.737646</v>
       </c>
       <c r="N606">
-        <v>8.164375</v>
+        <v>8.168459</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>1.000107</v>
       </c>
       <c r="C607">
         <v>3.204875</v>
       </c>
       <c r="D607">
-        <v>2.116025</v>
+        <v>2.120405</v>
       </c>
       <c r="E607">
         <v>0.685842</v>
       </c>
       <c r="F607">
-        <v>7.006849</v>
+        <v>7.011229</v>
       </c>
       <c r="G607">
         <v>0.719417</v>
       </c>
       <c r="H607">
         <v>0.083824</v>
       </c>
       <c r="I607">
         <v>0.00997</v>
       </c>
       <c r="J607">
         <v>0.084608</v>
       </c>
       <c r="K607">
         <v>0.100569</v>
       </c>
       <c r="L607">
         <v>0.446741</v>
       </c>
       <c r="M607">
         <v>0.725712</v>
       </c>
       <c r="N607">
-        <v>8.451978</v>
+        <v>8.456358</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>1.086547</v>
       </c>
       <c r="C608">
         <v>3.225668</v>
       </c>
       <c r="D608">
-        <v>2.138139</v>
+        <v>2.142379</v>
       </c>
       <c r="E608">
         <v>0.67166</v>
       </c>
       <c r="F608">
-        <v>7.122014</v>
+        <v>7.126255</v>
       </c>
       <c r="G608">
         <v>0.719835</v>
       </c>
       <c r="H608">
         <v>0.072106</v>
       </c>
       <c r="I608">
         <v>0.010013</v>
       </c>
       <c r="J608">
         <v>0.079133</v>
       </c>
       <c r="K608">
         <v>0.084339</v>
       </c>
       <c r="L608">
         <v>0.439294</v>
       </c>
       <c r="M608">
         <v>0.684885</v>
       </c>
       <c r="N608">
-        <v>8.526734</v>
+        <v>8.530974</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>1.044426</v>
       </c>
       <c r="C609">
         <v>3.170012</v>
       </c>
       <c r="D609">
-        <v>2.119429</v>
+        <v>2.123642</v>
       </c>
       <c r="E609">
         <v>0.660024</v>
       </c>
       <c r="F609">
-        <v>6.993891</v>
+        <v>6.998103</v>
       </c>
       <c r="G609">
         <v>0.665884</v>
       </c>
       <c r="H609">
         <v>0.058093</v>
       </c>
       <c r="I609">
         <v>0.009755</v>
       </c>
       <c r="J609">
         <v>0.071872</v>
       </c>
       <c r="K609">
         <v>0.093254</v>
       </c>
       <c r="L609">
         <v>0.411612</v>
       </c>
       <c r="M609">
         <v>0.644586</v>
       </c>
       <c r="N609">
-        <v>8.304361</v>
+        <v>8.308574</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>1.039543</v>
       </c>
       <c r="C610">
         <v>3.269858</v>
       </c>
       <c r="D610">
-        <v>2.19232</v>
+        <v>2.195319</v>
       </c>
       <c r="E610">
         <v>0.68354</v>
       </c>
       <c r="F610">
-        <v>7.18526</v>
+        <v>7.188259</v>
       </c>
       <c r="G610">
         <v>0.615861</v>
       </c>
       <c r="H610">
         <v>0.049022</v>
       </c>
       <c r="I610">
         <v>0.009824</v>
       </c>
       <c r="J610">
         <v>0.064785</v>
       </c>
       <c r="K610">
         <v>0.111725</v>
       </c>
       <c r="L610">
         <v>0.435862</v>
       </c>
       <c r="M610">
         <v>0.671217</v>
       </c>
       <c r="N610">
-        <v>8.472339</v>
+        <v>8.475338</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>0.988422</v>
       </c>
       <c r="C611">
         <v>3.168348</v>
       </c>
       <c r="D611">
-        <v>2.130331</v>
+        <v>2.132779</v>
       </c>
       <c r="E611">
         <v>0.65844</v>
       </c>
       <c r="F611">
-        <v>6.945541</v>
+        <v>6.947989</v>
       </c>
       <c r="G611">
         <v>0.648207</v>
       </c>
       <c r="H611">
         <v>0.061068</v>
       </c>
       <c r="I611">
         <v>0.009985</v>
       </c>
       <c r="J611">
         <v>0.047985</v>
       </c>
       <c r="K611">
         <v>0.14057</v>
       </c>
       <c r="L611">
         <v>0.437583</v>
       </c>
       <c r="M611">
         <v>0.697192</v>
       </c>
       <c r="N611">
-        <v>8.29094</v>
+        <v>8.293388</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>0.926122</v>
       </c>
       <c r="C612">
         <v>3.226939</v>
       </c>
       <c r="D612">
-        <v>2.149956</v>
+        <v>2.152506</v>
       </c>
       <c r="E612">
         <v>0.62067</v>
       </c>
       <c r="F612">
-        <v>6.923687</v>
+        <v>6.926237</v>
       </c>
       <c r="G612">
         <v>0.721896</v>
       </c>
       <c r="H612">
         <v>0.069706</v>
       </c>
       <c r="I612">
         <v>0.01045</v>
       </c>
       <c r="J612">
         <v>0.040827</v>
       </c>
       <c r="K612">
         <v>0.131975</v>
       </c>
       <c r="L612">
         <v>0.439057</v>
       </c>
       <c r="M612">
         <v>0.692013</v>
       </c>
       <c r="N612">
-        <v>8.337596</v>
+        <v>8.340145</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>1.036902</v>
       </c>
       <c r="C613">
         <v>3.277516</v>
       </c>
       <c r="D613">
-        <v>2.229196</v>
+        <v>2.232612</v>
       </c>
       <c r="E613">
         <v>0.66949</v>
       </c>
       <c r="F613">
-        <v>7.213105</v>
+        <v>7.216521</v>
       </c>
       <c r="G613">
         <v>0.740734</v>
       </c>
       <c r="H613">
         <v>0.077637</v>
       </c>
       <c r="I613">
         <v>0.010238</v>
       </c>
       <c r="J613">
         <v>0.045237</v>
       </c>
       <c r="K613">
         <v>0.130877</v>
       </c>
       <c r="L613">
         <v>0.436699</v>
       </c>
       <c r="M613">
         <v>0.700689</v>
       </c>
       <c r="N613">
-        <v>8.654528</v>
+        <v>8.657944</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>0.930993</v>
       </c>
       <c r="C614">
         <v>2.948659</v>
       </c>
       <c r="D614">
-        <v>2.010412</v>
+        <v>2.014312</v>
       </c>
       <c r="E614">
         <v>0.612365</v>
       </c>
       <c r="F614">
-        <v>6.502429</v>
+        <v>6.506329</v>
       </c>
       <c r="G614">
         <v>0.635553</v>
       </c>
       <c r="H614">
         <v>0.068107</v>
       </c>
       <c r="I614">
         <v>0.009312</v>
       </c>
       <c r="J614">
         <v>0.052652</v>
       </c>
       <c r="K614">
         <v>0.14134</v>
       </c>
       <c r="L614">
         <v>0.39258</v>
       </c>
       <c r="M614">
         <v>0.663991</v>
       </c>
       <c r="N614">
-        <v>7.801974</v>
+        <v>7.805874</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>1.057804</v>
       </c>
       <c r="C615">
         <v>3.31139</v>
       </c>
       <c r="D615">
-        <v>2.269238</v>
+        <v>2.273752</v>
       </c>
       <c r="E615">
         <v>0.703896</v>
       </c>
       <c r="F615">
-        <v>7.342328</v>
+        <v>7.346842</v>
       </c>
       <c r="G615">
         <v>0.656599</v>
       </c>
       <c r="H615">
         <v>0.072783</v>
       </c>
       <c r="I615">
         <v>0.010313</v>
       </c>
       <c r="J615">
         <v>0.069677</v>
       </c>
       <c r="K615">
         <v>0.148708</v>
       </c>
       <c r="L615">
         <v>0.439155</v>
       </c>
       <c r="M615">
         <v>0.740635</v>
       </c>
       <c r="N615">
-        <v>8.739563</v>
+        <v>8.744077</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.954996</v>
       </c>
       <c r="C616">
         <v>3.178008</v>
       </c>
       <c r="D616">
-        <v>2.17334</v>
+        <v>2.177802</v>
       </c>
       <c r="E616">
         <v>0.691273</v>
       </c>
       <c r="F616">
-        <v>6.997616</v>
+        <v>7.002078</v>
       </c>
       <c r="G616">
         <v>0.592236</v>
       </c>
       <c r="H616">
         <v>0.067625</v>
       </c>
       <c r="I616">
         <v>0.009844</v>
       </c>
       <c r="J616">
         <v>0.082835</v>
       </c>
       <c r="K616">
         <v>0.145848</v>
       </c>
       <c r="L616">
         <v>0.407902</v>
       </c>
       <c r="M616">
         <v>0.714054</v>
       </c>
       <c r="N616">
-        <v>8.303905</v>
+        <v>8.308368</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.978943</v>
       </c>
       <c r="C617">
         <v>3.3113</v>
       </c>
       <c r="D617">
-        <v>2.245449</v>
+        <v>2.250143</v>
       </c>
       <c r="E617">
         <v>0.712476</v>
       </c>
       <c r="F617">
-        <v>7.248167</v>
+        <v>7.252862</v>
       </c>
       <c r="G617">
         <v>0.639194</v>
       </c>
       <c r="H617">
         <v>0.094346</v>
       </c>
       <c r="I617">
         <v>0.009983</v>
       </c>
       <c r="J617">
         <v>0.094145</v>
       </c>
       <c r="K617">
         <v>0.109959</v>
       </c>
       <c r="L617">
         <v>0.4384</v>
       </c>
       <c r="M617">
         <v>0.746833</v>
       </c>
       <c r="N617">
-        <v>8.634195</v>
+        <v>8.63889</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.959167</v>
       </c>
       <c r="C618">
         <v>3.167194</v>
       </c>
       <c r="D618">
-        <v>2.182363</v>
+        <v>2.188987</v>
       </c>
       <c r="E618">
         <v>0.68729</v>
       </c>
       <c r="F618">
-        <v>6.996014</v>
+        <v>7.002638</v>
       </c>
       <c r="G618">
         <v>0.67749</v>
       </c>
       <c r="H618">
         <v>0.073604</v>
       </c>
       <c r="I618">
         <v>0.009632</v>
       </c>
       <c r="J618">
         <v>0.095388</v>
       </c>
       <c r="K618">
         <v>0.09399</v>
       </c>
       <c r="L618">
         <v>0.431359</v>
       </c>
       <c r="M618">
         <v>0.703974</v>
       </c>
       <c r="N618">
-        <v>8.377478</v>
+        <v>8.384102</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.949697</v>
       </c>
       <c r="C619">
         <v>3.29773</v>
       </c>
       <c r="D619">
-        <v>2.277229</v>
+        <v>2.283109</v>
       </c>
       <c r="E619">
         <v>0.720992</v>
       </c>
       <c r="F619">
-        <v>7.245648</v>
+        <v>7.251527</v>
       </c>
       <c r="G619">
         <v>0.730465</v>
       </c>
       <c r="H619">
         <v>0.074988</v>
       </c>
       <c r="I619">
         <v>0.009815</v>
       </c>
       <c r="J619">
         <v>0.100475</v>
       </c>
       <c r="K619">
         <v>0.095552</v>
       </c>
       <c r="L619">
         <v>0.440886</v>
       </c>
       <c r="M619">
         <v>0.721715</v>
       </c>
       <c r="N619">
-        <v>8.697828</v>
+        <v>8.703708</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>1.03031</v>
       </c>
       <c r="C620">
         <v>3.317788</v>
       </c>
       <c r="D620">
-        <v>2.292517</v>
+        <v>2.298443</v>
       </c>
       <c r="E620">
         <v>0.734863</v>
       </c>
       <c r="F620">
-        <v>7.375478</v>
+        <v>7.381404</v>
       </c>
       <c r="G620">
         <v>0.728965</v>
       </c>
       <c r="H620">
         <v>0.072652</v>
       </c>
       <c r="I620">
         <v>0.009716</v>
       </c>
       <c r="J620">
         <v>0.09554</v>
       </c>
       <c r="K620">
         <v>0.096881</v>
       </c>
       <c r="L620">
         <v>0.444584</v>
       </c>
       <c r="M620">
         <v>0.719373</v>
       </c>
       <c r="N620">
-        <v>8.823815</v>
+        <v>8.829741</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.986431</v>
       </c>
       <c r="C621">
         <v>3.217263</v>
       </c>
       <c r="D621">
-        <v>2.249079</v>
+        <v>2.252731</v>
       </c>
       <c r="E621">
         <v>0.72881</v>
       </c>
       <c r="F621">
-        <v>7.181583</v>
+        <v>7.185236</v>
       </c>
       <c r="G621">
         <v>0.68523</v>
       </c>
       <c r="H621">
         <v>0.057716</v>
       </c>
       <c r="I621">
         <v>0.009705</v>
       </c>
       <c r="J621">
         <v>0.08397</v>
       </c>
       <c r="K621">
         <v>0.096742</v>
       </c>
       <c r="L621">
         <v>0.43016</v>
       </c>
       <c r="M621">
         <v>0.678293</v>
       </c>
       <c r="N621">
-        <v>8.545107</v>
+        <v>8.548759</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>0.966891</v>
       </c>
       <c r="C622">
         <v>3.327948</v>
       </c>
       <c r="D622">
-        <v>2.330294</v>
+        <v>2.336423</v>
       </c>
       <c r="E622">
         <v>0.754146</v>
       </c>
       <c r="F622">
-        <v>7.37928</v>
+        <v>7.385409</v>
       </c>
       <c r="G622">
         <v>0.642125</v>
       </c>
       <c r="H622">
         <v>0.053475</v>
       </c>
       <c r="I622">
         <v>0.010238</v>
       </c>
       <c r="J622">
         <v>0.076517</v>
       </c>
       <c r="K622">
         <v>0.1229</v>
       </c>
       <c r="L622">
         <v>0.436158</v>
       </c>
       <c r="M622">
         <v>0.699288</v>
       </c>
       <c r="N622">
-        <v>8.720693</v>
+        <v>8.726822</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>0.966671</v>
       </c>
       <c r="C623">
         <v>3.269767</v>
       </c>
       <c r="D623">
-        <v>2.272582</v>
+        <v>2.277344</v>
       </c>
       <c r="E623">
         <v>0.727459</v>
       </c>
       <c r="F623">
-        <v>7.23648</v>
+        <v>7.241241</v>
       </c>
       <c r="G623">
         <v>0.650717</v>
       </c>
       <c r="H623">
         <v>0.058092</v>
       </c>
       <c r="I623">
         <v>0.010131</v>
       </c>
       <c r="J623">
         <v>0.058674</v>
       </c>
       <c r="K623">
         <v>0.124352</v>
       </c>
       <c r="L623">
         <v>0.435672</v>
       </c>
       <c r="M623">
         <v>0.686921</v>
       </c>
       <c r="N623">
-        <v>8.574118</v>
+        <v>8.578879</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>0.931683</v>
       </c>
       <c r="C624">
         <v>3.383362</v>
       </c>
       <c r="D624">
-        <v>2.345042</v>
+        <v>2.350047</v>
       </c>
       <c r="E624">
         <v>0.736825</v>
       </c>
       <c r="F624">
-        <v>7.396912</v>
+        <v>7.401918</v>
       </c>
       <c r="G624">
         <v>0.719666</v>
       </c>
       <c r="H624">
         <v>0.064922</v>
       </c>
       <c r="I624">
         <v>0.010418</v>
       </c>
       <c r="J624">
         <v>0.052052</v>
       </c>
       <c r="K624">
         <v>0.129787</v>
       </c>
       <c r="L624">
         <v>0.468385</v>
       </c>
       <c r="M624">
         <v>0.725563</v>
       </c>
       <c r="N624">
-        <v>8.842141</v>
+        <v>8.847147</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.910652</v>
       </c>
       <c r="C625">
         <v>3.271432</v>
       </c>
       <c r="D625">
-        <v>2.207543</v>
+        <v>2.213474</v>
       </c>
       <c r="E625">
         <v>0.681001</v>
       </c>
       <c r="F625">
-        <v>7.070628</v>
+        <v>7.076559</v>
       </c>
       <c r="G625">
         <v>0.7214</v>
       </c>
       <c r="H625">
         <v>0.073542</v>
       </c>
       <c r="I625">
         <v>0.010152</v>
       </c>
       <c r="J625">
         <v>0.054539</v>
       </c>
       <c r="K625">
         <v>0.118706</v>
       </c>
       <c r="L625">
         <v>0.433865</v>
       </c>
       <c r="M625">
         <v>0.690804</v>
       </c>
       <c r="N625">
-        <v>8.482831</v>
+        <v>8.488762</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.909851</v>
       </c>
       <c r="C626">
         <v>3.144699</v>
       </c>
       <c r="D626">
-        <v>2.166019</v>
+        <v>2.172106</v>
       </c>
       <c r="E626">
         <v>0.695968</v>
       </c>
       <c r="F626">
-        <v>6.916536</v>
+        <v>6.922623</v>
       </c>
       <c r="G626">
         <v>0.674449</v>
       </c>
       <c r="H626">
         <v>0.070954</v>
       </c>
       <c r="I626">
         <v>0.009476</v>
       </c>
       <c r="J626">
         <v>0.067477</v>
       </c>
       <c r="K626">
         <v>0.139829</v>
       </c>
       <c r="L626">
         <v>0.425407</v>
       </c>
       <c r="M626">
         <v>0.713143</v>
       </c>
       <c r="N626">
-        <v>8.304127</v>
+        <v>8.310215</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.865549</v>
       </c>
       <c r="C627">
         <v>3.288953</v>
       </c>
       <c r="D627">
-        <v>2.32623</v>
+        <v>2.327221</v>
       </c>
       <c r="E627">
         <v>0.772025</v>
       </c>
       <c r="F627">
-        <v>7.252757</v>
+        <v>7.253748</v>
       </c>
       <c r="G627">
         <v>0.66152</v>
       </c>
       <c r="H627">
         <v>0.079713</v>
       </c>
       <c r="I627">
         <v>0.010017</v>
       </c>
       <c r="J627">
         <v>0.08753</v>
       </c>
       <c r="K627">
         <v>0.153888</v>
       </c>
       <c r="L627">
         <v>0.448304</v>
       </c>
       <c r="M627">
         <v>0.779452</v>
       </c>
       <c r="N627">
-        <v>8.693729</v>
+        <v>8.69472</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.74055</v>
       </c>
       <c r="C628">
         <v>3.153094</v>
       </c>
       <c r="D628">
-        <v>2.272273</v>
+        <v>2.27284</v>
       </c>
       <c r="E628">
         <v>0.759924</v>
       </c>
       <c r="F628">
-        <v>6.925841</v>
+        <v>6.926409</v>
       </c>
       <c r="G628">
         <v>0.60091</v>
       </c>
       <c r="H628">
         <v>0.071365</v>
       </c>
       <c r="I628">
         <v>0.009571</v>
       </c>
       <c r="J628">
         <v>0.101849</v>
       </c>
       <c r="K628">
         <v>0.160666</v>
       </c>
       <c r="L628">
         <v>0.420353</v>
       </c>
       <c r="M628">
         <v>0.763804</v>
       </c>
       <c r="N628">
-        <v>8.290554</v>
+        <v>8.291122</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.813618</v>
       </c>
       <c r="C629">
         <v>3.263218</v>
       </c>
       <c r="D629">
-        <v>2.337828</v>
+        <v>2.337249</v>
       </c>
       <c r="E629">
         <v>0.791951</v>
       </c>
       <c r="F629">
-        <v>7.206615</v>
+        <v>7.206037</v>
       </c>
       <c r="G629">
         <v>0.678513</v>
       </c>
       <c r="H629">
         <v>0.083516</v>
       </c>
       <c r="I629">
         <v>0.009631</v>
       </c>
       <c r="J629">
         <v>0.115796</v>
       </c>
       <c r="K629">
         <v>0.13394</v>
       </c>
       <c r="L629">
         <v>0.435151</v>
       </c>
       <c r="M629">
         <v>0.778035</v>
       </c>
       <c r="N629">
-        <v>8.663163</v>
+        <v>8.662584</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.889642</v>
       </c>
       <c r="C630">
         <v>3.195901</v>
       </c>
       <c r="D630">
-        <v>2.261659</v>
+        <v>2.260108</v>
       </c>
       <c r="E630">
         <v>0.764293</v>
       </c>
       <c r="F630">
-        <v>7.111495</v>
+        <v>7.109944</v>
       </c>
       <c r="G630">
         <v>0.712131</v>
       </c>
       <c r="H630">
         <v>0.076417</v>
       </c>
       <c r="I630">
         <v>0.009306</v>
       </c>
       <c r="J630">
         <v>0.122983</v>
       </c>
       <c r="K630">
         <v>0.131913</v>
       </c>
       <c r="L630">
         <v>0.437466</v>
       </c>
       <c r="M630">
         <v>0.778085</v>
       </c>
       <c r="N630">
-        <v>8.60171</v>
+        <v>8.600159</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.897434</v>
       </c>
       <c r="C631">
         <v>3.344361</v>
       </c>
       <c r="D631">
-        <v>2.330097</v>
+        <v>2.333064</v>
       </c>
       <c r="E631">
         <v>0.777478</v>
       </c>
       <c r="F631">
-        <v>7.349371</v>
+        <v>7.352338</v>
       </c>
       <c r="G631">
         <v>0.729451</v>
       </c>
       <c r="H631">
         <v>0.072962</v>
       </c>
       <c r="I631">
         <v>0.009533</v>
       </c>
       <c r="J631">
         <v>0.124111</v>
       </c>
       <c r="K631">
         <v>0.096575</v>
       </c>
       <c r="L631">
         <v>0.456537</v>
       </c>
       <c r="M631">
         <v>0.759718</v>
       </c>
       <c r="N631">
-        <v>8.83854</v>
+        <v>8.841507</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.971635</v>
       </c>
       <c r="C632">
         <v>3.313237</v>
       </c>
       <c r="D632">
-        <v>2.365064</v>
+        <v>2.365985</v>
       </c>
       <c r="E632">
         <v>0.791854</v>
       </c>
       <c r="F632">
-        <v>7.441791</v>
+        <v>7.442712</v>
       </c>
       <c r="G632">
         <v>0.728507</v>
       </c>
       <c r="H632">
         <v>0.069914</v>
       </c>
       <c r="I632">
         <v>0.009566</v>
       </c>
       <c r="J632">
         <v>0.12189</v>
       </c>
       <c r="K632">
         <v>0.099936</v>
       </c>
       <c r="L632">
         <v>0.457921</v>
       </c>
       <c r="M632">
         <v>0.759227</v>
       </c>
       <c r="N632">
-        <v>8.929524</v>
+        <v>8.930445</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.941853</v>
       </c>
       <c r="C633">
         <v>3.183889</v>
       </c>
       <c r="D633">
-        <v>2.247824</v>
+        <v>2.257647</v>
       </c>
       <c r="E633">
         <v>0.776551</v>
       </c>
       <c r="F633">
-        <v>7.150117</v>
+        <v>7.15994</v>
       </c>
       <c r="G633">
         <v>0.654363</v>
       </c>
       <c r="H633">
         <v>0.054289</v>
       </c>
       <c r="I633">
         <v>0.009304</v>
       </c>
       <c r="J633">
         <v>0.104789</v>
       </c>
       <c r="K633">
         <v>0.099557</v>
       </c>
       <c r="L633">
         <v>0.43492</v>
       </c>
       <c r="M633">
         <v>0.702859</v>
       </c>
       <c r="N633">
-        <v>8.50734</v>
+        <v>8.517163</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.912047</v>
       </c>
       <c r="C634">
         <v>3.335861</v>
       </c>
       <c r="D634">
-        <v>2.386122</v>
+        <v>2.395437</v>
       </c>
       <c r="E634">
         <v>0.817956</v>
       </c>
       <c r="F634">
-        <v>7.451986</v>
+        <v>7.461301</v>
       </c>
       <c r="G634">
         <v>0.61377</v>
       </c>
       <c r="H634">
         <v>0.052382</v>
       </c>
       <c r="I634">
         <v>0.009681</v>
       </c>
       <c r="J634">
         <v>0.098786</v>
       </c>
       <c r="K634">
         <v>0.135086</v>
       </c>
       <c r="L634">
         <v>0.441498</v>
       </c>
       <c r="M634">
         <v>0.737434</v>
       </c>
       <c r="N634">
-        <v>8.80319</v>
+        <v>8.812505</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.843679</v>
       </c>
       <c r="C635">
         <v>3.228775</v>
       </c>
       <c r="D635">
-        <v>2.286266</v>
+        <v>2.302496</v>
       </c>
       <c r="E635">
         <v>0.79257</v>
       </c>
       <c r="F635">
-        <v>7.151291</v>
+        <v>7.16752</v>
       </c>
       <c r="G635">
         <v>0.646464</v>
       </c>
       <c r="H635">
         <v>0.05706</v>
       </c>
       <c r="I635">
         <v>0.0097</v>
       </c>
       <c r="J635">
         <v>0.072151</v>
       </c>
       <c r="K635">
         <v>0.136934</v>
       </c>
       <c r="L635">
         <v>0.451602</v>
       </c>
       <c r="M635">
         <v>0.727448</v>
       </c>
       <c r="N635">
-        <v>8.525203</v>
+        <v>8.541432</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.882242</v>
       </c>
       <c r="C636">
         <v>3.397334</v>
       </c>
       <c r="D636">
-        <v>2.369784</v>
+        <v>2.386201</v>
       </c>
       <c r="E636">
         <v>0.799071</v>
       </c>
       <c r="F636">
-        <v>7.448431</v>
+        <v>7.464848</v>
       </c>
       <c r="G636">
         <v>0.743543</v>
       </c>
       <c r="H636">
         <v>0.066647</v>
       </c>
       <c r="I636">
         <v>0.010132</v>
       </c>
       <c r="J636">
         <v>0.066032</v>
       </c>
       <c r="K636">
         <v>0.134867</v>
       </c>
       <c r="L636">
         <v>0.46536</v>
       </c>
       <c r="M636">
         <v>0.743038</v>
       </c>
       <c r="N636">
-        <v>8.935012</v>
+        <v>8.951429</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.922013</v>
       </c>
       <c r="C637">
         <v>3.349111</v>
       </c>
       <c r="D637">
-        <v>2.317423</v>
+        <v>2.322051</v>
       </c>
       <c r="E637">
-        <v>0.742126</v>
+        <v>0.745182</v>
       </c>
       <c r="F637">
-        <v>7.330674</v>
+        <v>7.338358</v>
       </c>
       <c r="G637">
         <v>0.74917</v>
       </c>
       <c r="H637">
         <v>0.073123</v>
       </c>
       <c r="I637">
         <v>0.010133</v>
       </c>
       <c r="J637">
         <v>0.077571</v>
       </c>
       <c r="K637">
         <v>0.148763</v>
       </c>
       <c r="L637">
-        <v>0.442939</v>
+        <v>0.443762</v>
       </c>
       <c r="M637">
-        <v>0.752529</v>
+        <v>0.753352</v>
       </c>
       <c r="N637">
-        <v>8.832373</v>
+        <v>8.84088</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.818698</v>
       </c>
       <c r="C638">
         <v>3.042036</v>
       </c>
       <c r="D638">
-        <v>2.108954</v>
+        <v>2.113652</v>
       </c>
       <c r="E638">
-        <v>0.693466</v>
+        <v>0.696421</v>
       </c>
       <c r="F638">
-        <v>6.663154</v>
+        <v>6.670807</v>
       </c>
       <c r="G638">
         <v>0.645675</v>
       </c>
       <c r="H638">
         <v>0.066682</v>
       </c>
       <c r="I638">
         <v>0.009142</v>
       </c>
       <c r="J638">
         <v>0.082842</v>
       </c>
       <c r="K638">
         <v>0.134249</v>
       </c>
       <c r="L638">
-        <v>0.402078</v>
+        <v>0.402451</v>
       </c>
       <c r="M638">
-        <v>0.694994</v>
+        <v>0.695367</v>
       </c>
       <c r="N638">
-        <v>8.003823</v>
+        <v>8.011849</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.983085</v>
       </c>
       <c r="C639">
         <v>3.446263</v>
       </c>
       <c r="D639">
-        <v>2.37255</v>
+        <v>2.38555</v>
       </c>
       <c r="E639">
-        <v>0.810122</v>
+        <v>0.816889</v>
       </c>
       <c r="F639">
-        <v>7.612019</v>
+        <v>7.631787</v>
       </c>
       <c r="G639">
         <v>0.652235</v>
       </c>
       <c r="H639">
         <v>0.076601</v>
       </c>
       <c r="I639">
         <v>0.010128</v>
       </c>
       <c r="J639">
         <v>0.115934</v>
       </c>
       <c r="K639">
         <v>0.172618</v>
       </c>
       <c r="L639">
-        <v>0.440644</v>
+        <v>0.441869</v>
       </c>
       <c r="M639">
-        <v>0.815925</v>
+        <v>0.81715</v>
       </c>
       <c r="N639">
-        <v>9.080179</v>
+        <v>9.101172</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.862713</v>
       </c>
       <c r="C640">
-        <v>3.321314</v>
+        <v>3.3212</v>
       </c>
       <c r="D640">
-        <v>2.298176</v>
+        <v>2.31392</v>
       </c>
       <c r="E640">
-        <v>0.78754</v>
+        <v>0.795816</v>
       </c>
       <c r="F640">
-        <v>7.269743</v>
+        <v>7.293648</v>
       </c>
       <c r="G640">
         <v>0.604572</v>
       </c>
       <c r="H640">
         <v>0.077927</v>
       </c>
       <c r="I640">
         <v>0.009676</v>
       </c>
       <c r="J640">
         <v>0.131688</v>
       </c>
       <c r="K640">
         <v>0.156528</v>
       </c>
       <c r="L640">
-        <v>0.411398</v>
+        <v>0.412851</v>
       </c>
       <c r="M640">
-        <v>0.787217</v>
+        <v>0.788671</v>
       </c>
       <c r="N640">
-        <v>8.661531</v>
+        <v>8.686891</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.906716</v>
       </c>
       <c r="C641">
         <v>3.420575</v>
       </c>
       <c r="D641">
-        <v>2.371423</v>
+        <v>2.387064</v>
       </c>
       <c r="E641">
-        <v>0.826456</v>
+        <v>0.832613</v>
       </c>
       <c r="F641">
-        <v>7.525169</v>
+        <v>7.546967</v>
       </c>
       <c r="G641">
         <v>0.648978</v>
       </c>
       <c r="H641">
         <v>0.083102</v>
       </c>
       <c r="I641">
         <v>0.009669</v>
       </c>
       <c r="J641">
         <v>0.144327</v>
       </c>
       <c r="K641">
         <v>0.125811</v>
       </c>
       <c r="L641">
-        <v>0.434444</v>
+        <v>0.435637</v>
       </c>
       <c r="M641">
-        <v>0.797353</v>
+        <v>0.798546</v>
       </c>
       <c r="N641">
-        <v>8.9715</v>
+        <v>8.994491</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.870575</v>
       </c>
       <c r="C642">
         <v>3.340638</v>
       </c>
       <c r="D642">
-        <v>2.322901</v>
+        <v>2.330733</v>
       </c>
       <c r="E642">
-        <v>0.80108</v>
+        <v>0.801334</v>
       </c>
       <c r="F642">
-        <v>7.335194</v>
+        <v>7.34328</v>
       </c>
       <c r="G642">
         <v>0.691559</v>
       </c>
       <c r="H642">
         <v>0.075607</v>
       </c>
       <c r="I642">
         <v>0.009578</v>
       </c>
       <c r="J642">
         <v>0.152678</v>
       </c>
       <c r="K642">
         <v>0.122069</v>
       </c>
       <c r="L642">
-        <v>0.434501</v>
+        <v>0.435427</v>
       </c>
       <c r="M642">
-        <v>0.794434</v>
+        <v>0.79536</v>
       </c>
       <c r="N642">
-        <v>8.821187</v>
+        <v>8.830199</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.930201</v>
       </c>
       <c r="C643">
-        <v>3.468495</v>
+        <v>3.468499</v>
       </c>
       <c r="D643">
-        <v>2.417402</v>
+        <v>2.420351</v>
       </c>
       <c r="E643">
-        <v>0.83803</v>
+        <v>0.85048</v>
       </c>
       <c r="F643">
-        <v>7.654128</v>
+        <v>7.66953</v>
       </c>
       <c r="G643">
         <v>0.739169</v>
       </c>
       <c r="H643">
         <v>0.068179</v>
       </c>
       <c r="I643">
         <v>0.009778</v>
       </c>
       <c r="J643">
         <v>0.159416</v>
       </c>
       <c r="K643">
         <v>0.108536</v>
       </c>
       <c r="L643">
-        <v>0.453029</v>
+        <v>0.452999</v>
       </c>
       <c r="M643">
-        <v>0.798938</v>
+        <v>0.798907</v>
       </c>
       <c r="N643">
-        <v>9.192235</v>
+        <v>9.207607</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.96694</v>
       </c>
       <c r="C644">
-        <v>3.489353</v>
+        <v>3.489358</v>
       </c>
       <c r="D644">
-        <v>2.435539</v>
+        <v>2.439913</v>
       </c>
       <c r="E644">
-        <v>0.853016</v>
+        <v>0.85583</v>
       </c>
       <c r="F644">
-        <v>7.744849</v>
+        <v>7.752041</v>
       </c>
       <c r="G644">
         <v>0.738374</v>
       </c>
       <c r="H644">
         <v>0.068574</v>
       </c>
       <c r="I644">
         <v>0.009995</v>
       </c>
       <c r="J644">
         <v>0.151429</v>
       </c>
       <c r="K644">
         <v>0.093171</v>
       </c>
       <c r="L644">
-        <v>0.444949</v>
+        <v>0.445281</v>
       </c>
       <c r="M644">
-        <v>0.768118</v>
+        <v>0.768451</v>
       </c>
       <c r="N644">
-        <v>9.25134</v>
+        <v>9.258866</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.900234</v>
       </c>
       <c r="C645">
         <v>3.36474</v>
       </c>
       <c r="D645">
-        <v>2.360051</v>
+        <v>2.375148</v>
       </c>
       <c r="E645">
-        <v>0.845045</v>
+        <v>0.84611</v>
       </c>
       <c r="F645">
-        <v>7.47007</v>
+        <v>7.486232</v>
       </c>
       <c r="G645">
         <v>0.683576</v>
       </c>
       <c r="H645">
         <v>0.052152</v>
       </c>
       <c r="I645">
         <v>0.009599</v>
       </c>
       <c r="J645">
         <v>0.133682</v>
       </c>
       <c r="K645">
         <v>0.087595</v>
       </c>
       <c r="L645">
-        <v>0.434218</v>
+        <v>0.434316</v>
       </c>
       <c r="M645">
-        <v>0.717245</v>
+        <v>0.717344</v>
       </c>
       <c r="N645">
-        <v>8.870891</v>
+        <v>8.887151</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.915895</v>
       </c>
       <c r="C646">
-        <v>3.447071</v>
+        <v>3.447043</v>
       </c>
       <c r="D646">
-        <v>2.444999</v>
+        <v>2.468116</v>
       </c>
       <c r="E646">
-        <v>0.862571</v>
+        <v>0.862658</v>
       </c>
       <c r="F646">
-        <v>7.670536</v>
+        <v>7.693712</v>
       </c>
       <c r="G646">
         <v>0.618458</v>
       </c>
       <c r="H646">
         <v>0.05645</v>
       </c>
       <c r="I646">
         <v>0.009716</v>
       </c>
       <c r="J646">
         <v>0.118887</v>
       </c>
       <c r="K646">
         <v>0.134889</v>
       </c>
       <c r="L646">
-        <v>0.449511</v>
+        <v>0.449618</v>
       </c>
       <c r="M646">
-        <v>0.769453</v>
+        <v>0.76956</v>
       </c>
       <c r="N646">
-        <v>9.058448</v>
+        <v>9.08173</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.889899</v>
       </c>
       <c r="C647">
-        <v>3.427406</v>
+        <v>3.427408</v>
       </c>
       <c r="D647">
-        <v>2.353411</v>
+        <v>2.376854</v>
       </c>
       <c r="E647">
-        <v>0.840168</v>
+        <v>0.840439</v>
       </c>
       <c r="F647">
-        <v>7.510884</v>
+        <v>7.5346</v>
       </c>
       <c r="G647">
         <v>0.666361</v>
       </c>
       <c r="H647">
         <v>0.06283</v>
       </c>
       <c r="I647">
         <v>0.009529</v>
       </c>
       <c r="J647">
         <v>0.090997</v>
       </c>
       <c r="K647">
         <v>0.139745</v>
       </c>
       <c r="L647">
-        <v>0.442525</v>
+        <v>0.442621</v>
       </c>
       <c r="M647">
-        <v>0.745627</v>
+        <v>0.745722</v>
       </c>
       <c r="N647">
-        <v>8.922872</v>
+        <v>8.946684</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.909046</v>
       </c>
       <c r="C648">
-        <v>3.585063</v>
+        <v>3.585065</v>
       </c>
       <c r="D648">
-        <v>2.408475</v>
+        <v>2.435447</v>
       </c>
       <c r="E648">
-        <v>0.840635</v>
+        <v>0.841141</v>
       </c>
       <c r="F648">
-        <v>7.743219</v>
+        <v>7.770699</v>
       </c>
       <c r="G648">
         <v>0.757338</v>
       </c>
       <c r="H648">
         <v>0.081615</v>
       </c>
       <c r="I648">
         <v>0.010018</v>
       </c>
       <c r="J648">
         <v>0.078156</v>
       </c>
       <c r="K648">
         <v>0.160527</v>
       </c>
       <c r="L648">
         <v>0.456956</v>
       </c>
       <c r="M648">
         <v>0.787272</v>
       </c>
       <c r="N648">
-        <v>9.287828</v>
+        <v>9.315309</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
         <v>0.928158</v>
       </c>
       <c r="C649">
-        <v>3.492904</v>
+        <v>3.492879</v>
       </c>
       <c r="D649">
-        <v>2.34646</v>
+        <v>2.346435</v>
       </c>
       <c r="E649">
-        <v>0.797762</v>
+        <v>0.797538</v>
       </c>
       <c r="F649">
-        <v>7.565284</v>
+        <v>7.56501</v>
       </c>
       <c r="G649">
         <v>0.764959</v>
       </c>
       <c r="H649">
         <v>0.095227</v>
       </c>
       <c r="I649">
         <v>0.010228</v>
       </c>
       <c r="J649">
         <v>0.08827</v>
       </c>
       <c r="K649">
         <v>0.151608</v>
       </c>
       <c r="L649">
         <v>0.435694</v>
       </c>
       <c r="M649">
         <v>0.781027</v>
       </c>
       <c r="N649">
-        <v>9.11127</v>
+        <v>9.110996</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
         <v>0.848662</v>
       </c>
       <c r="C650">
-        <v>3.210248</v>
+        <v>3.210183</v>
       </c>
       <c r="D650">
-        <v>2.183997</v>
+        <v>2.183974</v>
       </c>
       <c r="E650">
-        <v>0.764633</v>
+        <v>0.764419</v>
       </c>
       <c r="F650">
-        <v>7.007541</v>
+        <v>7.007238</v>
       </c>
       <c r="G650">
         <v>0.651478</v>
       </c>
       <c r="H650">
         <v>0.07664</v>
       </c>
       <c r="I650">
         <v>0.009182</v>
       </c>
       <c r="J650">
         <v>0.101377</v>
       </c>
       <c r="K650">
         <v>0.135481</v>
       </c>
       <c r="L650">
         <v>0.403086</v>
       </c>
       <c r="M650">
         <v>0.725766</v>
       </c>
       <c r="N650">
-        <v>8.384785</v>
+        <v>8.384482</v>
       </c>
     </row>
     <row r="651" spans="1:26">
       <c r="A651" s="6">
         <v>46082.0</v>
       </c>
       <c r="B651">
         <v>0.938227</v>
       </c>
       <c r="C651">
-        <v>3.556421</v>
+        <v>3.556395</v>
       </c>
       <c r="D651">
-        <v>2.420659</v>
+        <v>2.420634</v>
       </c>
       <c r="E651">
-        <v>0.869857</v>
+        <v>0.869613</v>
       </c>
       <c r="F651">
-        <v>7.785164</v>
+        <v>7.784868</v>
       </c>
       <c r="G651">
         <v>0.648467</v>
       </c>
       <c r="H651">
         <v>0.091856</v>
       </c>
       <c r="I651">
         <v>0.009944</v>
       </c>
       <c r="J651">
         <v>0.138728</v>
       </c>
       <c r="K651">
         <v>0.178172</v>
       </c>
       <c r="L651">
         <v>0.44642</v>
       </c>
       <c r="M651">
         <v>0.86512</v>
       </c>
       <c r="N651">
-        <v>9.298751</v>
+        <v>9.298455</v>
       </c>
     </row>
     <row r="652" spans="1:26">
       <c r="A652" s="6">
         <v>46113.0</v>
       </c>
       <c r="B652">
-        <v>0.847834</v>
+        <v>0.859866</v>
       </c>
       <c r="C652">
-        <v>3.447797</v>
+        <v>3.450589</v>
       </c>
       <c r="D652">
-        <v>2.383814</v>
+        <v>2.386202</v>
       </c>
       <c r="E652">
-        <v>0.845887</v>
+        <v>0.84565</v>
       </c>
       <c r="F652">
-        <v>7.525332</v>
+        <v>7.542307</v>
       </c>
       <c r="G652">
         <v>0.599146</v>
       </c>
       <c r="H652">
         <v>0.07675</v>
       </c>
       <c r="I652">
         <v>0.009395</v>
       </c>
       <c r="J652">
         <v>0.149746</v>
       </c>
       <c r="K652">
         <v>0.167652</v>
       </c>
       <c r="L652">
         <v>0.416172</v>
       </c>
       <c r="M652">
         <v>0.819715</v>
       </c>
       <c r="N652">
-        <v>8.944194</v>
+        <v>8.961168</v>
       </c>
     </row>
     <row r="653" spans="1:26">
       <c r="A653" s="6">
         <v>46143.0</v>
       </c>
       <c r="B653">
-        <v>0.858712</v>
+        <v>0.87102</v>
       </c>
       <c r="C653">
-        <v>3.541545</v>
+        <v>3.547584</v>
       </c>
       <c r="D653">
-        <v>2.418673</v>
+        <v>2.435664</v>
       </c>
       <c r="E653">
-        <v>0.883405</v>
+        <v>0.883157</v>
       </c>
       <c r="F653">
-        <v>7.702335</v>
+        <v>7.737425</v>
       </c>
       <c r="G653">
         <v>0.678804</v>
       </c>
       <c r="H653">
         <v>0.077581</v>
       </c>
       <c r="I653">
         <v>0.009751</v>
       </c>
       <c r="J653">
         <v>0.171657</v>
       </c>
       <c r="K653">
         <v>0.140428</v>
       </c>
       <c r="L653">
-        <v>0.456071</v>
+        <v>0.456094</v>
       </c>
       <c r="M653">
-        <v>0.855487</v>
+        <v>0.85551</v>
       </c>
       <c r="N653">
-        <v>9.236626</v>
+        <v>9.271739</v>
+      </c>
+    </row>
+    <row r="654" spans="1:26">
+      <c r="A654" s="6">
+        <v>46174.0</v>
+      </c>
+      <c r="B654">
+        <v>0.847713</v>
+      </c>
+      <c r="C654">
+        <v>3.491191</v>
+      </c>
+      <c r="D654">
+        <v>2.362729</v>
+      </c>
+      <c r="E654">
+        <v>0.843785</v>
+      </c>
+      <c r="F654">
+        <v>7.545418</v>
+      </c>
+      <c r="G654">
+        <v>0.718333</v>
+      </c>
+      <c r="H654">
+        <v>0.080951</v>
+      </c>
+      <c r="I654">
+        <v>0.009545</v>
+      </c>
+      <c r="J654">
+        <v>0.180326</v>
+      </c>
+      <c r="K654">
+        <v>0.142922</v>
+      </c>
+      <c r="L654">
+        <v>0.448205</v>
+      </c>
+      <c r="M654">
+        <v>0.861949</v>
+      </c>
+      <c r="N654">
+        <v>9.1257</v>
+      </c>
+    </row>
+    <row r="655" spans="1:26">
+      <c r="A655" s="6">
+        <v>46204.0</v>
+      </c>
+      <c r="B655">
+        <v>0.873288</v>
+      </c>
+      <c r="C655">
+        <v>3.651793</v>
+      </c>
+      <c r="D655">
+        <v>2.459782</v>
+      </c>
+      <c r="E655">
+        <v>0.882861</v>
+      </c>
+      <c r="F655">
+        <v>7.867724</v>
+      </c>
+      <c r="G655">
+        <v>0.743246</v>
+      </c>
+      <c r="H655">
+        <v>0.069148</v>
+      </c>
+      <c r="I655">
+        <v>0.009823</v>
+      </c>
+      <c r="J655">
+        <v>0.190004</v>
+      </c>
+      <c r="K655">
+        <v>0.109812</v>
+      </c>
+      <c r="L655">
+        <v>0.465072</v>
+      </c>
+      <c r="M655">
+        <v>0.843859</v>
+      </c>
+      <c r="N655">
+        <v>9.454829</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31958,477 +32046,477 @@
       </c>
       <c r="K79">
         <v>0.650732</v>
       </c>
       <c r="L79">
         <v>5.024958</v>
       </c>
       <c r="M79">
         <v>6.839913</v>
       </c>
       <c r="N79">
         <v>85.350656</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>14.667089</v>
       </c>
       <c r="C80">
         <v>27.576023</v>
       </c>
       <c r="D80">
-        <v>18.538967</v>
+        <v>18.552338</v>
       </c>
       <c r="E80">
         <v>4.664785</v>
       </c>
       <c r="F80">
-        <v>65.446864</v>
+        <v>65.460235</v>
       </c>
       <c r="G80">
         <v>8.426753</v>
       </c>
       <c r="H80">
         <v>0.913775</v>
       </c>
       <c r="I80">
         <v>0.117498</v>
       </c>
       <c r="J80">
         <v>0.252434</v>
       </c>
       <c r="K80">
         <v>0.774499</v>
       </c>
       <c r="L80">
         <v>5.122149</v>
       </c>
       <c r="M80">
         <v>7.180355</v>
       </c>
       <c r="N80">
-        <v>81.053971</v>
+        <v>81.067342</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>15.625377</v>
       </c>
       <c r="C81">
         <v>28.324845</v>
       </c>
       <c r="D81">
-        <v>19.554705</v>
+        <v>19.581918</v>
       </c>
       <c r="E81">
         <v>4.987096</v>
       </c>
       <c r="F81">
-        <v>68.492022</v>
+        <v>68.519236</v>
       </c>
       <c r="G81">
         <v>8.418968</v>
       </c>
       <c r="H81">
         <v>1.024736</v>
       </c>
       <c r="I81">
         <v>0.117842</v>
       </c>
       <c r="J81">
         <v>0.331366</v>
       </c>
       <c r="K81">
         <v>0.867681</v>
       </c>
       <c r="L81">
         <v>5.156419</v>
       </c>
       <c r="M81">
         <v>7.498045</v>
       </c>
       <c r="N81">
-        <v>84.409035</v>
+        <v>84.436248</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>15.363442</v>
       </c>
       <c r="C82">
         <v>31.882148</v>
       </c>
       <c r="D82">
-        <v>22.811601</v>
+        <v>22.851648</v>
       </c>
       <c r="E82">
         <v>5.726973</v>
       </c>
       <c r="F82">
-        <v>75.784165</v>
+        <v>75.824212</v>
       </c>
       <c r="G82">
         <v>8.438068</v>
       </c>
       <c r="H82">
         <v>0.998092</v>
       </c>
       <c r="I82">
         <v>0.11798</v>
       </c>
       <c r="J82">
         <v>0.38751</v>
       </c>
       <c r="K82">
         <v>0.930341</v>
       </c>
       <c r="L82">
         <v>5.305652</v>
       </c>
       <c r="M82">
         <v>7.739575</v>
       </c>
       <c r="N82">
-        <v>91.961808</v>
+        <v>92.001855</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>14.255763</v>
       </c>
       <c r="C83">
         <v>35.187183</v>
       </c>
       <c r="D83">
-        <v>25.611856</v>
+        <v>25.654612</v>
       </c>
       <c r="E83">
         <v>6.351729</v>
       </c>
       <c r="F83">
-        <v>81.406531</v>
+        <v>81.449287</v>
       </c>
       <c r="G83">
         <v>8.451852</v>
       </c>
       <c r="H83">
         <v>0.982225</v>
       </c>
       <c r="I83">
         <v>0.116293</v>
       </c>
       <c r="J83">
         <v>0.434742</v>
       </c>
       <c r="K83">
         <v>1.009551</v>
       </c>
       <c r="L83">
         <v>5.206851</v>
       </c>
       <c r="M83">
         <v>7.749663</v>
       </c>
       <c r="N83">
-        <v>97.608046</v>
+        <v>97.650802</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>10.703214</v>
       </c>
       <c r="C84">
         <v>35.062141</v>
       </c>
       <c r="D84">
-        <v>23.612049</v>
+        <v>23.638678</v>
       </c>
       <c r="E84">
         <v>6.804761</v>
       </c>
       <c r="F84">
-        <v>76.182165</v>
+        <v>76.208794</v>
       </c>
       <c r="G84">
         <v>8.251075</v>
       </c>
       <c r="H84">
         <v>0.973355</v>
       </c>
       <c r="I84">
         <v>0.117716</v>
       </c>
       <c r="J84">
         <v>0.516361</v>
       </c>
       <c r="K84">
         <v>1.153045</v>
       </c>
       <c r="L84">
         <v>4.699703</v>
       </c>
       <c r="M84">
         <v>7.460179</v>
       </c>
       <c r="N84">
-        <v>91.893419</v>
+        <v>91.920048</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>11.596284</v>
       </c>
       <c r="C85">
         <v>35.806859</v>
       </c>
       <c r="D85">
-        <v>23.491867</v>
+        <v>23.51743</v>
       </c>
       <c r="E85">
         <v>7.098605</v>
       </c>
       <c r="F85">
-        <v>77.993615</v>
+        <v>78.019178</v>
       </c>
       <c r="G85">
         <v>8.130913</v>
       </c>
       <c r="H85">
         <v>0.858407</v>
       </c>
       <c r="I85">
         <v>0.118007</v>
       </c>
       <c r="J85">
         <v>0.636353</v>
       </c>
       <c r="K85">
         <v>1.290407</v>
       </c>
       <c r="L85">
         <v>4.915819</v>
       </c>
       <c r="M85">
         <v>7.818994</v>
       </c>
       <c r="N85">
-        <v>93.943522</v>
+        <v>93.969085</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>12.043193</v>
       </c>
       <c r="C86">
         <v>37.56012</v>
       </c>
       <c r="D86">
-        <v>24.90467</v>
+        <v>24.950896</v>
       </c>
       <c r="E86">
         <v>7.741902</v>
       </c>
       <c r="F86">
-        <v>82.249886</v>
+        <v>82.296111</v>
       </c>
       <c r="G86">
         <v>8.06102</v>
       </c>
       <c r="H86">
         <v>0.869339</v>
       </c>
       <c r="I86">
         <v>0.118389</v>
       </c>
       <c r="J86">
         <v>0.783967</v>
       </c>
       <c r="K86">
         <v>1.481823</v>
       </c>
       <c r="L86">
         <v>5.196171</v>
       </c>
       <c r="M86">
         <v>8.449689</v>
       </c>
       <c r="N86">
-        <v>98.760595</v>
+        <v>98.80682</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>11.750487</v>
       </c>
       <c r="C87">
         <v>39.007925</v>
       </c>
       <c r="D87">
-        <v>26.876742</v>
+        <v>26.935706</v>
       </c>
       <c r="E87">
         <v>8.479886</v>
       </c>
       <c r="F87">
-        <v>86.11504</v>
+        <v>86.174004</v>
       </c>
       <c r="G87">
         <v>8.098974</v>
       </c>
       <c r="H87">
         <v>0.835948</v>
       </c>
       <c r="I87">
         <v>0.119346</v>
       </c>
       <c r="J87">
         <v>0.907162</v>
       </c>
       <c r="K87">
         <v>1.436934</v>
       </c>
       <c r="L87">
         <v>5.20194</v>
       </c>
       <c r="M87">
         <v>8.501331</v>
       </c>
       <c r="N87">
-        <v>102.715345</v>
+        <v>102.774309</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>10.578753</v>
       </c>
       <c r="C88">
         <v>39.120754</v>
       </c>
       <c r="D88">
-        <v>27.55671</v>
+        <v>27.623829</v>
       </c>
       <c r="E88">
         <v>9.220642</v>
       </c>
       <c r="F88">
-        <v>86.476859</v>
+        <v>86.543977</v>
       </c>
       <c r="G88">
         <v>8.165019</v>
       </c>
       <c r="H88">
         <v>0.828761</v>
       </c>
       <c r="I88">
         <v>0.116069</v>
       </c>
       <c r="J88">
         <v>1.137933</v>
       </c>
       <c r="K88">
         <v>1.541898</v>
       </c>
       <c r="L88">
         <v>5.308385</v>
       </c>
       <c r="M88">
         <v>8.933046</v>
       </c>
       <c r="N88">
-        <v>103.574924</v>
+        <v>103.642043</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>10.876014</v>
       </c>
       <c r="C89">
-        <v>40.702065</v>
+        <v>40.701936</v>
       </c>
       <c r="D89">
-        <v>28.211305</v>
+        <v>28.3688</v>
       </c>
       <c r="E89">
-        <v>9.740255</v>
+        <v>9.784912</v>
       </c>
       <c r="F89">
-        <v>89.529639</v>
+        <v>89.731662</v>
       </c>
       <c r="G89">
         <v>8.195465</v>
       </c>
       <c r="H89">
         <v>0.842843</v>
       </c>
       <c r="I89">
         <v>0.116962</v>
       </c>
       <c r="J89">
         <v>1.437607</v>
       </c>
       <c r="K89">
         <v>1.584501</v>
       </c>
       <c r="L89">
-        <v>5.247192</v>
+        <v>5.253789</v>
       </c>
       <c r="M89">
-        <v>9.229105</v>
+        <v>9.235702</v>
       </c>
       <c r="N89">
-        <v>106.954209</v>
+        <v>107.16283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>