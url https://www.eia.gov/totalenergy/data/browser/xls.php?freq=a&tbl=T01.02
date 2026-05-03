--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 1.2 Primary Energy Production by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas (Dry) Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -27587,1061 +27587,1149 @@
       <c r="B625">
         <v>0.910652</v>
       </c>
       <c r="C625">
         <v>3.271432</v>
       </c>
       <c r="D625">
         <v>2.207543</v>
       </c>
       <c r="E625">
         <v>0.681001</v>
       </c>
       <c r="F625">
         <v>7.070628</v>
       </c>
       <c r="G625">
         <v>0.7214</v>
       </c>
       <c r="H625">
         <v>0.073542</v>
       </c>
       <c r="I625">
         <v>0.010152</v>
       </c>
       <c r="J625">
-        <v>0.052445</v>
+        <v>0.052416</v>
       </c>
       <c r="K625">
         <v>0.118706</v>
       </c>
       <c r="L625">
         <v>0.434799</v>
       </c>
       <c r="M625">
-        <v>0.689644</v>
+        <v>0.689615</v>
       </c>
       <c r="N625">
-        <v>8.481671</v>
+        <v>8.481643</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.909851</v>
       </c>
       <c r="C626">
         <v>3.144699</v>
       </c>
       <c r="D626">
         <v>2.166019</v>
       </c>
       <c r="E626">
         <v>0.695968</v>
       </c>
       <c r="F626">
         <v>6.916536</v>
       </c>
       <c r="G626">
         <v>0.674449</v>
       </c>
       <c r="H626">
         <v>0.070954</v>
       </c>
       <c r="I626">
         <v>0.009476</v>
       </c>
       <c r="J626">
-        <v>0.065106</v>
+        <v>0.065078</v>
       </c>
       <c r="K626">
         <v>0.139829</v>
       </c>
       <c r="L626">
         <v>0.42628</v>
       </c>
       <c r="M626">
-        <v>0.711645</v>
+        <v>0.711617</v>
       </c>
       <c r="N626">
-        <v>8.30263</v>
+        <v>8.302602</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.865549</v>
       </c>
       <c r="C627">
         <v>3.288953</v>
       </c>
       <c r="D627">
         <v>2.32623</v>
       </c>
       <c r="E627">
         <v>0.772025</v>
       </c>
       <c r="F627">
         <v>7.252757</v>
       </c>
       <c r="G627">
         <v>0.66152</v>
       </c>
       <c r="H627">
         <v>0.079713</v>
       </c>
       <c r="I627">
         <v>0.010017</v>
       </c>
       <c r="J627">
-        <v>0.084311</v>
+        <v>0.084336</v>
       </c>
       <c r="K627">
         <v>0.153888</v>
       </c>
       <c r="L627">
         <v>0.449238</v>
       </c>
       <c r="M627">
-        <v>0.777166</v>
+        <v>0.777192</v>
       </c>
       <c r="N627">
-        <v>8.691443</v>
+        <v>8.691468</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.74055</v>
       </c>
       <c r="C628">
         <v>3.153094</v>
       </c>
       <c r="D628">
         <v>2.272273</v>
       </c>
       <c r="E628">
         <v>0.759924</v>
       </c>
       <c r="F628">
         <v>6.925841</v>
       </c>
       <c r="G628">
         <v>0.60091</v>
       </c>
       <c r="H628">
         <v>0.071365</v>
       </c>
       <c r="I628">
         <v>0.009571</v>
       </c>
       <c r="J628">
-        <v>0.098328</v>
+        <v>0.098332</v>
       </c>
       <c r="K628">
         <v>0.160666</v>
       </c>
       <c r="L628">
         <v>0.421256</v>
       </c>
       <c r="M628">
-        <v>0.761186</v>
+        <v>0.76119</v>
       </c>
       <c r="N628">
-        <v>8.287937</v>
+        <v>8.287941</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.813618</v>
       </c>
       <c r="C629">
         <v>3.263218</v>
       </c>
       <c r="D629">
         <v>2.337828</v>
       </c>
       <c r="E629">
         <v>0.791951</v>
       </c>
       <c r="F629">
         <v>7.206615</v>
       </c>
       <c r="G629">
         <v>0.678513</v>
       </c>
       <c r="H629">
         <v>0.083516</v>
       </c>
       <c r="I629">
         <v>0.009631</v>
       </c>
       <c r="J629">
-        <v>0.111958</v>
+        <v>0.111962</v>
       </c>
       <c r="K629">
         <v>0.13394</v>
       </c>
       <c r="L629">
         <v>0.436085</v>
       </c>
       <c r="M629">
-        <v>0.77513</v>
+        <v>0.775134</v>
       </c>
       <c r="N629">
-        <v>8.660258</v>
+        <v>8.660261</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.889642</v>
       </c>
       <c r="C630">
         <v>3.195901</v>
       </c>
       <c r="D630">
         <v>2.261659</v>
       </c>
       <c r="E630">
         <v>0.764293</v>
       </c>
       <c r="F630">
         <v>7.111495</v>
       </c>
       <c r="G630">
         <v>0.712131</v>
       </c>
       <c r="H630">
         <v>0.076417</v>
       </c>
       <c r="I630">
         <v>0.009306</v>
       </c>
       <c r="J630">
-        <v>0.119139</v>
+        <v>0.119142</v>
       </c>
       <c r="K630">
         <v>0.131913</v>
       </c>
       <c r="L630">
         <v>0.438369</v>
       </c>
       <c r="M630">
-        <v>0.775144</v>
+        <v>0.775147</v>
       </c>
       <c r="N630">
-        <v>8.59877</v>
+        <v>8.598773</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.897434</v>
       </c>
       <c r="C631">
         <v>3.344361</v>
       </c>
       <c r="D631">
         <v>2.330097</v>
       </c>
       <c r="E631">
         <v>0.777478</v>
       </c>
       <c r="F631">
         <v>7.349371</v>
       </c>
       <c r="G631">
         <v>0.729451</v>
       </c>
       <c r="H631">
         <v>0.072962</v>
       </c>
       <c r="I631">
         <v>0.009533</v>
       </c>
       <c r="J631">
-        <v>0.120168</v>
+        <v>0.120169</v>
       </c>
       <c r="K631">
         <v>0.096575</v>
       </c>
       <c r="L631">
         <v>0.457471</v>
       </c>
       <c r="M631">
-        <v>0.756708</v>
+        <v>0.756709</v>
       </c>
       <c r="N631">
-        <v>8.835531</v>
+        <v>8.835532</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.971635</v>
       </c>
       <c r="C632">
         <v>3.313237</v>
       </c>
       <c r="D632">
         <v>2.365064</v>
       </c>
       <c r="E632">
         <v>0.791854</v>
       </c>
       <c r="F632">
         <v>7.441791</v>
       </c>
       <c r="G632">
         <v>0.728507</v>
       </c>
       <c r="H632">
         <v>0.069914</v>
       </c>
       <c r="I632">
         <v>0.009566</v>
       </c>
       <c r="J632">
-        <v>0.118115</v>
+        <v>0.118112</v>
       </c>
       <c r="K632">
         <v>0.099936</v>
       </c>
       <c r="L632">
         <v>0.458855</v>
       </c>
       <c r="M632">
-        <v>0.756385</v>
+        <v>0.756382</v>
       </c>
       <c r="N632">
-        <v>8.926683</v>
+        <v>8.92668</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.941853</v>
       </c>
       <c r="C633">
         <v>3.183889</v>
       </c>
       <c r="D633">
         <v>2.247824</v>
       </c>
       <c r="E633">
         <v>0.776551</v>
       </c>
       <c r="F633">
         <v>7.150117</v>
       </c>
       <c r="G633">
         <v>0.654363</v>
       </c>
       <c r="H633">
         <v>0.054289</v>
       </c>
       <c r="I633">
         <v>0.009304</v>
       </c>
       <c r="J633">
-        <v>0.101424</v>
+        <v>0.101416</v>
       </c>
       <c r="K633">
         <v>0.099557</v>
       </c>
       <c r="L633">
         <v>0.435823</v>
       </c>
       <c r="M633">
-        <v>0.700397</v>
+        <v>0.70039</v>
       </c>
       <c r="N633">
-        <v>8.504878</v>
+        <v>8.50487</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.912047</v>
       </c>
       <c r="C634">
         <v>3.335861</v>
       </c>
       <c r="D634">
         <v>2.386122</v>
       </c>
       <c r="E634">
         <v>0.817956</v>
       </c>
       <c r="F634">
         <v>7.451986</v>
       </c>
       <c r="G634">
         <v>0.61377</v>
       </c>
       <c r="H634">
         <v>0.052382</v>
       </c>
       <c r="I634">
         <v>0.009681</v>
       </c>
       <c r="J634">
-        <v>0.095764</v>
+        <v>0.095761</v>
       </c>
       <c r="K634">
         <v>0.135086</v>
       </c>
       <c r="L634">
         <v>0.442432</v>
       </c>
       <c r="M634">
-        <v>0.735345</v>
+        <v>0.735342</v>
       </c>
       <c r="N634">
-        <v>8.801101</v>
+        <v>8.801098</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.843679</v>
       </c>
       <c r="C635">
         <v>3.228775</v>
       </c>
       <c r="D635">
         <v>2.286266</v>
       </c>
       <c r="E635">
         <v>0.79257</v>
       </c>
       <c r="F635">
         <v>7.151291</v>
       </c>
       <c r="G635">
         <v>0.646464</v>
       </c>
       <c r="H635">
         <v>0.05706</v>
       </c>
       <c r="I635">
         <v>0.0097</v>
       </c>
       <c r="J635">
-        <v>0.069728</v>
+        <v>0.069729</v>
       </c>
       <c r="K635">
         <v>0.136934</v>
       </c>
       <c r="L635">
         <v>0.452505</v>
       </c>
       <c r="M635">
-        <v>0.725928</v>
+        <v>0.725929</v>
       </c>
       <c r="N635">
-        <v>8.523683</v>
+        <v>8.523684</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.882242</v>
       </c>
       <c r="C636">
         <v>3.397334</v>
       </c>
       <c r="D636">
         <v>2.369784</v>
       </c>
       <c r="E636">
         <v>0.799071</v>
       </c>
       <c r="F636">
         <v>7.448431</v>
       </c>
       <c r="G636">
         <v>0.743543</v>
       </c>
       <c r="H636">
         <v>0.066647</v>
       </c>
       <c r="I636">
         <v>0.010132</v>
       </c>
       <c r="J636">
-        <v>0.063761</v>
+        <v>0.063793</v>
       </c>
       <c r="K636">
         <v>0.134867</v>
       </c>
       <c r="L636">
         <v>0.466293</v>
       </c>
       <c r="M636">
-        <v>0.741701</v>
+        <v>0.741733</v>
       </c>
       <c r="N636">
-        <v>8.933675</v>
+        <v>8.933707</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.92587</v>
       </c>
       <c r="C637">
-        <v>3.355259</v>
+        <v>3.352024</v>
       </c>
       <c r="D637">
         <v>2.317423</v>
       </c>
       <c r="E637">
-        <v>0.744206</v>
+        <v>0.742126</v>
       </c>
       <c r="F637">
-        <v>7.342758</v>
+        <v>7.337443</v>
       </c>
       <c r="G637">
         <v>0.74917</v>
       </c>
       <c r="H637">
-        <v>0.073116</v>
+        <v>0.073123</v>
       </c>
       <c r="I637">
         <v>0.010133</v>
       </c>
       <c r="J637">
-        <v>0.074546</v>
+        <v>0.074704</v>
       </c>
       <c r="K637">
-        <v>0.148803</v>
+        <v>0.148763</v>
       </c>
       <c r="L637">
-        <v>0.442401</v>
+        <v>0.442939</v>
       </c>
       <c r="M637">
-        <v>0.749</v>
+        <v>0.749663</v>
       </c>
       <c r="N637">
-        <v>8.840928</v>
+        <v>8.836275</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.822112</v>
       </c>
       <c r="C638">
-        <v>3.047738</v>
+        <v>3.044799</v>
       </c>
       <c r="D638">
         <v>2.108954</v>
       </c>
       <c r="E638">
-        <v>0.695409</v>
+        <v>0.693466</v>
       </c>
       <c r="F638">
-        <v>6.674214</v>
+        <v>6.669332</v>
       </c>
       <c r="G638">
         <v>0.645675</v>
       </c>
       <c r="H638">
-        <v>0.066674</v>
+        <v>0.066682</v>
       </c>
       <c r="I638">
         <v>0.009142</v>
       </c>
       <c r="J638">
-        <v>0.07978</v>
+        <v>0.079759</v>
       </c>
       <c r="K638">
-        <v>0.134285</v>
+        <v>0.134249</v>
       </c>
       <c r="L638">
-        <v>0.401592</v>
+        <v>0.402078</v>
       </c>
       <c r="M638">
-        <v>0.691474</v>
+        <v>0.69191</v>
       </c>
       <c r="N638">
-        <v>8.011363</v>
+        <v>8.006917</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.987194</v>
       </c>
       <c r="C639">
-        <v>3.454192</v>
+        <v>3.450861</v>
       </c>
       <c r="D639">
         <v>2.37255</v>
       </c>
       <c r="E639">
-        <v>0.812392</v>
+        <v>0.810122</v>
       </c>
       <c r="F639">
-        <v>7.626328</v>
+        <v>7.620727</v>
       </c>
       <c r="G639">
         <v>0.652235</v>
       </c>
       <c r="H639">
-        <v>0.076613</v>
+        <v>0.076601</v>
       </c>
       <c r="I639">
         <v>0.010128</v>
       </c>
       <c r="J639">
-        <v>0.111376</v>
+        <v>0.111705</v>
       </c>
       <c r="K639">
-        <v>0.17267</v>
+        <v>0.172618</v>
       </c>
       <c r="L639">
-        <v>0.440121</v>
+        <v>0.440644</v>
       </c>
       <c r="M639">
-        <v>0.810909</v>
+        <v>0.811696</v>
       </c>
       <c r="N639">
-        <v>9.089472</v>
+        <v>9.084658</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.866315</v>
       </c>
       <c r="C640">
-        <v>3.329685</v>
+        <v>3.326474</v>
       </c>
       <c r="D640">
         <v>2.298176</v>
       </c>
       <c r="E640">
-        <v>0.789747</v>
+        <v>0.78754</v>
       </c>
       <c r="F640">
-        <v>7.283922</v>
+        <v>7.278504</v>
       </c>
       <c r="G640">
         <v>0.604572</v>
       </c>
       <c r="H640">
-        <v>0.07793</v>
+        <v>0.077927</v>
       </c>
       <c r="I640">
         <v>0.009676</v>
       </c>
       <c r="J640">
-        <v>0.126614</v>
+        <v>0.127036</v>
       </c>
       <c r="K640">
-        <v>0.156572</v>
+        <v>0.156528</v>
       </c>
       <c r="L640">
-        <v>0.410882</v>
+        <v>0.411398</v>
       </c>
       <c r="M640">
-        <v>0.781673</v>
+        <v>0.782565</v>
       </c>
       <c r="N640">
-        <v>8.670167</v>
+        <v>8.665641</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.910501</v>
       </c>
       <c r="C641">
-        <v>3.428022</v>
+        <v>3.424716</v>
       </c>
       <c r="D641">
         <v>2.371423</v>
       </c>
       <c r="E641">
-        <v>0.828772</v>
+        <v>0.826456</v>
       </c>
       <c r="F641">
-        <v>7.538718</v>
+        <v>7.533096</v>
       </c>
       <c r="G641">
         <v>0.648978</v>
       </c>
       <c r="H641">
-        <v>0.083111</v>
+        <v>0.083102</v>
       </c>
       <c r="I641">
         <v>0.009669</v>
       </c>
       <c r="J641">
-        <v>0.139089</v>
+        <v>0.139384</v>
       </c>
       <c r="K641">
-        <v>0.125838</v>
+        <v>0.125811</v>
       </c>
       <c r="L641">
-        <v>0.433921</v>
+        <v>0.434444</v>
       </c>
       <c r="M641">
-        <v>0.791628</v>
+        <v>0.79241</v>
       </c>
       <c r="N641">
-        <v>8.979324</v>
+        <v>8.974485</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.874208</v>
       </c>
       <c r="C642">
-        <v>3.345734</v>
+        <v>3.342507</v>
       </c>
       <c r="D642">
         <v>2.322901</v>
       </c>
       <c r="E642">
-        <v>0.803325</v>
+        <v>0.80108</v>
       </c>
       <c r="F642">
-        <v>7.346168</v>
+        <v>7.340696</v>
       </c>
       <c r="G642">
         <v>0.691559</v>
       </c>
       <c r="H642">
-        <v>0.075615</v>
+        <v>0.075607</v>
       </c>
       <c r="I642">
         <v>0.009578</v>
       </c>
       <c r="J642">
-        <v>0.146728</v>
+        <v>0.147673</v>
       </c>
       <c r="K642">
-        <v>0.122109</v>
+        <v>0.122069</v>
       </c>
       <c r="L642">
-        <v>0.433996</v>
+        <v>0.434501</v>
       </c>
       <c r="M642">
-        <v>0.788025</v>
+        <v>0.789428</v>
       </c>
       <c r="N642">
-        <v>8.825753</v>
+        <v>8.821684</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.970887</v>
       </c>
       <c r="C643">
-        <v>3.478623</v>
+        <v>3.475268</v>
       </c>
       <c r="D643">
         <v>2.417402</v>
       </c>
       <c r="E643">
-        <v>0.840379</v>
+        <v>0.83803</v>
       </c>
       <c r="F643">
-        <v>7.707292</v>
+        <v>7.701588</v>
       </c>
       <c r="G643">
         <v>0.739169</v>
       </c>
       <c r="H643">
-        <v>0.068186</v>
+        <v>0.068179</v>
       </c>
       <c r="I643">
         <v>0.009778</v>
       </c>
       <c r="J643">
-        <v>0.153256</v>
+        <v>0.154181</v>
       </c>
       <c r="K643">
-        <v>0.108556</v>
+        <v>0.108536</v>
       </c>
       <c r="L643">
-        <v>0.452506</v>
+        <v>0.453029</v>
       </c>
       <c r="M643">
-        <v>0.792281</v>
+        <v>0.793702</v>
       </c>
       <c r="N643">
-        <v>9.238742</v>
+        <v>9.23446</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>1.005537</v>
       </c>
       <c r="C644">
-        <v>3.496033</v>
+        <v>3.492662</v>
       </c>
       <c r="D644">
         <v>2.435539</v>
       </c>
       <c r="E644">
-        <v>0.855407</v>
+        <v>0.853016</v>
       </c>
       <c r="F644">
-        <v>7.792517</v>
+        <v>7.786755</v>
       </c>
       <c r="G644">
         <v>0.738374</v>
       </c>
       <c r="H644">
-        <v>0.068181</v>
+        <v>0.068574</v>
       </c>
       <c r="I644">
         <v>0.009995</v>
       </c>
       <c r="J644">
-        <v>0.145443</v>
+        <v>0.146479</v>
       </c>
       <c r="K644">
-        <v>0.093137</v>
+        <v>0.093171</v>
       </c>
       <c r="L644">
-        <v>0.444302</v>
+        <v>0.444949</v>
       </c>
       <c r="M644">
-        <v>0.761059</v>
+        <v>0.763168</v>
       </c>
       <c r="N644">
-        <v>9.29195</v>
+        <v>9.288296</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.937897</v>
       </c>
       <c r="C645">
-        <v>3.370303</v>
+        <v>3.367053</v>
       </c>
       <c r="D645">
         <v>2.360051</v>
       </c>
       <c r="E645">
-        <v>0.847414</v>
+        <v>0.845045</v>
       </c>
       <c r="F645">
-        <v>7.515665</v>
+        <v>7.510046</v>
       </c>
       <c r="G645">
         <v>0.683576</v>
       </c>
       <c r="H645">
-        <v>0.052277</v>
+        <v>0.052152</v>
       </c>
       <c r="I645">
         <v>0.009599</v>
       </c>
       <c r="J645">
-        <v>0.12978</v>
+        <v>0.129339</v>
       </c>
       <c r="K645">
-        <v>0.087615</v>
+        <v>0.087595</v>
       </c>
       <c r="L645">
-        <v>0.433819</v>
+        <v>0.434218</v>
       </c>
       <c r="M645">
-        <v>0.71309</v>
+        <v>0.712902</v>
       </c>
       <c r="N645">
-        <v>8.912331</v>
+        <v>8.906524</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.922086</v>
+        <v>0.922212</v>
       </c>
       <c r="C646">
-        <v>3.449308</v>
+        <v>3.448946</v>
       </c>
       <c r="D646">
-        <v>2.445024</v>
+        <v>2.444999</v>
       </c>
       <c r="E646">
-        <v>0.864989</v>
+        <v>0.862571</v>
       </c>
       <c r="F646">
-        <v>7.681406</v>
+        <v>7.678728</v>
       </c>
       <c r="G646">
         <v>0.618458</v>
       </c>
       <c r="H646">
-        <v>0.056455</v>
+        <v>0.05645</v>
       </c>
       <c r="I646">
         <v>0.009716</v>
       </c>
       <c r="J646">
-        <v>0.114214</v>
+        <v>0.114856</v>
       </c>
       <c r="K646">
-        <v>0.134912</v>
+        <v>0.134889</v>
       </c>
       <c r="L646">
-        <v>0.448987</v>
+        <v>0.449511</v>
       </c>
       <c r="M646">
-        <v>0.764283</v>
+        <v>0.765422</v>
       </c>
       <c r="N646">
-        <v>9.064147</v>
+        <v>9.062608</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.883829</v>
+        <v>0.886521</v>
       </c>
       <c r="C647">
-        <v>3.425454</v>
+        <v>3.429177</v>
       </c>
       <c r="D647">
-        <v>2.352156</v>
+        <v>2.353411</v>
       </c>
       <c r="E647">
-        <v>0.842522</v>
+        <v>0.840168</v>
       </c>
       <c r="F647">
-        <v>7.503962</v>
+        <v>7.509277</v>
       </c>
       <c r="G647">
         <v>0.666361</v>
       </c>
       <c r="H647">
-        <v>0.062837</v>
+        <v>0.06283</v>
       </c>
       <c r="I647">
         <v>0.009529</v>
       </c>
       <c r="J647">
-        <v>0.087609</v>
+        <v>0.087817</v>
       </c>
       <c r="K647">
-        <v>0.139714</v>
+        <v>0.139745</v>
       </c>
       <c r="L647">
-        <v>0.441564</v>
+        <v>0.442525</v>
       </c>
       <c r="M647">
-        <v>0.741253</v>
+        <v>0.742447</v>
       </c>
       <c r="N647">
-        <v>8.911576</v>
+        <v>8.918085</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>0.906649</v>
+      </c>
+      <c r="C648">
+        <v>3.58671</v>
+      </c>
+      <c r="D648">
+        <v>2.408391</v>
+      </c>
+      <c r="E648">
+        <v>0.840635</v>
+      </c>
+      <c r="F648">
+        <v>7.742385</v>
+      </c>
+      <c r="G648">
+        <v>0.757338</v>
+      </c>
+      <c r="H648">
+        <v>0.081615</v>
+      </c>
+      <c r="I648">
+        <v>0.010018</v>
+      </c>
+      <c r="J648">
+        <v>0.075197</v>
+      </c>
+      <c r="K648">
+        <v>0.160527</v>
+      </c>
+      <c r="L648">
+        <v>0.456956</v>
+      </c>
+      <c r="M648">
+        <v>0.784313</v>
+      </c>
+      <c r="N648">
+        <v>9.284037</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>0.94443</v>
+      </c>
+      <c r="C649">
+        <v>3.487072</v>
+      </c>
+      <c r="D649">
+        <v>2.336121</v>
+      </c>
+      <c r="E649">
+        <v>0.797762</v>
+      </c>
+      <c r="F649">
+        <v>7.565385</v>
+      </c>
+      <c r="G649">
+        <v>0.764959</v>
+      </c>
+      <c r="H649">
+        <v>0.095227</v>
+      </c>
+      <c r="I649">
+        <v>0.010228</v>
+      </c>
+      <c r="J649">
+        <v>0.085456</v>
+      </c>
+      <c r="K649">
+        <v>0.151608</v>
+      </c>
+      <c r="L649">
+        <v>0.434744</v>
+      </c>
+      <c r="M649">
+        <v>0.777262</v>
+      </c>
+      <c r="N649">
+        <v>9.107607</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -32077,50 +32165,94 @@
         <v>86.476859</v>
       </c>
       <c r="G88">
         <v>8.165019</v>
       </c>
       <c r="H88">
         <v>0.828761</v>
       </c>
       <c r="I88">
         <v>0.116069</v>
       </c>
       <c r="J88">
         <v>1.100246</v>
       </c>
       <c r="K88">
         <v>1.541898</v>
       </c>
       <c r="L88">
         <v>5.319406</v>
       </c>
       <c r="M88">
         <v>8.906381</v>
       </c>
       <c r="N88">
         <v>103.548259</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>11.015905</v>
+      </c>
+      <c r="C89">
+        <v>40.741198</v>
+      </c>
+      <c r="D89">
+        <v>28.211221</v>
+      </c>
+      <c r="E89">
+        <v>9.740255</v>
+      </c>
+      <c r="F89">
+        <v>89.708578</v>
+      </c>
+      <c r="G89">
+        <v>8.195465</v>
+      </c>
+      <c r="H89">
+        <v>0.842843</v>
+      </c>
+      <c r="I89">
+        <v>0.116962</v>
+      </c>
+      <c r="J89">
+        <v>1.38813</v>
+      </c>
+      <c r="K89">
+        <v>1.584501</v>
+      </c>
+      <c r="L89">
+        <v>5.247192</v>
+      </c>
+      <c r="M89">
+        <v>9.179628</v>
+      </c>
+      <c r="N89">
+        <v>107.083671</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>