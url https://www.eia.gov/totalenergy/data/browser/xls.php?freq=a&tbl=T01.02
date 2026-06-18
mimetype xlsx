--- v4 (2026-05-03)
+++ v5 (2026-06-18)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.2 Primary Energy Production by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas (Dry) Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -26009,2697 +26009,2741 @@
       <c r="D589">
         <v>1.967732</v>
       </c>
       <c r="E589">
         <v>0.57982</v>
       </c>
       <c r="F589">
         <v>6.500288</v>
       </c>
       <c r="G589">
         <v>0.748098</v>
       </c>
       <c r="H589">
         <v>0.083799</v>
       </c>
       <c r="I589">
         <v>0.009988</v>
       </c>
       <c r="J589">
         <v>0.031947</v>
       </c>
       <c r="K589">
         <v>0.102566</v>
       </c>
       <c r="L589">
-        <v>0.409222</v>
+        <v>0.409187</v>
       </c>
       <c r="M589">
-        <v>0.637522</v>
+        <v>0.637488</v>
       </c>
       <c r="N589">
-        <v>7.885908</v>
+        <v>7.885874</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>0.821406</v>
       </c>
       <c r="C590">
         <v>2.490734</v>
       </c>
       <c r="D590">
         <v>1.58214</v>
       </c>
       <c r="E590">
         <v>0.4263</v>
       </c>
       <c r="F590">
         <v>5.320579</v>
       </c>
       <c r="G590">
         <v>0.656549</v>
       </c>
       <c r="H590">
         <v>0.068706</v>
       </c>
       <c r="I590">
         <v>0.009263</v>
       </c>
       <c r="J590">
         <v>0.035471</v>
       </c>
       <c r="K590">
         <v>0.091153</v>
       </c>
       <c r="L590">
-        <v>0.348443</v>
+        <v>0.348412</v>
       </c>
       <c r="M590">
-        <v>0.553037</v>
+        <v>0.553006</v>
       </c>
       <c r="N590">
-        <v>6.530165</v>
+        <v>6.530134</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>1.020715</v>
       </c>
       <c r="C591">
         <v>3.007476</v>
       </c>
       <c r="D591">
         <v>2.006573</v>
       </c>
       <c r="E591">
         <v>0.572119</v>
       </c>
       <c r="F591">
         <v>6.606883</v>
       </c>
       <c r="G591">
         <v>0.664413</v>
       </c>
       <c r="H591">
         <v>0.072404</v>
       </c>
       <c r="I591">
         <v>0.00963</v>
       </c>
       <c r="J591">
         <v>0.051345</v>
       </c>
       <c r="K591">
         <v>0.133768</v>
       </c>
       <c r="L591">
-        <v>0.411001</v>
+        <v>0.410967</v>
       </c>
       <c r="M591">
-        <v>0.678149</v>
+        <v>0.678115</v>
       </c>
       <c r="N591">
-        <v>7.949446</v>
+        <v>7.949411</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>0.907186</v>
       </c>
       <c r="C592">
         <v>2.933245</v>
       </c>
       <c r="D592">
         <v>1.938356</v>
       </c>
       <c r="E592">
         <v>0.589102</v>
       </c>
       <c r="F592">
         <v>6.367889</v>
       </c>
       <c r="G592">
         <v>0.595413</v>
       </c>
       <c r="H592">
         <v>0.066155</v>
       </c>
       <c r="I592">
         <v>0.009613</v>
       </c>
       <c r="J592">
         <v>0.058922</v>
       </c>
       <c r="K592">
         <v>0.12337</v>
       </c>
       <c r="L592">
-        <v>0.393241</v>
+        <v>0.393208</v>
       </c>
       <c r="M592">
-        <v>0.651301</v>
+        <v>0.651268</v>
       </c>
       <c r="N592">
-        <v>7.614603</v>
+        <v>7.61457</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>0.975356</v>
       </c>
       <c r="C593">
         <v>3.028591</v>
       </c>
       <c r="D593">
         <v>2.015257</v>
       </c>
       <c r="E593">
         <v>0.61087</v>
       </c>
       <c r="F593">
         <v>6.630074</v>
       </c>
       <c r="G593">
         <v>0.661137</v>
       </c>
       <c r="H593">
         <v>0.07953</v>
       </c>
       <c r="I593">
         <v>0.009947</v>
       </c>
       <c r="J593">
         <v>0.066399</v>
       </c>
       <c r="K593">
         <v>0.11528</v>
       </c>
       <c r="L593">
-        <v>0.418431</v>
+        <v>0.418397</v>
       </c>
       <c r="M593">
-        <v>0.689586</v>
+        <v>0.689552</v>
       </c>
       <c r="N593">
-        <v>7.980797</v>
+        <v>7.980763</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>0.978963</v>
       </c>
       <c r="C594">
         <v>2.920396</v>
       </c>
       <c r="D594">
         <v>1.946137</v>
       </c>
       <c r="E594">
         <v>0.593156</v>
       </c>
       <c r="F594">
         <v>6.438653</v>
       </c>
       <c r="G594">
         <v>0.689048</v>
       </c>
       <c r="H594">
         <v>0.080025</v>
       </c>
       <c r="I594">
         <v>0.009577</v>
       </c>
       <c r="J594">
         <v>0.06572</v>
       </c>
       <c r="K594">
         <v>0.091003</v>
       </c>
       <c r="L594">
-        <v>0.410574</v>
+        <v>0.410541</v>
       </c>
       <c r="M594">
-        <v>0.6569</v>
+        <v>0.656867</v>
       </c>
       <c r="N594">
-        <v>7.7846</v>
+        <v>7.784567</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>0.974398</v>
       </c>
       <c r="C595">
         <v>3.046258</v>
       </c>
       <c r="D595">
         <v>2.014461</v>
       </c>
       <c r="E595">
         <v>0.611436</v>
       </c>
       <c r="F595">
         <v>6.646553</v>
       </c>
       <c r="G595">
         <v>0.717845</v>
       </c>
       <c r="H595">
         <v>0.075397</v>
       </c>
       <c r="I595">
         <v>0.010002</v>
       </c>
       <c r="J595">
         <v>0.066105</v>
       </c>
       <c r="K595">
         <v>0.074093</v>
       </c>
       <c r="L595">
-        <v>0.425729</v>
+        <v>0.425694</v>
       </c>
       <c r="M595">
-        <v>0.651325</v>
+        <v>0.651291</v>
       </c>
       <c r="N595">
-        <v>8.015723</v>
+        <v>8.015689</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>1.005243</v>
       </c>
       <c r="C596">
         <v>3.055284</v>
       </c>
       <c r="D596">
         <v>1.996374</v>
       </c>
       <c r="E596">
         <v>0.621926</v>
       </c>
       <c r="F596">
         <v>6.678827</v>
       </c>
       <c r="G596">
         <v>0.724517</v>
       </c>
       <c r="H596">
         <v>0.06936</v>
       </c>
       <c r="I596">
         <v>0.009955</v>
       </c>
       <c r="J596">
         <v>0.064073</v>
       </c>
       <c r="K596">
         <v>0.092367</v>
       </c>
       <c r="L596">
-        <v>0.413209</v>
+        <v>0.413175</v>
       </c>
       <c r="M596">
-        <v>0.648963</v>
+        <v>0.648929</v>
       </c>
       <c r="N596">
-        <v>8.052307</v>
+        <v>8.052273</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>0.998663</v>
       </c>
       <c r="C597">
         <v>2.976799</v>
       </c>
       <c r="D597">
         <v>1.870994</v>
       </c>
       <c r="E597">
         <v>0.599186</v>
       </c>
       <c r="F597">
         <v>6.445642</v>
       </c>
       <c r="G597">
         <v>0.672879</v>
       </c>
       <c r="H597">
         <v>0.05808</v>
       </c>
       <c r="I597">
         <v>0.009802</v>
       </c>
       <c r="J597">
         <v>0.058887</v>
       </c>
       <c r="K597">
         <v>0.098941</v>
       </c>
       <c r="L597">
-        <v>0.395132</v>
+        <v>0.395099</v>
       </c>
       <c r="M597">
-        <v>0.620842</v>
+        <v>0.620809</v>
       </c>
       <c r="N597">
-        <v>7.739364</v>
+        <v>7.739331</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>0.982232</v>
       </c>
       <c r="C598">
         <v>3.12487</v>
       </c>
       <c r="D598">
         <v>2.053206</v>
       </c>
       <c r="E598">
         <v>0.635803</v>
       </c>
       <c r="F598">
         <v>6.796111</v>
       </c>
       <c r="G598">
         <v>0.609065</v>
       </c>
       <c r="H598">
         <v>0.058458</v>
       </c>
       <c r="I598">
         <v>0.009893</v>
       </c>
       <c r="J598">
         <v>0.049657</v>
       </c>
       <c r="K598">
         <v>0.109918</v>
       </c>
       <c r="L598">
-        <v>0.422318</v>
+        <v>0.422284</v>
       </c>
       <c r="M598">
-        <v>0.650243</v>
+        <v>0.650209</v>
       </c>
       <c r="N598">
-        <v>8.055419</v>
+        <v>8.055385</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>0.980482</v>
       </c>
       <c r="C599">
         <v>3.058198</v>
       </c>
       <c r="D599">
         <v>2.026365</v>
       </c>
       <c r="E599">
         <v>0.620868</v>
       </c>
       <c r="F599">
         <v>6.685913</v>
       </c>
       <c r="G599">
         <v>0.654413</v>
       </c>
       <c r="H599">
         <v>0.066102</v>
       </c>
       <c r="I599">
         <v>0.009879</v>
       </c>
       <c r="J599">
         <v>0.041979</v>
       </c>
       <c r="K599">
         <v>0.121983</v>
       </c>
       <c r="L599">
-        <v>0.423789</v>
+        <v>0.423756</v>
       </c>
       <c r="M599">
-        <v>0.663731</v>
+        <v>0.663698</v>
       </c>
       <c r="N599">
-        <v>8.004057</v>
+        <v>8.004024</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>0.977143</v>
       </c>
       <c r="C600">
         <v>3.186768</v>
       </c>
       <c r="D600">
         <v>2.074271</v>
       </c>
       <c r="E600">
         <v>0.638019</v>
       </c>
       <c r="F600">
         <v>6.876201</v>
       </c>
       <c r="G600">
         <v>0.737537</v>
       </c>
       <c r="H600">
         <v>0.080393</v>
       </c>
       <c r="I600">
         <v>0.010458</v>
       </c>
       <c r="J600">
         <v>0.034801</v>
       </c>
       <c r="K600">
         <v>0.135965</v>
       </c>
       <c r="L600">
-        <v>0.445133</v>
+        <v>0.445099</v>
       </c>
       <c r="M600">
-        <v>0.70675</v>
+        <v>0.706715</v>
       </c>
       <c r="N600">
-        <v>8.320488</v>
+        <v>8.320454</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1.012182</v>
       </c>
       <c r="C601">
         <v>3.057102</v>
       </c>
       <c r="D601">
         <v>2.017636</v>
       </c>
       <c r="E601">
         <v>0.610463</v>
       </c>
       <c r="F601">
         <v>6.697383</v>
       </c>
       <c r="G601">
         <v>0.737387</v>
       </c>
       <c r="H601">
         <v>0.082562</v>
       </c>
       <c r="I601">
         <v>0.010409</v>
       </c>
       <c r="J601">
         <v>0.04175</v>
       </c>
       <c r="K601">
         <v>0.127664</v>
       </c>
       <c r="L601">
-        <v>0.445593</v>
+        <v>0.44555</v>
       </c>
       <c r="M601">
-        <v>0.707979</v>
+        <v>0.707936</v>
       </c>
       <c r="N601">
-        <v>8.142749</v>
+        <v>8.142706</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>0.970305</v>
       </c>
       <c r="C602">
         <v>2.787663</v>
       </c>
       <c r="D602">
         <v>1.824697</v>
       </c>
       <c r="E602">
         <v>0.551948</v>
       </c>
       <c r="F602">
         <v>6.134613</v>
       </c>
       <c r="G602">
         <v>0.646232</v>
       </c>
       <c r="H602">
         <v>0.072746</v>
       </c>
       <c r="I602">
         <v>0.009112</v>
       </c>
       <c r="J602">
         <v>0.04738</v>
       </c>
       <c r="K602">
         <v>0.128443</v>
       </c>
       <c r="L602">
-        <v>0.403607</v>
+        <v>0.403568</v>
       </c>
       <c r="M602">
-        <v>0.661288</v>
+        <v>0.66125</v>
       </c>
       <c r="N602">
-        <v>7.442132</v>
+        <v>7.442094</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>1.043572</v>
       </c>
       <c r="C603">
         <v>3.136989</v>
       </c>
       <c r="D603">
         <v>2.09478</v>
       </c>
       <c r="E603">
         <v>0.65967</v>
       </c>
       <c r="F603">
         <v>6.93501</v>
       </c>
       <c r="G603">
         <v>0.65983</v>
       </c>
       <c r="H603">
         <v>0.083377</v>
       </c>
       <c r="I603">
         <v>0.009782</v>
       </c>
       <c r="J603">
         <v>0.062746</v>
       </c>
       <c r="K603">
         <v>0.14682</v>
       </c>
       <c r="L603">
-        <v>0.440872</v>
+        <v>0.44083</v>
       </c>
       <c r="M603">
-        <v>0.743597</v>
+        <v>0.743555</v>
       </c>
       <c r="N603">
-        <v>8.338437</v>
+        <v>8.338395</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>0.939908</v>
       </c>
       <c r="C604">
         <v>3.065668</v>
       </c>
       <c r="D604">
         <v>2.01718</v>
       </c>
       <c r="E604">
         <v>0.63463</v>
       </c>
       <c r="F604">
         <v>6.657386</v>
       </c>
       <c r="G604">
         <v>0.577665</v>
       </c>
       <c r="H604">
         <v>0.068465</v>
       </c>
       <c r="I604">
         <v>0.009594</v>
       </c>
       <c r="J604">
         <v>0.071024</v>
       </c>
       <c r="K604">
         <v>0.157522</v>
       </c>
       <c r="L604">
-        <v>0.415946</v>
+        <v>0.415905</v>
       </c>
       <c r="M604">
-        <v>0.722551</v>
+        <v>0.72251</v>
       </c>
       <c r="N604">
-        <v>7.957602</v>
+        <v>7.957561</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>1.005702</v>
       </c>
       <c r="C605">
         <v>3.170049</v>
       </c>
       <c r="D605">
         <v>2.071737</v>
       </c>
       <c r="E605">
         <v>0.660628</v>
       </c>
       <c r="F605">
         <v>6.908116</v>
       </c>
       <c r="G605">
         <v>0.662211</v>
       </c>
       <c r="H605">
         <v>0.0797</v>
       </c>
       <c r="I605">
         <v>0.009921</v>
       </c>
       <c r="J605">
         <v>0.079408</v>
       </c>
       <c r="K605">
         <v>0.143726</v>
       </c>
       <c r="L605">
-        <v>0.440614</v>
+        <v>0.440571</v>
       </c>
       <c r="M605">
-        <v>0.753369</v>
+        <v>0.753326</v>
       </c>
       <c r="N605">
-        <v>8.323696</v>
+        <v>8.323654</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>0.986358</v>
       </c>
       <c r="C606">
         <v>3.07695</v>
       </c>
       <c r="D606">
         <v>2.03244</v>
       </c>
       <c r="E606">
         <v>0.644387</v>
       </c>
       <c r="F606">
         <v>6.740134</v>
       </c>
       <c r="G606">
         <v>0.686595</v>
       </c>
       <c r="H606">
         <v>0.08867</v>
       </c>
       <c r="I606">
         <v>0.009574</v>
       </c>
       <c r="J606">
         <v>0.082558</v>
       </c>
       <c r="K606">
         <v>0.115215</v>
       </c>
       <c r="L606">
-        <v>0.439639</v>
+        <v>0.439598</v>
       </c>
       <c r="M606">
-        <v>0.735657</v>
+        <v>0.735616</v>
       </c>
       <c r="N606">
-        <v>8.162386</v>
+        <v>8.162345</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>1.000107</v>
       </c>
       <c r="C607">
         <v>3.204875</v>
       </c>
       <c r="D607">
         <v>2.116025</v>
       </c>
       <c r="E607">
         <v>0.685842</v>
       </c>
       <c r="F607">
         <v>7.006849</v>
       </c>
       <c r="G607">
         <v>0.719417</v>
       </c>
       <c r="H607">
         <v>0.083824</v>
       </c>
       <c r="I607">
         <v>0.00997</v>
       </c>
       <c r="J607">
         <v>0.08251</v>
       </c>
       <c r="K607">
         <v>0.100569</v>
       </c>
       <c r="L607">
-        <v>0.446783</v>
+        <v>0.446741</v>
       </c>
       <c r="M607">
-        <v>0.723656</v>
+        <v>0.723614</v>
       </c>
       <c r="N607">
-        <v>8.449922</v>
+        <v>8.44988</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>1.086547</v>
       </c>
       <c r="C608">
         <v>3.225668</v>
       </c>
       <c r="D608">
         <v>2.138139</v>
       </c>
       <c r="E608">
         <v>0.67166</v>
       </c>
       <c r="F608">
         <v>7.122014</v>
       </c>
       <c r="G608">
         <v>0.719835</v>
       </c>
       <c r="H608">
         <v>0.072106</v>
       </c>
       <c r="I608">
         <v>0.010013</v>
       </c>
       <c r="J608">
         <v>0.077114</v>
       </c>
       <c r="K608">
         <v>0.084339</v>
       </c>
       <c r="L608">
-        <v>0.439336</v>
+        <v>0.439294</v>
       </c>
       <c r="M608">
-        <v>0.682908</v>
+        <v>0.682866</v>
       </c>
       <c r="N608">
-        <v>8.524758</v>
+        <v>8.524715</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>1.044426</v>
       </c>
       <c r="C609">
         <v>3.170012</v>
       </c>
       <c r="D609">
         <v>2.119429</v>
       </c>
       <c r="E609">
         <v>0.660024</v>
       </c>
       <c r="F609">
         <v>6.993891</v>
       </c>
       <c r="G609">
         <v>0.665884</v>
       </c>
       <c r="H609">
         <v>0.058093</v>
       </c>
       <c r="I609">
         <v>0.009755</v>
       </c>
       <c r="J609">
         <v>0.070065</v>
       </c>
       <c r="K609">
         <v>0.093254</v>
       </c>
       <c r="L609">
-        <v>0.411653</v>
+        <v>0.411612</v>
       </c>
       <c r="M609">
-        <v>0.64282</v>
+        <v>0.642779</v>
       </c>
       <c r="N609">
-        <v>8.302596</v>
+        <v>8.302555</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>1.039543</v>
       </c>
       <c r="C610">
         <v>3.269858</v>
       </c>
       <c r="D610">
         <v>2.19232</v>
       </c>
       <c r="E610">
         <v>0.68354</v>
       </c>
       <c r="F610">
         <v>7.18526</v>
       </c>
       <c r="G610">
         <v>0.615861</v>
       </c>
       <c r="H610">
         <v>0.049022</v>
       </c>
       <c r="I610">
         <v>0.009824</v>
       </c>
       <c r="J610">
         <v>0.063149</v>
       </c>
       <c r="K610">
         <v>0.111725</v>
       </c>
       <c r="L610">
-        <v>0.435904</v>
+        <v>0.435862</v>
       </c>
       <c r="M610">
-        <v>0.669622</v>
+        <v>0.66958</v>
       </c>
       <c r="N610">
-        <v>8.470744</v>
+        <v>8.470702</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>0.988422</v>
       </c>
       <c r="C611">
         <v>3.168348</v>
       </c>
       <c r="D611">
         <v>2.130331</v>
       </c>
       <c r="E611">
         <v>0.65844</v>
       </c>
       <c r="F611">
         <v>6.945541</v>
       </c>
       <c r="G611">
         <v>0.648207</v>
       </c>
       <c r="H611">
         <v>0.061068</v>
       </c>
       <c r="I611">
         <v>0.009985</v>
       </c>
       <c r="J611">
         <v>0.04667</v>
       </c>
       <c r="K611">
         <v>0.14057</v>
       </c>
       <c r="L611">
-        <v>0.437624</v>
+        <v>0.437583</v>
       </c>
       <c r="M611">
-        <v>0.695918</v>
+        <v>0.695877</v>
       </c>
       <c r="N611">
-        <v>8.289666</v>
+        <v>8.289625</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>0.926122</v>
       </c>
       <c r="C612">
         <v>3.226939</v>
       </c>
       <c r="D612">
         <v>2.149956</v>
       </c>
       <c r="E612">
         <v>0.62067</v>
       </c>
       <c r="F612">
         <v>6.923687</v>
       </c>
       <c r="G612">
         <v>0.721896</v>
       </c>
       <c r="H612">
         <v>0.069706</v>
       </c>
       <c r="I612">
         <v>0.01045</v>
       </c>
       <c r="J612">
         <v>0.039621</v>
       </c>
       <c r="K612">
         <v>0.131975</v>
       </c>
       <c r="L612">
-        <v>0.439099</v>
+        <v>0.439057</v>
       </c>
       <c r="M612">
-        <v>0.69085</v>
+        <v>0.690808</v>
       </c>
       <c r="N612">
-        <v>8.336433</v>
+        <v>8.336391</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>1.036902</v>
       </c>
       <c r="C613">
         <v>3.277516</v>
       </c>
       <c r="D613">
         <v>2.229196</v>
       </c>
       <c r="E613">
         <v>0.66949</v>
       </c>
       <c r="F613">
         <v>7.213105</v>
       </c>
       <c r="G613">
         <v>0.740734</v>
       </c>
       <c r="H613">
         <v>0.077637</v>
       </c>
       <c r="I613">
         <v>0.010238</v>
       </c>
       <c r="J613">
-        <v>0.043675</v>
+        <v>0.043668</v>
       </c>
       <c r="K613">
         <v>0.130877</v>
       </c>
       <c r="L613">
-        <v>0.436791</v>
+        <v>0.436699</v>
       </c>
       <c r="M613">
-        <v>0.699219</v>
+        <v>0.699119</v>
       </c>
       <c r="N613">
-        <v>8.653058</v>
+        <v>8.652958</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>0.930993</v>
       </c>
       <c r="C614">
         <v>2.948659</v>
       </c>
       <c r="D614">
         <v>2.010412</v>
       </c>
       <c r="E614">
         <v>0.612365</v>
       </c>
       <c r="F614">
         <v>6.502429</v>
       </c>
       <c r="G614">
         <v>0.635553</v>
       </c>
       <c r="H614">
         <v>0.068107</v>
       </c>
       <c r="I614">
         <v>0.009312</v>
       </c>
       <c r="J614">
-        <v>0.050934</v>
+        <v>0.050925</v>
       </c>
       <c r="K614">
         <v>0.14134</v>
       </c>
       <c r="L614">
-        <v>0.392663</v>
+        <v>0.39258</v>
       </c>
       <c r="M614">
-        <v>0.662356</v>
+        <v>0.662265</v>
       </c>
       <c r="N614">
-        <v>7.800339</v>
+        <v>7.800247</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>1.057804</v>
       </c>
       <c r="C615">
         <v>3.31139</v>
       </c>
       <c r="D615">
         <v>2.269238</v>
       </c>
       <c r="E615">
         <v>0.703896</v>
       </c>
       <c r="F615">
         <v>7.342328</v>
       </c>
       <c r="G615">
         <v>0.656599</v>
       </c>
       <c r="H615">
         <v>0.072783</v>
       </c>
       <c r="I615">
         <v>0.010313</v>
       </c>
       <c r="J615">
-        <v>0.067325</v>
+        <v>0.067313</v>
       </c>
       <c r="K615">
         <v>0.148708</v>
       </c>
       <c r="L615">
-        <v>0.439248</v>
+        <v>0.439155</v>
       </c>
       <c r="M615">
-        <v>0.738376</v>
+        <v>0.738272</v>
       </c>
       <c r="N615">
-        <v>8.737304</v>
+        <v>8.7372</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.954996</v>
       </c>
       <c r="C616">
         <v>3.178008</v>
       </c>
       <c r="D616">
         <v>2.17334</v>
       </c>
       <c r="E616">
         <v>0.691273</v>
       </c>
       <c r="F616">
         <v>6.997616</v>
       </c>
       <c r="G616">
         <v>0.592236</v>
       </c>
       <c r="H616">
         <v>0.067625</v>
       </c>
       <c r="I616">
         <v>0.009844</v>
       </c>
       <c r="J616">
-        <v>0.080195</v>
+        <v>0.080182</v>
       </c>
       <c r="K616">
         <v>0.145848</v>
       </c>
       <c r="L616">
-        <v>0.407991</v>
+        <v>0.407902</v>
       </c>
       <c r="M616">
-        <v>0.711502</v>
+        <v>0.7114</v>
       </c>
       <c r="N616">
-        <v>8.301354</v>
+        <v>8.301252</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.978943</v>
       </c>
       <c r="C617">
         <v>3.3113</v>
       </c>
       <c r="D617">
         <v>2.245449</v>
       </c>
       <c r="E617">
         <v>0.712476</v>
       </c>
       <c r="F617">
         <v>7.248167</v>
       </c>
       <c r="G617">
         <v>0.639194</v>
       </c>
       <c r="H617">
         <v>0.094346</v>
       </c>
       <c r="I617">
         <v>0.009983</v>
       </c>
       <c r="J617">
-        <v>0.091191</v>
+        <v>0.091176</v>
       </c>
       <c r="K617">
         <v>0.109959</v>
       </c>
       <c r="L617">
-        <v>0.438492</v>
+        <v>0.4384</v>
       </c>
       <c r="M617">
-        <v>0.743971</v>
+        <v>0.743865</v>
       </c>
       <c r="N617">
-        <v>8.631333</v>
+        <v>8.631226</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.959167</v>
       </c>
       <c r="C618">
         <v>3.167194</v>
       </c>
       <c r="D618">
         <v>2.182363</v>
       </c>
       <c r="E618">
         <v>0.68729</v>
       </c>
       <c r="F618">
         <v>6.996014</v>
       </c>
       <c r="G618">
         <v>0.67749</v>
       </c>
       <c r="H618">
         <v>0.073604</v>
       </c>
       <c r="I618">
         <v>0.009632</v>
       </c>
       <c r="J618">
-        <v>0.092488</v>
+        <v>0.092474</v>
       </c>
       <c r="K618">
         <v>0.09399</v>
       </c>
       <c r="L618">
-        <v>0.431448</v>
+        <v>0.431359</v>
       </c>
       <c r="M618">
-        <v>0.701163</v>
+        <v>0.701059</v>
       </c>
       <c r="N618">
-        <v>8.374667</v>
+        <v>8.374563</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.949697</v>
       </c>
       <c r="C619">
         <v>3.29773</v>
       </c>
       <c r="D619">
         <v>2.277229</v>
       </c>
       <c r="E619">
         <v>0.720992</v>
       </c>
       <c r="F619">
         <v>7.245648</v>
       </c>
       <c r="G619">
         <v>0.730465</v>
       </c>
       <c r="H619">
         <v>0.074988</v>
       </c>
       <c r="I619">
         <v>0.009815</v>
       </c>
       <c r="J619">
-        <v>0.097451</v>
+        <v>0.097436</v>
       </c>
       <c r="K619">
         <v>0.095552</v>
       </c>
       <c r="L619">
-        <v>0.440978</v>
+        <v>0.440886</v>
       </c>
       <c r="M619">
-        <v>0.718784</v>
+        <v>0.718677</v>
       </c>
       <c r="N619">
-        <v>8.694897</v>
+        <v>8.69479</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>1.03031</v>
       </c>
       <c r="C620">
         <v>3.317788</v>
       </c>
       <c r="D620">
         <v>2.292517</v>
       </c>
       <c r="E620">
         <v>0.734863</v>
       </c>
       <c r="F620">
         <v>7.375478</v>
       </c>
       <c r="G620">
         <v>0.728965</v>
       </c>
       <c r="H620">
         <v>0.072652</v>
       </c>
       <c r="I620">
         <v>0.009716</v>
       </c>
       <c r="J620">
-        <v>0.092601</v>
+        <v>0.092587</v>
       </c>
       <c r="K620">
         <v>0.096881</v>
       </c>
       <c r="L620">
-        <v>0.444676</v>
+        <v>0.444584</v>
       </c>
       <c r="M620">
-        <v>0.716526</v>
+        <v>0.71642</v>
       </c>
       <c r="N620">
-        <v>8.820969</v>
+        <v>8.820862</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.986431</v>
       </c>
       <c r="C621">
         <v>3.217263</v>
       </c>
       <c r="D621">
         <v>2.249079</v>
       </c>
       <c r="E621">
         <v>0.72881</v>
       </c>
       <c r="F621">
         <v>7.181583</v>
       </c>
       <c r="G621">
         <v>0.68523</v>
       </c>
       <c r="H621">
         <v>0.057716</v>
       </c>
       <c r="I621">
         <v>0.009705</v>
       </c>
       <c r="J621">
-        <v>0.081384</v>
+        <v>0.081371</v>
       </c>
       <c r="K621">
         <v>0.096742</v>
       </c>
       <c r="L621">
-        <v>0.430249</v>
+        <v>0.43016</v>
       </c>
       <c r="M621">
-        <v>0.675796</v>
+        <v>0.675694</v>
       </c>
       <c r="N621">
-        <v>8.542609</v>
+        <v>8.542508</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>0.966891</v>
       </c>
       <c r="C622">
         <v>3.327948</v>
       </c>
       <c r="D622">
         <v>2.330294</v>
       </c>
       <c r="E622">
         <v>0.754146</v>
       </c>
       <c r="F622">
         <v>7.37928</v>
       </c>
       <c r="G622">
         <v>0.642125</v>
       </c>
       <c r="H622">
         <v>0.053475</v>
       </c>
       <c r="I622">
         <v>0.010238</v>
       </c>
       <c r="J622">
-        <v>0.074138</v>
+        <v>0.074126</v>
       </c>
       <c r="K622">
         <v>0.1229</v>
       </c>
       <c r="L622">
-        <v>0.43625</v>
+        <v>0.436158</v>
       </c>
       <c r="M622">
-        <v>0.697</v>
+        <v>0.696897</v>
       </c>
       <c r="N622">
-        <v>8.718406</v>
+        <v>8.718302</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>0.966671</v>
       </c>
       <c r="C623">
         <v>3.269767</v>
       </c>
       <c r="D623">
         <v>2.272582</v>
       </c>
       <c r="E623">
         <v>0.727459</v>
       </c>
       <c r="F623">
         <v>7.23648</v>
       </c>
       <c r="G623">
         <v>0.650717</v>
       </c>
       <c r="H623">
         <v>0.058092</v>
       </c>
       <c r="I623">
         <v>0.010131</v>
       </c>
       <c r="J623">
-        <v>0.05674</v>
+        <v>0.056731</v>
       </c>
       <c r="K623">
         <v>0.124352</v>
       </c>
       <c r="L623">
-        <v>0.435762</v>
+        <v>0.435672</v>
       </c>
       <c r="M623">
-        <v>0.685076</v>
+        <v>0.684978</v>
       </c>
       <c r="N623">
-        <v>8.572273</v>
+        <v>8.572174</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>0.931683</v>
       </c>
       <c r="C624">
         <v>3.383362</v>
       </c>
       <c r="D624">
         <v>2.345042</v>
       </c>
       <c r="E624">
         <v>0.736825</v>
       </c>
       <c r="F624">
         <v>7.396912</v>
       </c>
       <c r="G624">
         <v>0.719666</v>
       </c>
       <c r="H624">
         <v>0.064922</v>
       </c>
       <c r="I624">
         <v>0.010418</v>
       </c>
       <c r="J624">
-        <v>0.050292</v>
+        <v>0.050283</v>
       </c>
       <c r="K624">
         <v>0.129787</v>
       </c>
       <c r="L624">
-        <v>0.468477</v>
+        <v>0.468385</v>
       </c>
       <c r="M624">
-        <v>0.723896</v>
+        <v>0.723795</v>
       </c>
       <c r="N624">
-        <v>8.840474</v>
+        <v>8.840373</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.910652</v>
       </c>
       <c r="C625">
         <v>3.271432</v>
       </c>
       <c r="D625">
         <v>2.207543</v>
       </c>
       <c r="E625">
         <v>0.681001</v>
       </c>
       <c r="F625">
         <v>7.070628</v>
       </c>
       <c r="G625">
         <v>0.7214</v>
       </c>
       <c r="H625">
         <v>0.073542</v>
       </c>
       <c r="I625">
         <v>0.010152</v>
       </c>
       <c r="J625">
-        <v>0.052416</v>
+        <v>0.052392</v>
       </c>
       <c r="K625">
         <v>0.118706</v>
       </c>
       <c r="L625">
-        <v>0.434799</v>
+        <v>0.433865</v>
       </c>
       <c r="M625">
-        <v>0.689615</v>
+        <v>0.688658</v>
       </c>
       <c r="N625">
-        <v>8.481643</v>
+        <v>8.480685</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.909851</v>
       </c>
       <c r="C626">
         <v>3.144699</v>
       </c>
       <c r="D626">
         <v>2.166019</v>
       </c>
       <c r="E626">
         <v>0.695968</v>
       </c>
       <c r="F626">
         <v>6.916536</v>
       </c>
       <c r="G626">
         <v>0.674449</v>
       </c>
       <c r="H626">
         <v>0.070954</v>
       </c>
       <c r="I626">
         <v>0.009476</v>
       </c>
       <c r="J626">
-        <v>0.065078</v>
+        <v>0.06505</v>
       </c>
       <c r="K626">
         <v>0.139829</v>
       </c>
       <c r="L626">
-        <v>0.42628</v>
+        <v>0.425407</v>
       </c>
       <c r="M626">
-        <v>0.711617</v>
+        <v>0.710717</v>
       </c>
       <c r="N626">
-        <v>8.302602</v>
+        <v>8.301701</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.865549</v>
       </c>
       <c r="C627">
         <v>3.288953</v>
       </c>
       <c r="D627">
         <v>2.32623</v>
       </c>
       <c r="E627">
         <v>0.772025</v>
       </c>
       <c r="F627">
         <v>7.252757</v>
       </c>
       <c r="G627">
         <v>0.66152</v>
       </c>
       <c r="H627">
         <v>0.079713</v>
       </c>
       <c r="I627">
         <v>0.010017</v>
       </c>
       <c r="J627">
-        <v>0.084336</v>
+        <v>0.0843</v>
       </c>
       <c r="K627">
         <v>0.153888</v>
       </c>
       <c r="L627">
-        <v>0.449238</v>
+        <v>0.448304</v>
       </c>
       <c r="M627">
-        <v>0.777192</v>
+        <v>0.776222</v>
       </c>
       <c r="N627">
-        <v>8.691468</v>
+        <v>8.690499</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.74055</v>
       </c>
       <c r="C628">
         <v>3.153094</v>
       </c>
       <c r="D628">
         <v>2.272273</v>
       </c>
       <c r="E628">
         <v>0.759924</v>
       </c>
       <c r="F628">
         <v>6.925841</v>
       </c>
       <c r="G628">
         <v>0.60091</v>
       </c>
       <c r="H628">
         <v>0.071365</v>
       </c>
       <c r="I628">
         <v>0.009571</v>
       </c>
       <c r="J628">
-        <v>0.098332</v>
+        <v>0.098292</v>
       </c>
       <c r="K628">
         <v>0.160666</v>
       </c>
       <c r="L628">
-        <v>0.421256</v>
+        <v>0.420353</v>
       </c>
       <c r="M628">
-        <v>0.76119</v>
+        <v>0.760247</v>
       </c>
       <c r="N628">
-        <v>8.287941</v>
+        <v>8.286997</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.813618</v>
       </c>
       <c r="C629">
         <v>3.263218</v>
       </c>
       <c r="D629">
         <v>2.337828</v>
       </c>
       <c r="E629">
         <v>0.791951</v>
       </c>
       <c r="F629">
         <v>7.206615</v>
       </c>
       <c r="G629">
         <v>0.678513</v>
       </c>
       <c r="H629">
         <v>0.083516</v>
       </c>
       <c r="I629">
         <v>0.009631</v>
       </c>
       <c r="J629">
-        <v>0.111962</v>
+        <v>0.111918</v>
       </c>
       <c r="K629">
         <v>0.13394</v>
       </c>
       <c r="L629">
-        <v>0.436085</v>
+        <v>0.435151</v>
       </c>
       <c r="M629">
-        <v>0.775134</v>
+        <v>0.774157</v>
       </c>
       <c r="N629">
-        <v>8.660261</v>
+        <v>8.659285</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.889642</v>
       </c>
       <c r="C630">
         <v>3.195901</v>
       </c>
       <c r="D630">
         <v>2.261659</v>
       </c>
       <c r="E630">
         <v>0.764293</v>
       </c>
       <c r="F630">
         <v>7.111495</v>
       </c>
       <c r="G630">
         <v>0.712131</v>
       </c>
       <c r="H630">
         <v>0.076417</v>
       </c>
       <c r="I630">
         <v>0.009306</v>
       </c>
       <c r="J630">
-        <v>0.119142</v>
+        <v>0.119099</v>
       </c>
       <c r="K630">
         <v>0.131913</v>
       </c>
       <c r="L630">
-        <v>0.438369</v>
+        <v>0.437466</v>
       </c>
       <c r="M630">
-        <v>0.775147</v>
+        <v>0.7742</v>
       </c>
       <c r="N630">
-        <v>8.598773</v>
+        <v>8.597826</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.897434</v>
       </c>
       <c r="C631">
         <v>3.344361</v>
       </c>
       <c r="D631">
         <v>2.330097</v>
       </c>
       <c r="E631">
         <v>0.777478</v>
       </c>
       <c r="F631">
         <v>7.349371</v>
       </c>
       <c r="G631">
         <v>0.729451</v>
       </c>
       <c r="H631">
         <v>0.072962</v>
       </c>
       <c r="I631">
         <v>0.009533</v>
       </c>
       <c r="J631">
-        <v>0.120169</v>
+        <v>0.120124</v>
       </c>
       <c r="K631">
         <v>0.096575</v>
       </c>
       <c r="L631">
-        <v>0.457471</v>
+        <v>0.456537</v>
       </c>
       <c r="M631">
-        <v>0.756709</v>
+        <v>0.755731</v>
       </c>
       <c r="N631">
-        <v>8.835532</v>
+        <v>8.834554</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.971635</v>
       </c>
       <c r="C632">
         <v>3.313237</v>
       </c>
       <c r="D632">
         <v>2.365064</v>
       </c>
       <c r="E632">
         <v>0.791854</v>
       </c>
       <c r="F632">
         <v>7.441791</v>
       </c>
       <c r="G632">
         <v>0.728507</v>
       </c>
       <c r="H632">
         <v>0.069914</v>
       </c>
       <c r="I632">
         <v>0.009566</v>
       </c>
       <c r="J632">
-        <v>0.118112</v>
+        <v>0.118069</v>
       </c>
       <c r="K632">
         <v>0.099936</v>
       </c>
       <c r="L632">
-        <v>0.458855</v>
+        <v>0.457921</v>
       </c>
       <c r="M632">
-        <v>0.756382</v>
+        <v>0.755406</v>
       </c>
       <c r="N632">
-        <v>8.92668</v>
+        <v>8.925703</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.941853</v>
       </c>
       <c r="C633">
         <v>3.183889</v>
       </c>
       <c r="D633">
         <v>2.247824</v>
       </c>
       <c r="E633">
         <v>0.776551</v>
       </c>
       <c r="F633">
         <v>7.150117</v>
       </c>
       <c r="G633">
         <v>0.654363</v>
       </c>
       <c r="H633">
         <v>0.054289</v>
       </c>
       <c r="I633">
         <v>0.009304</v>
       </c>
       <c r="J633">
-        <v>0.101416</v>
+        <v>0.101378</v>
       </c>
       <c r="K633">
         <v>0.099557</v>
       </c>
       <c r="L633">
-        <v>0.435823</v>
+        <v>0.43492</v>
       </c>
       <c r="M633">
-        <v>0.70039</v>
+        <v>0.699448</v>
       </c>
       <c r="N633">
-        <v>8.50487</v>
+        <v>8.503929</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.912047</v>
       </c>
       <c r="C634">
         <v>3.335861</v>
       </c>
       <c r="D634">
         <v>2.386122</v>
       </c>
       <c r="E634">
         <v>0.817956</v>
       </c>
       <c r="F634">
         <v>7.451986</v>
       </c>
       <c r="G634">
         <v>0.61377</v>
       </c>
       <c r="H634">
         <v>0.052382</v>
       </c>
       <c r="I634">
         <v>0.009681</v>
       </c>
       <c r="J634">
-        <v>0.095761</v>
+        <v>0.095727</v>
       </c>
       <c r="K634">
         <v>0.135086</v>
       </c>
       <c r="L634">
-        <v>0.442432</v>
+        <v>0.441498</v>
       </c>
       <c r="M634">
-        <v>0.735342</v>
+        <v>0.734375</v>
       </c>
       <c r="N634">
-        <v>8.801098</v>
+        <v>8.80013</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.843679</v>
       </c>
       <c r="C635">
         <v>3.228775</v>
       </c>
       <c r="D635">
         <v>2.286266</v>
       </c>
       <c r="E635">
         <v>0.79257</v>
       </c>
       <c r="F635">
         <v>7.151291</v>
       </c>
       <c r="G635">
         <v>0.646464</v>
       </c>
       <c r="H635">
         <v>0.05706</v>
       </c>
       <c r="I635">
         <v>0.0097</v>
       </c>
       <c r="J635">
-        <v>0.069729</v>
+        <v>0.069702</v>
       </c>
       <c r="K635">
         <v>0.136934</v>
       </c>
       <c r="L635">
-        <v>0.452505</v>
+        <v>0.451602</v>
       </c>
       <c r="M635">
-        <v>0.725929</v>
+        <v>0.724999</v>
       </c>
       <c r="N635">
-        <v>8.523684</v>
+        <v>8.522754</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.882242</v>
       </c>
       <c r="C636">
         <v>3.397334</v>
       </c>
       <c r="D636">
         <v>2.369784</v>
       </c>
       <c r="E636">
         <v>0.799071</v>
       </c>
       <c r="F636">
         <v>7.448431</v>
       </c>
       <c r="G636">
         <v>0.743543</v>
       </c>
       <c r="H636">
         <v>0.066647</v>
       </c>
       <c r="I636">
         <v>0.010132</v>
       </c>
       <c r="J636">
-        <v>0.063793</v>
+        <v>0.063768</v>
       </c>
       <c r="K636">
         <v>0.134867</v>
       </c>
       <c r="L636">
-        <v>0.466293</v>
+        <v>0.46536</v>
       </c>
       <c r="M636">
-        <v>0.741733</v>
+        <v>0.740775</v>
       </c>
       <c r="N636">
-        <v>8.933707</v>
+        <v>8.932748</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>0.92587</v>
+        <v>0.922013</v>
       </c>
       <c r="C637">
-        <v>3.352024</v>
+        <v>3.349126</v>
       </c>
       <c r="D637">
         <v>2.317423</v>
       </c>
       <c r="E637">
         <v>0.742126</v>
       </c>
       <c r="F637">
-        <v>7.337443</v>
+        <v>7.330689</v>
       </c>
       <c r="G637">
         <v>0.74917</v>
       </c>
       <c r="H637">
         <v>0.073123</v>
       </c>
       <c r="I637">
         <v>0.010133</v>
       </c>
       <c r="J637">
-        <v>0.074704</v>
+        <v>0.074815</v>
       </c>
       <c r="K637">
         <v>0.148763</v>
       </c>
       <c r="L637">
         <v>0.442939</v>
       </c>
       <c r="M637">
-        <v>0.749663</v>
+        <v>0.749773</v>
       </c>
       <c r="N637">
-        <v>8.836275</v>
+        <v>8.829632</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>0.822112</v>
+        <v>0.818698</v>
       </c>
       <c r="C638">
-        <v>3.044799</v>
+        <v>3.042049</v>
       </c>
       <c r="D638">
         <v>2.108954</v>
       </c>
       <c r="E638">
         <v>0.693466</v>
       </c>
       <c r="F638">
-        <v>6.669332</v>
+        <v>6.663167</v>
       </c>
       <c r="G638">
         <v>0.645675</v>
       </c>
       <c r="H638">
         <v>0.066682</v>
       </c>
       <c r="I638">
         <v>0.009142</v>
       </c>
       <c r="J638">
-        <v>0.079759</v>
+        <v>0.079878</v>
       </c>
       <c r="K638">
         <v>0.134249</v>
       </c>
       <c r="L638">
         <v>0.402078</v>
       </c>
       <c r="M638">
-        <v>0.69191</v>
+        <v>0.692029</v>
       </c>
       <c r="N638">
-        <v>8.006917</v>
+        <v>8.000872</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>0.987194</v>
+        <v>0.983085</v>
       </c>
       <c r="C639">
-        <v>3.450861</v>
+        <v>3.446636</v>
       </c>
       <c r="D639">
         <v>2.37255</v>
       </c>
       <c r="E639">
         <v>0.810122</v>
       </c>
       <c r="F639">
-        <v>7.620727</v>
+        <v>7.612392</v>
       </c>
       <c r="G639">
         <v>0.652235</v>
       </c>
       <c r="H639">
         <v>0.076601</v>
       </c>
       <c r="I639">
         <v>0.010128</v>
       </c>
       <c r="J639">
-        <v>0.111705</v>
+        <v>0.111868</v>
       </c>
       <c r="K639">
         <v>0.172618</v>
       </c>
       <c r="L639">
         <v>0.440644</v>
       </c>
       <c r="M639">
-        <v>0.811696</v>
+        <v>0.811859</v>
       </c>
       <c r="N639">
-        <v>9.084658</v>
+        <v>9.076487</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>0.866315</v>
+        <v>0.862713</v>
       </c>
       <c r="C640">
-        <v>3.326474</v>
+        <v>3.32242</v>
       </c>
       <c r="D640">
         <v>2.298176</v>
       </c>
       <c r="E640">
         <v>0.78754</v>
       </c>
       <c r="F640">
-        <v>7.278504</v>
+        <v>7.270849</v>
       </c>
       <c r="G640">
         <v>0.604572</v>
       </c>
       <c r="H640">
         <v>0.077927</v>
       </c>
       <c r="I640">
         <v>0.009676</v>
       </c>
       <c r="J640">
-        <v>0.127036</v>
+        <v>0.127216</v>
       </c>
       <c r="K640">
         <v>0.156528</v>
       </c>
       <c r="L640">
         <v>0.411398</v>
       </c>
       <c r="M640">
-        <v>0.782565</v>
+        <v>0.782745</v>
       </c>
       <c r="N640">
-        <v>8.665641</v>
+        <v>8.658165</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>0.910501</v>
+        <v>0.906716</v>
       </c>
       <c r="C641">
-        <v>3.424716</v>
+        <v>3.421753</v>
       </c>
       <c r="D641">
         <v>2.371423</v>
       </c>
       <c r="E641">
         <v>0.826456</v>
       </c>
       <c r="F641">
-        <v>7.533096</v>
+        <v>7.526348</v>
       </c>
       <c r="G641">
         <v>0.648978</v>
       </c>
       <c r="H641">
         <v>0.083102</v>
       </c>
       <c r="I641">
         <v>0.009669</v>
       </c>
       <c r="J641">
-        <v>0.139384</v>
+        <v>0.139575</v>
       </c>
       <c r="K641">
         <v>0.125811</v>
       </c>
       <c r="L641">
         <v>0.434444</v>
       </c>
       <c r="M641">
-        <v>0.79241</v>
+        <v>0.792601</v>
       </c>
       <c r="N641">
-        <v>8.974485</v>
+        <v>8.967927</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>0.874208</v>
+        <v>0.870575</v>
       </c>
       <c r="C642">
-        <v>3.342507</v>
+        <v>3.342035</v>
       </c>
       <c r="D642">
         <v>2.322901</v>
       </c>
       <c r="E642">
         <v>0.80108</v>
       </c>
       <c r="F642">
-        <v>7.340696</v>
+        <v>7.336592</v>
       </c>
       <c r="G642">
         <v>0.691559</v>
       </c>
       <c r="H642">
         <v>0.075607</v>
       </c>
       <c r="I642">
         <v>0.009578</v>
       </c>
       <c r="J642">
-        <v>0.147673</v>
+        <v>0.147866</v>
       </c>
       <c r="K642">
         <v>0.122069</v>
       </c>
       <c r="L642">
         <v>0.434501</v>
       </c>
       <c r="M642">
-        <v>0.789428</v>
+        <v>0.789621</v>
       </c>
       <c r="N642">
-        <v>8.821684</v>
+        <v>8.817772</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>0.970887</v>
+        <v>0.930201</v>
       </c>
       <c r="C643">
-        <v>3.475268</v>
+        <v>3.470163</v>
       </c>
       <c r="D643">
         <v>2.417402</v>
       </c>
       <c r="E643">
         <v>0.83803</v>
       </c>
       <c r="F643">
-        <v>7.701588</v>
+        <v>7.655796</v>
       </c>
       <c r="G643">
         <v>0.739169</v>
       </c>
       <c r="H643">
         <v>0.068179</v>
       </c>
       <c r="I643">
         <v>0.009778</v>
       </c>
       <c r="J643">
-        <v>0.154181</v>
+        <v>0.154383</v>
       </c>
       <c r="K643">
         <v>0.108536</v>
       </c>
       <c r="L643">
         <v>0.453029</v>
       </c>
       <c r="M643">
-        <v>0.793702</v>
+        <v>0.793904</v>
       </c>
       <c r="N643">
-        <v>9.23446</v>
+        <v>9.188869</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>1.005537</v>
+        <v>0.96694</v>
       </c>
       <c r="C644">
-        <v>3.492662</v>
+        <v>3.489404</v>
       </c>
       <c r="D644">
         <v>2.435539</v>
       </c>
       <c r="E644">
         <v>0.853016</v>
       </c>
       <c r="F644">
-        <v>7.786755</v>
+        <v>7.7449</v>
       </c>
       <c r="G644">
         <v>0.738374</v>
       </c>
       <c r="H644">
         <v>0.068574</v>
       </c>
       <c r="I644">
         <v>0.009995</v>
       </c>
       <c r="J644">
-        <v>0.146479</v>
+        <v>0.14667</v>
       </c>
       <c r="K644">
         <v>0.093171</v>
       </c>
       <c r="L644">
         <v>0.444949</v>
       </c>
       <c r="M644">
-        <v>0.763168</v>
+        <v>0.763359</v>
       </c>
       <c r="N644">
-        <v>9.288296</v>
+        <v>9.246633</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>0.937897</v>
+        <v>0.900234</v>
       </c>
       <c r="C645">
-        <v>3.367053</v>
+        <v>3.365316</v>
       </c>
       <c r="D645">
         <v>2.360051</v>
       </c>
       <c r="E645">
         <v>0.845045</v>
       </c>
       <c r="F645">
-        <v>7.510046</v>
+        <v>7.470646</v>
       </c>
       <c r="G645">
         <v>0.683576</v>
       </c>
       <c r="H645">
         <v>0.052152</v>
       </c>
       <c r="I645">
         <v>0.009599</v>
       </c>
       <c r="J645">
-        <v>0.129339</v>
+        <v>0.129506</v>
       </c>
       <c r="K645">
         <v>0.087595</v>
       </c>
       <c r="L645">
         <v>0.434218</v>
       </c>
       <c r="M645">
-        <v>0.712902</v>
+        <v>0.71307</v>
       </c>
       <c r="N645">
-        <v>8.906524</v>
+        <v>8.867292</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>0.922212</v>
+        <v>0.915895</v>
       </c>
       <c r="C646">
-        <v>3.448946</v>
+        <v>3.447078</v>
       </c>
       <c r="D646">
         <v>2.444999</v>
       </c>
       <c r="E646">
         <v>0.862571</v>
       </c>
       <c r="F646">
-        <v>7.678728</v>
+        <v>7.670543</v>
       </c>
       <c r="G646">
         <v>0.618458</v>
       </c>
       <c r="H646">
         <v>0.05645</v>
       </c>
       <c r="I646">
         <v>0.009716</v>
       </c>
       <c r="J646">
-        <v>0.114856</v>
+        <v>0.115012</v>
       </c>
       <c r="K646">
         <v>0.134889</v>
       </c>
       <c r="L646">
         <v>0.449511</v>
       </c>
       <c r="M646">
-        <v>0.765422</v>
+        <v>0.765578</v>
       </c>
       <c r="N646">
-        <v>9.062608</v>
+        <v>9.054579</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>0.886521</v>
+        <v>0.889899</v>
       </c>
       <c r="C647">
-        <v>3.429177</v>
+        <v>3.427416</v>
       </c>
       <c r="D647">
         <v>2.353411</v>
       </c>
       <c r="E647">
         <v>0.840168</v>
       </c>
       <c r="F647">
-        <v>7.509277</v>
+        <v>7.510894</v>
       </c>
       <c r="G647">
         <v>0.666361</v>
       </c>
       <c r="H647">
         <v>0.06283</v>
       </c>
       <c r="I647">
         <v>0.009529</v>
       </c>
       <c r="J647">
-        <v>0.087817</v>
+        <v>0.08794</v>
       </c>
       <c r="K647">
         <v>0.139745</v>
       </c>
       <c r="L647">
         <v>0.442525</v>
       </c>
       <c r="M647">
-        <v>0.742447</v>
+        <v>0.742569</v>
       </c>
       <c r="N647">
-        <v>8.918085</v>
+        <v>8.919824</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>0.906649</v>
+        <v>0.909046</v>
       </c>
       <c r="C648">
-        <v>3.58671</v>
+        <v>3.585071</v>
       </c>
       <c r="D648">
-        <v>2.408391</v>
+        <v>2.408475</v>
       </c>
       <c r="E648">
         <v>0.840635</v>
       </c>
       <c r="F648">
-        <v>7.742385</v>
+        <v>7.743226</v>
       </c>
       <c r="G648">
         <v>0.757338</v>
       </c>
       <c r="H648">
         <v>0.081615</v>
       </c>
       <c r="I648">
         <v>0.010018</v>
       </c>
       <c r="J648">
-        <v>0.075197</v>
+        <v>0.075311</v>
       </c>
       <c r="K648">
         <v>0.160527</v>
       </c>
       <c r="L648">
         <v>0.456956</v>
       </c>
       <c r="M648">
-        <v>0.784313</v>
+        <v>0.784427</v>
       </c>
       <c r="N648">
-        <v>9.284037</v>
+        <v>9.284992</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>0.94443</v>
+        <v>0.940487</v>
       </c>
       <c r="C649">
-        <v>3.487072</v>
+        <v>3.484317</v>
       </c>
       <c r="D649">
-        <v>2.336121</v>
+        <v>2.334488</v>
       </c>
       <c r="E649">
         <v>0.797762</v>
       </c>
       <c r="F649">
-        <v>7.565385</v>
+        <v>7.557054</v>
       </c>
       <c r="G649">
         <v>0.764959</v>
       </c>
       <c r="H649">
         <v>0.095227</v>
       </c>
       <c r="I649">
         <v>0.010228</v>
       </c>
       <c r="J649">
-        <v>0.085456</v>
+        <v>0.085562</v>
       </c>
       <c r="K649">
         <v>0.151608</v>
       </c>
       <c r="L649">
-        <v>0.434744</v>
+        <v>0.435694</v>
       </c>
       <c r="M649">
-        <v>0.777262</v>
+        <v>0.778319</v>
       </c>
       <c r="N649">
-        <v>9.107607</v>
+        <v>9.100333</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>0.851114</v>
+      </c>
+      <c r="C650">
+        <v>3.191023</v>
+      </c>
+      <c r="D650">
+        <v>2.170439</v>
+      </c>
+      <c r="E650">
+        <v>0.764633</v>
+      </c>
+      <c r="F650">
+        <v>6.97721</v>
+      </c>
+      <c r="G650">
+        <v>0.651478</v>
+      </c>
+      <c r="H650">
+        <v>0.07664</v>
+      </c>
+      <c r="I650">
+        <v>0.009182</v>
+      </c>
+      <c r="J650">
+        <v>0.098464</v>
+      </c>
+      <c r="K650">
+        <v>0.135481</v>
+      </c>
+      <c r="L650">
+        <v>0.403086</v>
+      </c>
+      <c r="M650">
+        <v>0.722854</v>
+      </c>
+      <c r="N650">
+        <v>8.351542</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -32026,233 +32070,233 @@
       <c r="D85">
         <v>23.491867</v>
       </c>
       <c r="E85">
         <v>7.098605</v>
       </c>
       <c r="F85">
         <v>77.993615</v>
       </c>
       <c r="G85">
         <v>8.130913</v>
       </c>
       <c r="H85">
         <v>0.858407</v>
       </c>
       <c r="I85">
         <v>0.118007</v>
       </c>
       <c r="J85">
         <v>0.625305</v>
       </c>
       <c r="K85">
         <v>1.290407</v>
       </c>
       <c r="L85">
-        <v>4.916222</v>
+        <v>4.915819</v>
       </c>
       <c r="M85">
-        <v>7.80835</v>
+        <v>7.807947</v>
       </c>
       <c r="N85">
-        <v>93.932878</v>
+        <v>93.932475</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>12.043193</v>
       </c>
       <c r="C86">
         <v>37.56012</v>
       </c>
       <c r="D86">
         <v>24.90467</v>
       </c>
       <c r="E86">
         <v>7.741902</v>
       </c>
       <c r="F86">
         <v>82.249886</v>
       </c>
       <c r="G86">
         <v>8.06102</v>
       </c>
       <c r="H86">
         <v>0.869339</v>
       </c>
       <c r="I86">
         <v>0.118389</v>
       </c>
       <c r="J86">
         <v>0.763995</v>
       </c>
       <c r="K86">
         <v>1.481823</v>
       </c>
       <c r="L86">
-        <v>5.196669</v>
+        <v>5.196171</v>
       </c>
       <c r="M86">
-        <v>8.430215</v>
+        <v>8.429717</v>
       </c>
       <c r="N86">
-        <v>98.741121</v>
+        <v>98.740623</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>11.750487</v>
       </c>
       <c r="C87">
         <v>39.007925</v>
       </c>
       <c r="D87">
         <v>26.876742</v>
       </c>
       <c r="E87">
         <v>8.479886</v>
       </c>
       <c r="F87">
         <v>86.11504</v>
       </c>
       <c r="G87">
         <v>8.098974</v>
       </c>
       <c r="H87">
         <v>0.835948</v>
       </c>
       <c r="I87">
         <v>0.119346</v>
       </c>
       <c r="J87">
-        <v>0.878414</v>
+        <v>0.878273</v>
       </c>
       <c r="K87">
         <v>1.436934</v>
       </c>
       <c r="L87">
-        <v>5.203024</v>
+        <v>5.20194</v>
       </c>
       <c r="M87">
-        <v>8.473666</v>
+        <v>8.472441</v>
       </c>
       <c r="N87">
-        <v>102.687681</v>
+        <v>102.686455</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>10.578753</v>
       </c>
       <c r="C88">
         <v>39.120754</v>
       </c>
       <c r="D88">
         <v>27.55671</v>
       </c>
       <c r="E88">
         <v>9.220642</v>
       </c>
       <c r="F88">
         <v>86.476859</v>
       </c>
       <c r="G88">
         <v>8.165019</v>
       </c>
       <c r="H88">
         <v>0.828761</v>
       </c>
       <c r="I88">
         <v>0.116069</v>
       </c>
       <c r="J88">
-        <v>1.100246</v>
+        <v>1.09982</v>
       </c>
       <c r="K88">
         <v>1.541898</v>
       </c>
       <c r="L88">
-        <v>5.319406</v>
+        <v>5.308385</v>
       </c>
       <c r="M88">
-        <v>8.906381</v>
+        <v>8.894933</v>
       </c>
       <c r="N88">
-        <v>103.548259</v>
+        <v>103.536811</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>11.015905</v>
+        <v>10.876014</v>
       </c>
       <c r="C89">
-        <v>40.741198</v>
+        <v>40.708468</v>
       </c>
       <c r="D89">
-        <v>28.211221</v>
+        <v>28.211305</v>
       </c>
       <c r="E89">
         <v>9.740255</v>
       </c>
       <c r="F89">
-        <v>89.708578</v>
+        <v>89.536042</v>
       </c>
       <c r="G89">
         <v>8.195465</v>
       </c>
       <c r="H89">
         <v>0.842843</v>
       </c>
       <c r="I89">
         <v>0.116962</v>
       </c>
       <c r="J89">
-        <v>1.38813</v>
+        <v>1.390038</v>
       </c>
       <c r="K89">
         <v>1.584501</v>
       </c>
       <c r="L89">
         <v>5.247192</v>
       </c>
       <c r="M89">
-        <v>9.179628</v>
+        <v>9.181536</v>
       </c>
       <c r="N89">
-        <v>107.083671</v>
+        <v>106.913043</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>