--- v5 (2026-06-18)
+++ v6 (2026-08-03)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 1.2 Primary Energy Production by Source</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Coal Production</t>
   </si>
   <si>
     <t>Natural Gas (Dry) Production</t>
   </si>
   <si>
     <t>Crude Oil Production</t>
   </si>
   <si>
     <t>Natural Gas Plant Liquids Production</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
@@ -489,54 +489,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="19.138" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="39.562" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="30.992" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.422" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="27.708" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -20195,8555 +20195,8643 @@
       <c r="B457">
         <v>1.743242</v>
       </c>
       <c r="C457">
         <v>1.77719</v>
       </c>
       <c r="D457">
         <v>0.971666</v>
       </c>
       <c r="E457">
         <v>0.223423</v>
       </c>
       <c r="F457">
         <v>4.715521</v>
       </c>
       <c r="G457">
         <v>0.758495</v>
       </c>
       <c r="H457">
         <v>0.076371</v>
       </c>
       <c r="I457">
         <v>0.009529</v>
       </c>
       <c r="J457">
-        <v>0.003485</v>
+        <v>0.003489</v>
       </c>
       <c r="K457">
         <v>0.023387</v>
       </c>
       <c r="L457">
         <v>0.377071</v>
       </c>
       <c r="M457">
-        <v>0.489844</v>
+        <v>0.489848</v>
       </c>
       <c r="N457">
-        <v>5.96386</v>
+        <v>5.963864</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
         <v>1.686981</v>
       </c>
       <c r="C458">
         <v>1.639552</v>
       </c>
       <c r="D458">
         <v>0.901875</v>
       </c>
       <c r="E458">
         <v>0.204401</v>
       </c>
       <c r="F458">
         <v>4.432809</v>
       </c>
       <c r="G458">
         <v>0.681945</v>
       </c>
       <c r="H458">
         <v>0.070252</v>
       </c>
       <c r="I458">
         <v>0.008519</v>
       </c>
       <c r="J458">
-        <v>0.003833</v>
+        <v>0.003837</v>
       </c>
       <c r="K458">
         <v>0.018533</v>
       </c>
       <c r="L458">
         <v>0.347952</v>
       </c>
       <c r="M458">
-        <v>0.44909</v>
+        <v>0.449094</v>
       </c>
       <c r="N458">
-        <v>5.563844</v>
+        <v>5.563848</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
         <v>1.96911</v>
       </c>
       <c r="C459">
         <v>1.816526</v>
       </c>
       <c r="D459">
         <v>0.991662</v>
       </c>
       <c r="E459">
         <v>0.229944</v>
       </c>
       <c r="F459">
         <v>5.007242</v>
       </c>
       <c r="G459">
         <v>0.675562</v>
       </c>
       <c r="H459">
         <v>0.071262</v>
       </c>
       <c r="I459">
         <v>0.009512</v>
       </c>
       <c r="J459">
-        <v>0.005386</v>
+        <v>0.005391</v>
       </c>
       <c r="K459">
         <v>0.029306</v>
       </c>
       <c r="L459">
         <v>0.384094</v>
       </c>
       <c r="M459">
-        <v>0.49956</v>
+        <v>0.499565</v>
       </c>
       <c r="N459">
-        <v>6.182364</v>
+        <v>6.18237</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
         <v>1.847733</v>
       </c>
       <c r="C460">
         <v>1.766638</v>
       </c>
       <c r="D460">
         <v>0.938261</v>
       </c>
       <c r="E460">
         <v>0.220908</v>
       </c>
       <c r="F460">
         <v>4.77354</v>
       </c>
       <c r="G460">
         <v>0.602151</v>
       </c>
       <c r="H460">
         <v>0.065158</v>
       </c>
       <c r="I460">
         <v>0.009122</v>
       </c>
       <c r="J460">
-        <v>0.006033</v>
+        <v>0.006039</v>
       </c>
       <c r="K460">
         <v>0.033316</v>
       </c>
       <c r="L460">
         <v>0.368922</v>
       </c>
       <c r="M460">
-        <v>0.482552</v>
+        <v>0.482558</v>
       </c>
       <c r="N460">
-        <v>5.858242</v>
+        <v>5.858248</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
         <v>1.736406</v>
       </c>
       <c r="C461">
         <v>1.837918</v>
       </c>
       <c r="D461">
         <v>0.971075</v>
       </c>
       <c r="E461">
         <v>0.231566</v>
       </c>
       <c r="F461">
         <v>4.776965</v>
       </c>
       <c r="G461">
         <v>0.696713</v>
       </c>
       <c r="H461">
         <v>0.08557</v>
       </c>
       <c r="I461">
         <v>0.009525</v>
       </c>
       <c r="J461">
-        <v>0.00676</v>
+        <v>0.006767</v>
       </c>
       <c r="K461">
         <v>0.029676</v>
       </c>
       <c r="L461">
         <v>0.376012</v>
       </c>
       <c r="M461">
-        <v>0.507544</v>
+        <v>0.50755</v>
       </c>
       <c r="N461">
-        <v>5.981223</v>
+        <v>5.981229</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
         <v>1.80233</v>
       </c>
       <c r="C462">
         <v>1.756096</v>
       </c>
       <c r="D462">
         <v>0.936033</v>
       </c>
       <c r="E462">
         <v>0.219329</v>
       </c>
       <c r="F462">
         <v>4.713787</v>
       </c>
       <c r="G462">
         <v>0.713885</v>
       </c>
       <c r="H462">
         <v>0.101861</v>
       </c>
       <c r="I462">
         <v>0.009202</v>
       </c>
       <c r="J462">
-        <v>0.006895</v>
+        <v>0.006901</v>
       </c>
       <c r="K462">
         <v>0.027463</v>
       </c>
       <c r="L462">
         <v>0.372328</v>
       </c>
       <c r="M462">
-        <v>0.51775</v>
+        <v>0.517756</v>
       </c>
       <c r="N462">
-        <v>5.945422</v>
+        <v>5.945429</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
         <v>1.846825</v>
       </c>
       <c r="C463">
         <v>1.847277</v>
       </c>
       <c r="D463">
         <v>0.952557</v>
       </c>
       <c r="E463">
         <v>0.220808</v>
       </c>
       <c r="F463">
         <v>4.867467</v>
       </c>
       <c r="G463">
         <v>0.75164</v>
       </c>
       <c r="H463">
         <v>0.083651</v>
       </c>
       <c r="I463">
         <v>0.009399</v>
       </c>
       <c r="J463">
-        <v>0.007158</v>
+        <v>0.007165</v>
       </c>
       <c r="K463">
         <v>0.022942</v>
       </c>
       <c r="L463">
         <v>0.385443</v>
       </c>
       <c r="M463">
-        <v>0.508593</v>
+        <v>0.5086</v>
       </c>
       <c r="N463">
-        <v>6.1277</v>
+        <v>6.127707</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
         <v>1.898224</v>
       </c>
       <c r="C464">
         <v>1.868626</v>
       </c>
       <c r="D464">
         <v>0.979431</v>
       </c>
       <c r="E464">
         <v>0.229358</v>
       </c>
       <c r="F464">
         <v>4.975638</v>
       </c>
       <c r="G464">
         <v>0.748093</v>
       </c>
       <c r="H464">
         <v>0.068647</v>
       </c>
       <c r="I464">
         <v>0.009478</v>
       </c>
       <c r="J464">
-        <v>0.007072</v>
+        <v>0.007079</v>
       </c>
       <c r="K464">
         <v>0.022812</v>
       </c>
       <c r="L464">
         <v>0.389064</v>
       </c>
       <c r="M464">
-        <v>0.497073</v>
+        <v>0.49708</v>
       </c>
       <c r="N464">
-        <v>6.220804</v>
+        <v>6.220811</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
         <v>1.896539</v>
       </c>
       <c r="C465">
         <v>1.813135</v>
       </c>
       <c r="D465">
         <v>0.977143</v>
       </c>
       <c r="E465">
         <v>0.225478</v>
       </c>
       <c r="F465">
         <v>4.912295</v>
       </c>
       <c r="G465">
         <v>0.725068</v>
       </c>
       <c r="H465">
         <v>0.058909</v>
       </c>
       <c r="I465">
         <v>0.009164</v>
       </c>
       <c r="J465">
-        <v>0.006433</v>
+        <v>0.006439</v>
       </c>
       <c r="K465">
         <v>0.024244</v>
       </c>
       <c r="L465">
         <v>0.377355</v>
       </c>
       <c r="M465">
-        <v>0.476105</v>
+        <v>0.476111</v>
       </c>
       <c r="N465">
-        <v>6.113467</v>
+        <v>6.113474</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
         <v>1.864243</v>
       </c>
       <c r="C466">
         <v>1.905763</v>
       </c>
       <c r="D466">
         <v>1.012374</v>
       </c>
       <c r="E466">
         <v>0.235346</v>
       </c>
       <c r="F466">
         <v>5.017727</v>
       </c>
       <c r="G466">
         <v>0.655872</v>
       </c>
       <c r="H466">
         <v>0.060334</v>
       </c>
       <c r="I466">
         <v>0.009223</v>
       </c>
       <c r="J466">
-        <v>0.005693</v>
+        <v>0.005698</v>
       </c>
       <c r="K466">
         <v>0.027104</v>
       </c>
       <c r="L466">
         <v>0.386771</v>
       </c>
       <c r="M466">
-        <v>0.489125</v>
+        <v>0.489131</v>
       </c>
       <c r="N466">
-        <v>6.162724</v>
+        <v>6.162729</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
         <v>1.860411</v>
       </c>
       <c r="C467">
         <v>1.843941</v>
       </c>
       <c r="D467">
         <v>0.970176</v>
       </c>
       <c r="E467">
         <v>0.228958</v>
       </c>
       <c r="F467">
         <v>4.903486</v>
       </c>
       <c r="G467">
         <v>0.654872</v>
       </c>
       <c r="H467">
         <v>0.066744</v>
       </c>
       <c r="I467">
         <v>0.009163</v>
       </c>
       <c r="J467">
-        <v>0.004721</v>
+        <v>0.004725</v>
       </c>
       <c r="K467">
         <v>0.033259</v>
       </c>
       <c r="L467">
         <v>0.386602</v>
       </c>
       <c r="M467">
-        <v>0.500488</v>
+        <v>0.500493</v>
       </c>
       <c r="N467">
-        <v>6.058847</v>
+        <v>6.058851</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
         <v>1.886182</v>
       </c>
       <c r="C468">
         <v>1.933102</v>
       </c>
       <c r="D468">
         <v>1.008219</v>
       </c>
       <c r="E468">
         <v>0.235311</v>
       </c>
       <c r="F468">
         <v>5.062813</v>
       </c>
       <c r="G468">
         <v>0.770138</v>
       </c>
       <c r="H468">
         <v>0.079053</v>
       </c>
       <c r="I468">
         <v>0.009591</v>
       </c>
       <c r="J468">
-        <v>0.004384</v>
+        <v>0.004388</v>
       </c>
       <c r="K468">
         <v>0.03091</v>
       </c>
       <c r="L468">
         <v>0.400917</v>
       </c>
       <c r="M468">
-        <v>0.524855</v>
+        <v>0.524859</v>
       </c>
       <c r="N468">
-        <v>6.357806</v>
+        <v>6.35781</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
         <v>1.853793</v>
       </c>
       <c r="C469">
         <v>1.901499</v>
       </c>
       <c r="D469">
         <v>0.98828</v>
       </c>
       <c r="E469">
         <v>0.234207</v>
       </c>
       <c r="F469">
         <v>4.977779</v>
       </c>
       <c r="G469">
         <v>0.761181</v>
       </c>
       <c r="H469">
         <v>0.087112</v>
       </c>
       <c r="I469">
         <v>0.009989</v>
       </c>
       <c r="J469">
-        <v>0.003924</v>
+        <v>0.003931</v>
       </c>
       <c r="K469">
         <v>0.029174</v>
       </c>
       <c r="L469">
         <v>0.40071</v>
       </c>
       <c r="M469">
-        <v>0.530909</v>
+        <v>0.530916</v>
       </c>
       <c r="N469">
-        <v>6.269868</v>
+        <v>6.269875</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
         <v>1.735779</v>
       </c>
       <c r="C470">
         <v>1.683567</v>
       </c>
       <c r="D470">
         <v>0.877856</v>
       </c>
       <c r="E470">
         <v>0.200946</v>
       </c>
       <c r="F470">
         <v>4.498148</v>
       </c>
       <c r="G470">
         <v>0.677953</v>
       </c>
       <c r="H470">
         <v>0.082336</v>
       </c>
       <c r="I470">
         <v>0.009017</v>
       </c>
       <c r="J470">
-        <v>0.004374</v>
+        <v>0.004382</v>
       </c>
       <c r="K470">
         <v>0.035661</v>
       </c>
       <c r="L470">
         <v>0.359327</v>
       </c>
       <c r="M470">
-        <v>0.490715</v>
+        <v>0.490723</v>
       </c>
       <c r="N470">
-        <v>5.666816</v>
+        <v>5.666824</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
         <v>1.957742</v>
       </c>
       <c r="C471">
         <v>1.949824</v>
       </c>
       <c r="D471">
         <v>1.010118</v>
       </c>
       <c r="E471">
         <v>0.243078</v>
       </c>
       <c r="F471">
         <v>5.160762</v>
       </c>
       <c r="G471">
         <v>0.687083</v>
       </c>
       <c r="H471">
         <v>0.106231</v>
       </c>
       <c r="I471">
         <v>0.009957</v>
       </c>
       <c r="J471">
-        <v>0.006043</v>
+        <v>0.006054</v>
       </c>
       <c r="K471">
         <v>0.035978</v>
       </c>
       <c r="L471">
         <v>0.394959</v>
       </c>
       <c r="M471">
-        <v>0.553169</v>
+        <v>0.55318</v>
       </c>
       <c r="N471">
-        <v>6.401014</v>
+        <v>6.401024</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
         <v>1.795399</v>
       </c>
       <c r="C472">
         <v>1.909401</v>
       </c>
       <c r="D472">
         <v>0.967774</v>
       </c>
       <c r="E472">
         <v>0.234367</v>
       </c>
       <c r="F472">
         <v>4.906942</v>
       </c>
       <c r="G472">
         <v>0.570783</v>
       </c>
       <c r="H472">
         <v>0.106435</v>
       </c>
       <c r="I472">
         <v>0.009447</v>
       </c>
       <c r="J472">
-        <v>0.00676</v>
+        <v>0.006772</v>
       </c>
       <c r="K472">
         <v>0.042383</v>
       </c>
       <c r="L472">
         <v>0.373481</v>
       </c>
       <c r="M472">
-        <v>0.538506</v>
+        <v>0.538518</v>
       </c>
       <c r="N472">
-        <v>6.016231</v>
+        <v>6.016243</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
         <v>1.759893</v>
       </c>
       <c r="C473">
         <v>1.977417</v>
       </c>
       <c r="D473">
         <v>1.011307</v>
       </c>
       <c r="E473">
         <v>0.247405</v>
       </c>
       <c r="F473">
         <v>4.996022</v>
       </c>
       <c r="G473">
         <v>0.596583</v>
       </c>
       <c r="H473">
         <v>0.111187</v>
       </c>
       <c r="I473">
         <v>0.009889</v>
       </c>
       <c r="J473">
-        <v>0.007496</v>
+        <v>0.007509</v>
       </c>
       <c r="K473">
         <v>0.040167</v>
       </c>
       <c r="L473">
         <v>0.385273</v>
       </c>
       <c r="M473">
-        <v>0.554011</v>
+        <v>0.554024</v>
       </c>
       <c r="N473">
-        <v>6.146616</v>
+        <v>6.146629</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
         <v>1.803665</v>
       </c>
       <c r="C474">
         <v>1.903175</v>
       </c>
       <c r="D474">
         <v>0.972502</v>
       </c>
       <c r="E474">
         <v>0.234525</v>
       </c>
       <c r="F474">
         <v>4.913867</v>
       </c>
       <c r="G474">
         <v>0.682987</v>
       </c>
       <c r="H474">
         <v>0.1097</v>
       </c>
       <c r="I474">
         <v>0.009363</v>
       </c>
       <c r="J474">
-        <v>0.007667</v>
+        <v>0.007681</v>
       </c>
       <c r="K474">
         <v>0.037481</v>
       </c>
       <c r="L474">
         <v>0.389673</v>
       </c>
       <c r="M474">
-        <v>0.553885</v>
+        <v>0.553898</v>
       </c>
       <c r="N474">
-        <v>6.150738</v>
+        <v>6.150752</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
         <v>1.736037</v>
       </c>
       <c r="C475">
         <v>1.979461</v>
       </c>
       <c r="D475">
         <v>0.978085</v>
       </c>
       <c r="E475">
         <v>0.244372</v>
       </c>
       <c r="F475">
         <v>4.937955</v>
       </c>
       <c r="G475">
         <v>0.757017</v>
       </c>
       <c r="H475">
         <v>0.106743</v>
       </c>
       <c r="I475">
         <v>0.009723</v>
       </c>
       <c r="J475">
-        <v>0.007903</v>
+        <v>0.007917</v>
       </c>
       <c r="K475">
         <v>0.025551</v>
       </c>
       <c r="L475">
         <v>0.399454</v>
       </c>
       <c r="M475">
-        <v>0.549374</v>
+        <v>0.549388</v>
       </c>
       <c r="N475">
-        <v>6.244346</v>
+        <v>6.24436</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
         <v>1.937155</v>
       </c>
       <c r="C476">
         <v>2.002658</v>
       </c>
       <c r="D476">
         <v>1.018583</v>
       </c>
       <c r="E476">
         <v>0.246705</v>
       </c>
       <c r="F476">
         <v>5.205101</v>
       </c>
       <c r="G476">
         <v>0.746487</v>
       </c>
       <c r="H476">
         <v>0.087905</v>
       </c>
       <c r="I476">
         <v>0.009742</v>
       </c>
       <c r="J476">
-        <v>0.007958</v>
+        <v>0.007972</v>
       </c>
       <c r="K476">
         <v>0.0255</v>
       </c>
       <c r="L476">
         <v>0.402931</v>
       </c>
       <c r="M476">
-        <v>0.534036</v>
+        <v>0.53405</v>
       </c>
       <c r="N476">
-        <v>6.485624</v>
+        <v>6.485638</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
         <v>1.906585</v>
       </c>
       <c r="C477">
         <v>1.934998</v>
       </c>
       <c r="D477">
         <v>0.976786</v>
       </c>
       <c r="E477">
         <v>0.232663</v>
       </c>
       <c r="F477">
         <v>5.051033</v>
       </c>
       <c r="G477">
         <v>0.699506</v>
       </c>
       <c r="H477">
         <v>0.07294</v>
       </c>
       <c r="I477">
         <v>0.009401</v>
       </c>
       <c r="J477">
-        <v>0.007178</v>
+        <v>0.007191</v>
       </c>
       <c r="K477">
         <v>0.023437</v>
       </c>
       <c r="L477">
         <v>0.387218</v>
       </c>
       <c r="M477">
-        <v>0.500175</v>
+        <v>0.500188</v>
       </c>
       <c r="N477">
-        <v>6.250714</v>
+        <v>6.250727</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
         <v>1.918798</v>
       </c>
       <c r="C478">
         <v>2.063146</v>
       </c>
       <c r="D478">
         <v>1.061269</v>
       </c>
       <c r="E478">
         <v>0.256206</v>
       </c>
       <c r="F478">
         <v>5.299419</v>
       </c>
       <c r="G478">
         <v>0.662758</v>
       </c>
       <c r="H478">
         <v>0.067515</v>
       </c>
       <c r="I478">
         <v>0.009763</v>
       </c>
       <c r="J478">
-        <v>0.006507</v>
+        <v>0.006518</v>
       </c>
       <c r="K478">
         <v>0.035913</v>
       </c>
       <c r="L478">
         <v>0.397994</v>
       </c>
       <c r="M478">
-        <v>0.517691</v>
+        <v>0.517702</v>
       </c>
       <c r="N478">
-        <v>6.479867</v>
+        <v>6.479879</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
         <v>1.908689</v>
       </c>
       <c r="C479">
         <v>2.021681</v>
       </c>
       <c r="D479">
         <v>1.050709</v>
       </c>
       <c r="E479">
         <v>0.254369</v>
       </c>
       <c r="F479">
         <v>5.235448</v>
       </c>
       <c r="G479">
         <v>0.674655</v>
       </c>
       <c r="H479">
         <v>0.070562</v>
       </c>
       <c r="I479">
         <v>0.009557</v>
       </c>
       <c r="J479">
-        <v>0.005259</v>
+        <v>0.005269</v>
       </c>
       <c r="K479">
         <v>0.04244</v>
       </c>
       <c r="L479">
         <v>0.400892</v>
       </c>
       <c r="M479">
-        <v>0.52871</v>
+        <v>0.528719</v>
       </c>
       <c r="N479">
-        <v>6.438812</v>
+        <v>6.438822</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
         <v>1.907872</v>
       </c>
       <c r="C480">
         <v>2.078892</v>
       </c>
       <c r="D480">
         <v>1.099026</v>
       </c>
       <c r="E480">
         <v>0.261233</v>
       </c>
       <c r="F480">
         <v>5.347022</v>
       </c>
       <c r="G480">
         <v>0.751706</v>
       </c>
       <c r="H480">
         <v>0.080973</v>
       </c>
       <c r="I480">
         <v>0.009912</v>
       </c>
       <c r="J480">
-        <v>0.005056</v>
+        <v>0.005065</v>
       </c>
       <c r="K480">
         <v>0.036358</v>
       </c>
       <c r="L480">
         <v>0.420525</v>
       </c>
       <c r="M480">
-        <v>0.552823</v>
+        <v>0.552832</v>
       </c>
       <c r="N480">
-        <v>6.651552</v>
+        <v>6.651561</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
         <v>1.935219</v>
       </c>
       <c r="C481">
         <v>2.095379</v>
       </c>
       <c r="D481">
         <v>1.11054</v>
       </c>
       <c r="E481">
         <v>0.265171</v>
       </c>
       <c r="F481">
         <v>5.406309</v>
       </c>
       <c r="G481">
         <v>0.758482</v>
       </c>
       <c r="H481">
         <v>0.078842</v>
       </c>
       <c r="I481">
         <v>0.009689</v>
       </c>
       <c r="J481">
-        <v>0.004607</v>
+        <v>0.004617</v>
       </c>
       <c r="K481">
         <v>0.046508</v>
       </c>
       <c r="L481">
         <v>0.399385</v>
       </c>
       <c r="M481">
-        <v>0.53903</v>
+        <v>0.53904</v>
       </c>
       <c r="N481">
-        <v>6.703821</v>
+        <v>6.703832</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
         <v>1.747442</v>
       </c>
       <c r="C482">
         <v>1.921858</v>
       </c>
       <c r="D482">
         <v>1.054343</v>
       </c>
       <c r="E482">
         <v>0.249797</v>
       </c>
       <c r="F482">
         <v>4.97344</v>
       </c>
       <c r="G482">
         <v>0.669053</v>
       </c>
       <c r="H482">
         <v>0.069209</v>
       </c>
       <c r="I482">
         <v>0.009103</v>
       </c>
       <c r="J482">
-        <v>0.005077</v>
+        <v>0.005088</v>
       </c>
       <c r="K482">
         <v>0.037708</v>
       </c>
       <c r="L482">
         <v>0.373028</v>
       </c>
       <c r="M482">
-        <v>0.494125</v>
+        <v>0.494137</v>
       </c>
       <c r="N482">
-        <v>6.136618</v>
+        <v>6.13663</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
         <v>1.745396</v>
       </c>
       <c r="C483">
         <v>2.062279</v>
       </c>
       <c r="D483">
         <v>1.137603</v>
       </c>
       <c r="E483">
         <v>0.265264</v>
       </c>
       <c r="F483">
         <v>5.210542</v>
       </c>
       <c r="G483">
         <v>0.646854</v>
       </c>
       <c r="H483">
         <v>0.088393</v>
       </c>
       <c r="I483">
         <v>0.009763</v>
       </c>
       <c r="J483">
-        <v>0.007148</v>
+        <v>0.007164</v>
       </c>
       <c r="K483">
         <v>0.047861</v>
       </c>
       <c r="L483">
         <v>0.388074</v>
       </c>
       <c r="M483">
-        <v>0.541241</v>
+        <v>0.541256</v>
       </c>
       <c r="N483">
-        <v>6.398637</v>
+        <v>6.398652</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
         <v>1.574811</v>
       </c>
       <c r="C484">
         <v>1.990079</v>
       </c>
       <c r="D484">
         <v>1.099683</v>
       </c>
       <c r="E484">
         <v>0.256058</v>
       </c>
       <c r="F484">
         <v>4.920631</v>
       </c>
       <c r="G484">
         <v>0.585471</v>
       </c>
       <c r="H484">
         <v>0.08972</v>
       </c>
       <c r="I484">
         <v>0.009464</v>
       </c>
       <c r="J484">
-        <v>0.008096</v>
+        <v>0.008113</v>
       </c>
       <c r="K484">
         <v>0.043363</v>
       </c>
       <c r="L484">
         <v>0.368981</v>
       </c>
       <c r="M484">
-        <v>0.519625</v>
+        <v>0.519642</v>
       </c>
       <c r="N484">
-        <v>6.025727</v>
+        <v>6.025744</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
         <v>1.662201</v>
       </c>
       <c r="C485">
         <v>2.064882</v>
       </c>
       <c r="D485">
         <v>1.145243</v>
       </c>
       <c r="E485">
         <v>0.266212</v>
       </c>
       <c r="F485">
         <v>5.138538</v>
       </c>
       <c r="G485">
         <v>0.650551</v>
       </c>
       <c r="H485">
         <v>0.097724</v>
       </c>
       <c r="I485">
         <v>0.009828</v>
       </c>
       <c r="J485">
-        <v>0.009316</v>
+        <v>0.009334</v>
       </c>
       <c r="K485">
         <v>0.042788</v>
       </c>
       <c r="L485">
         <v>0.387318</v>
       </c>
       <c r="M485">
-        <v>0.546973</v>
+        <v>0.546992</v>
       </c>
       <c r="N485">
-        <v>6.336062</v>
+        <v>6.336081</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
         <v>1.664598</v>
       </c>
       <c r="C486">
         <v>1.985593</v>
       </c>
       <c r="D486">
         <v>1.091922</v>
       </c>
       <c r="E486">
         <v>0.251673</v>
       </c>
       <c r="F486">
         <v>4.993785</v>
       </c>
       <c r="G486">
         <v>0.682603</v>
       </c>
       <c r="H486">
         <v>0.090956</v>
       </c>
       <c r="I486">
         <v>0.009564</v>
       </c>
       <c r="J486">
-        <v>0.009605</v>
+        <v>0.009624</v>
       </c>
       <c r="K486">
         <v>0.040849</v>
       </c>
       <c r="L486">
         <v>0.377793</v>
       </c>
       <c r="M486">
-        <v>0.528767</v>
+        <v>0.528785</v>
       </c>
       <c r="N486">
-        <v>6.205155</v>
+        <v>6.205174</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
         <v>1.757181</v>
       </c>
       <c r="C487">
         <v>2.104807</v>
       </c>
       <c r="D487">
         <v>1.156337</v>
       </c>
       <c r="E487">
         <v>0.258781</v>
       </c>
       <c r="F487">
         <v>5.277106</v>
       </c>
       <c r="G487">
         <v>0.724406</v>
       </c>
       <c r="H487">
         <v>0.090387</v>
       </c>
       <c r="I487">
         <v>0.009884</v>
       </c>
       <c r="J487">
-        <v>0.009934</v>
+        <v>0.009954</v>
       </c>
       <c r="K487">
         <v>0.030104</v>
       </c>
       <c r="L487">
         <v>0.379862</v>
       </c>
       <c r="M487">
-        <v>0.520173</v>
+        <v>0.520193</v>
       </c>
       <c r="N487">
-        <v>6.521685</v>
+        <v>6.521705</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
         <v>1.847841</v>
       </c>
       <c r="C488">
         <v>2.094448</v>
       </c>
       <c r="D488">
         <v>1.14183</v>
       </c>
       <c r="E488">
         <v>0.263718</v>
       </c>
       <c r="F488">
         <v>5.347837</v>
       </c>
       <c r="G488">
         <v>0.729361</v>
       </c>
       <c r="H488">
         <v>0.078591</v>
       </c>
       <c r="I488">
         <v>0.009827</v>
       </c>
       <c r="J488">
-        <v>0.009685</v>
+        <v>0.009704</v>
       </c>
       <c r="K488">
         <v>0.028898</v>
       </c>
       <c r="L488">
         <v>0.386269</v>
       </c>
       <c r="M488">
-        <v>0.513269</v>
+        <v>0.513289</v>
       </c>
       <c r="N488">
-        <v>6.590466</v>
+        <v>6.590486</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
         <v>1.664173</v>
       </c>
       <c r="C489">
         <v>2.038525</v>
       </c>
       <c r="D489">
         <v>1.148061</v>
       </c>
       <c r="E489">
         <v>0.265003</v>
       </c>
       <c r="F489">
         <v>5.115761</v>
       </c>
       <c r="G489">
         <v>0.67601</v>
       </c>
       <c r="H489">
         <v>0.060065</v>
       </c>
       <c r="I489">
         <v>0.00964</v>
       </c>
       <c r="J489">
-        <v>0.00896</v>
+        <v>0.008978</v>
       </c>
       <c r="K489">
         <v>0.029991</v>
       </c>
       <c r="L489">
         <v>0.366955</v>
       </c>
       <c r="M489">
-        <v>0.475611</v>
+        <v>0.475629</v>
       </c>
       <c r="N489">
-        <v>6.267381</v>
+        <v>6.267399</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
         <v>1.732287</v>
       </c>
       <c r="C490">
         <v>2.111027</v>
       </c>
       <c r="D490">
         <v>1.25313</v>
       </c>
       <c r="E490">
         <v>0.278823</v>
       </c>
       <c r="F490">
         <v>5.375267</v>
       </c>
       <c r="G490">
         <v>0.626049</v>
       </c>
       <c r="H490">
         <v>0.056304</v>
       </c>
       <c r="I490">
         <v>0.009913</v>
       </c>
       <c r="J490">
-        <v>0.008214</v>
+        <v>0.00823</v>
       </c>
       <c r="K490">
         <v>0.043114</v>
       </c>
       <c r="L490">
         <v>0.373975</v>
       </c>
       <c r="M490">
-        <v>0.49152</v>
+        <v>0.491537</v>
       </c>
       <c r="N490">
-        <v>6.492836</v>
+        <v>6.492852</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
         <v>1.713614</v>
       </c>
       <c r="C491">
         <v>2.045867</v>
       </c>
       <c r="D491">
         <v>1.232335</v>
       </c>
       <c r="E491">
         <v>0.272968</v>
       </c>
       <c r="F491">
         <v>5.264784</v>
       </c>
       <c r="G491">
         <v>0.594293</v>
       </c>
       <c r="H491">
         <v>0.063918</v>
       </c>
       <c r="I491">
         <v>0.009801</v>
       </c>
       <c r="J491">
-        <v>0.006715</v>
+        <v>0.006729</v>
       </c>
       <c r="K491">
         <v>0.039745</v>
       </c>
       <c r="L491">
         <v>0.368902</v>
       </c>
       <c r="M491">
-        <v>0.489081</v>
+        <v>0.489094</v>
       </c>
       <c r="N491">
-        <v>6.348158</v>
+        <v>6.348171</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
         <v>1.632131</v>
       </c>
       <c r="C492">
         <v>2.095322</v>
       </c>
       <c r="D492">
         <v>1.277633</v>
       </c>
       <c r="E492">
         <v>0.268659</v>
       </c>
       <c r="F492">
         <v>5.273745</v>
       </c>
       <c r="G492">
         <v>0.718688</v>
       </c>
       <c r="H492">
         <v>0.078423</v>
       </c>
       <c r="I492">
         <v>0.010122</v>
       </c>
       <c r="J492">
-        <v>0.006439</v>
+        <v>0.006452</v>
       </c>
       <c r="K492">
         <v>0.049554</v>
       </c>
       <c r="L492">
         <v>0.383017</v>
       </c>
       <c r="M492">
-        <v>0.527555</v>
+        <v>0.527568</v>
       </c>
       <c r="N492">
-        <v>6.519989</v>
+        <v>6.520001</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
         <v>1.680934</v>
       </c>
       <c r="C493">
         <v>2.077633</v>
       </c>
       <c r="D493">
         <v>1.273505</v>
       </c>
       <c r="E493">
         <v>0.267606</v>
       </c>
       <c r="F493">
         <v>5.299677</v>
       </c>
       <c r="G493">
         <v>0.746119</v>
       </c>
       <c r="H493">
         <v>0.084715</v>
       </c>
       <c r="I493">
         <v>0.010108</v>
       </c>
       <c r="J493">
-        <v>0.005869</v>
+        <v>0.005883</v>
       </c>
       <c r="K493">
         <v>0.050288</v>
       </c>
       <c r="L493">
         <v>0.391713</v>
       </c>
       <c r="M493">
-        <v>0.542692</v>
+        <v>0.542706</v>
       </c>
       <c r="N493">
-        <v>6.588489</v>
+        <v>6.588503</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
         <v>1.576395</v>
       </c>
       <c r="C494">
         <v>1.88204</v>
       </c>
       <c r="D494">
         <v>1.160409</v>
       </c>
       <c r="E494">
         <v>0.252981</v>
       </c>
       <c r="F494">
         <v>4.871826</v>
       </c>
       <c r="G494">
         <v>0.64244</v>
       </c>
       <c r="H494">
         <v>0.069668</v>
       </c>
       <c r="I494">
         <v>0.009089</v>
       </c>
       <c r="J494">
-        <v>0.006663</v>
+        <v>0.006678</v>
       </c>
       <c r="K494">
         <v>0.048026</v>
       </c>
       <c r="L494">
         <v>0.354251</v>
       </c>
       <c r="M494">
-        <v>0.487697</v>
+        <v>0.487712</v>
       </c>
       <c r="N494">
-        <v>6.001963</v>
+        <v>6.001977</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
         <v>1.719755</v>
       </c>
       <c r="C495">
         <v>2.078076</v>
       </c>
       <c r="D495">
         <v>1.297136</v>
       </c>
       <c r="E495">
         <v>0.279509</v>
       </c>
       <c r="F495">
         <v>5.374476</v>
       </c>
       <c r="G495">
         <v>0.657737</v>
       </c>
       <c r="H495">
         <v>0.070063</v>
       </c>
       <c r="I495">
         <v>0.010096</v>
       </c>
       <c r="J495">
-        <v>0.00926</v>
+        <v>0.00928</v>
       </c>
       <c r="K495">
         <v>0.053758</v>
       </c>
       <c r="L495">
         <v>0.397835</v>
       </c>
       <c r="M495">
-        <v>0.541012</v>
+        <v>0.541033</v>
       </c>
       <c r="N495">
-        <v>6.573226</v>
+        <v>6.573246</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
         <v>1.600497</v>
       </c>
       <c r="C496">
         <v>2.037004</v>
       </c>
       <c r="D496">
         <v>1.282991</v>
       </c>
       <c r="E496">
         <v>0.273612</v>
       </c>
       <c r="F496">
         <v>5.194105</v>
       </c>
       <c r="G496">
         <v>0.593157</v>
       </c>
       <c r="H496">
         <v>0.085631</v>
       </c>
       <c r="I496">
         <v>0.009567</v>
       </c>
       <c r="J496">
-        <v>0.010151</v>
+        <v>0.010174</v>
       </c>
       <c r="K496">
         <v>0.059629</v>
       </c>
       <c r="L496">
         <v>0.386469</v>
       </c>
       <c r="M496">
-        <v>0.551448</v>
+        <v>0.55147</v>
       </c>
       <c r="N496">
-        <v>6.33871</v>
+        <v>6.338732</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
         <v>1.691585</v>
       </c>
       <c r="C497">
         <v>2.097713</v>
       </c>
       <c r="D497">
         <v>1.317188</v>
       </c>
       <c r="E497">
         <v>0.287587</v>
       </c>
       <c r="F497">
         <v>5.394072</v>
       </c>
       <c r="G497">
         <v>0.6567</v>
       </c>
       <c r="H497">
         <v>0.097072</v>
       </c>
       <c r="I497">
         <v>0.009855</v>
       </c>
       <c r="J497">
-        <v>0.011264</v>
+        <v>0.011288</v>
       </c>
       <c r="K497">
         <v>0.055406</v>
       </c>
       <c r="L497">
         <v>0.404782</v>
       </c>
       <c r="M497">
-        <v>0.578378</v>
+        <v>0.578403</v>
       </c>
       <c r="N497">
-        <v>6.629151</v>
+        <v>6.629176</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
         <v>1.646245</v>
       </c>
       <c r="C498">
         <v>2.027056</v>
       </c>
       <c r="D498">
         <v>1.266222</v>
       </c>
       <c r="E498">
         <v>0.2767</v>
       </c>
       <c r="F498">
         <v>5.216223</v>
       </c>
       <c r="G498">
         <v>0.694124</v>
       </c>
       <c r="H498">
         <v>0.093434</v>
       </c>
       <c r="I498">
         <v>0.009581</v>
       </c>
       <c r="J498">
-        <v>0.011745</v>
+        <v>0.01177</v>
       </c>
       <c r="K498">
         <v>0.046909</v>
       </c>
       <c r="L498">
         <v>0.401893</v>
       </c>
       <c r="M498">
-        <v>0.563561</v>
+        <v>0.563587</v>
       </c>
       <c r="N498">
-        <v>6.473908</v>
+        <v>6.473933</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
         <v>1.718042</v>
       </c>
       <c r="C499">
         <v>2.135986</v>
       </c>
       <c r="D499">
         <v>1.352412</v>
       </c>
       <c r="E499">
         <v>0.294566</v>
       </c>
       <c r="F499">
         <v>5.501006</v>
       </c>
       <c r="G499">
         <v>0.737064</v>
       </c>
       <c r="H499">
         <v>0.092993</v>
       </c>
       <c r="I499">
         <v>0.009955</v>
       </c>
       <c r="J499">
-        <v>0.012038</v>
+        <v>0.012065</v>
       </c>
       <c r="K499">
         <v>0.037851</v>
       </c>
       <c r="L499">
         <v>0.419452</v>
       </c>
       <c r="M499">
-        <v>0.572289</v>
+        <v>0.572315</v>
       </c>
       <c r="N499">
-        <v>6.810359</v>
+        <v>6.810386</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
         <v>1.830669</v>
       </c>
       <c r="C500">
         <v>2.131389</v>
       </c>
       <c r="D500">
         <v>1.354662</v>
       </c>
       <c r="E500">
         <v>0.305446</v>
       </c>
       <c r="F500">
         <v>5.622166</v>
       </c>
       <c r="G500">
         <v>0.745477</v>
       </c>
       <c r="H500">
         <v>0.073813</v>
       </c>
       <c r="I500">
         <v>0.009905</v>
       </c>
       <c r="J500">
-        <v>0.012336</v>
+        <v>0.012362</v>
       </c>
       <c r="K500">
         <v>0.032871</v>
       </c>
       <c r="L500">
         <v>0.413684</v>
       </c>
       <c r="M500">
-        <v>0.54261</v>
+        <v>0.542636</v>
       </c>
       <c r="N500">
-        <v>6.910253</v>
+        <v>6.910279</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
         <v>1.680957</v>
       </c>
       <c r="C501">
         <v>2.057272</v>
       </c>
       <c r="D501">
         <v>1.363826</v>
       </c>
       <c r="E501">
         <v>0.303874</v>
       </c>
       <c r="F501">
         <v>5.405929</v>
       </c>
       <c r="G501">
         <v>0.687533</v>
       </c>
       <c r="H501">
         <v>0.057871</v>
       </c>
       <c r="I501">
         <v>0.009652</v>
       </c>
       <c r="J501">
-        <v>0.011551</v>
+        <v>0.011574</v>
       </c>
       <c r="K501">
         <v>0.039832</v>
       </c>
       <c r="L501">
         <v>0.395313</v>
       </c>
       <c r="M501">
-        <v>0.514219</v>
+        <v>0.514243</v>
       </c>
       <c r="N501">
-        <v>6.607681</v>
+        <v>6.607705</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
         <v>1.634911</v>
       </c>
       <c r="C502">
         <v>2.132286</v>
       </c>
       <c r="D502">
         <v>1.39529</v>
       </c>
       <c r="E502">
         <v>0.311223</v>
       </c>
       <c r="F502">
         <v>5.473711</v>
       </c>
       <c r="G502">
         <v>0.660205</v>
       </c>
       <c r="H502">
         <v>0.058682</v>
       </c>
       <c r="I502">
         <v>0.010045</v>
       </c>
       <c r="J502">
-        <v>0.010946</v>
+        <v>0.010968</v>
       </c>
       <c r="K502">
         <v>0.046523</v>
       </c>
       <c r="L502">
         <v>0.417493</v>
       </c>
       <c r="M502">
-        <v>0.543689</v>
+        <v>0.54371</v>
       </c>
       <c r="N502">
-        <v>6.677604</v>
+        <v>6.677626</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
         <v>1.634865</v>
       </c>
       <c r="C503">
         <v>2.08464</v>
       </c>
       <c r="D503">
         <v>1.377876</v>
       </c>
       <c r="E503">
         <v>0.299055</v>
       </c>
       <c r="F503">
         <v>5.396436</v>
       </c>
       <c r="G503">
         <v>0.678929</v>
       </c>
       <c r="H503">
         <v>0.060313</v>
       </c>
       <c r="I503">
         <v>0.009418</v>
       </c>
       <c r="J503">
-        <v>0.009028</v>
+        <v>0.009046</v>
       </c>
       <c r="K503">
         <v>0.053921</v>
       </c>
       <c r="L503">
         <v>0.415796</v>
       </c>
       <c r="M503">
-        <v>0.548475</v>
+        <v>0.548493</v>
       </c>
       <c r="N503">
-        <v>6.623839</v>
+        <v>6.623857</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
         <v>1.586449</v>
       </c>
       <c r="C504">
         <v>2.117978</v>
       </c>
       <c r="D504">
         <v>1.426243</v>
       </c>
       <c r="E504">
         <v>0.299226</v>
       </c>
       <c r="F504">
         <v>5.429896</v>
       </c>
       <c r="G504">
         <v>0.744947</v>
       </c>
       <c r="H504">
         <v>0.07209</v>
       </c>
       <c r="I504">
         <v>0.010053</v>
       </c>
       <c r="J504">
-        <v>0.0088</v>
+        <v>0.008817</v>
       </c>
       <c r="K504">
         <v>0.047656</v>
       </c>
       <c r="L504">
         <v>0.436115</v>
       </c>
       <c r="M504">
-        <v>0.574712</v>
+        <v>0.574729</v>
       </c>
       <c r="N504">
-        <v>6.749555</v>
+        <v>6.749572</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
         <v>1.685726</v>
       </c>
       <c r="C505">
         <v>2.13645</v>
       </c>
       <c r="D505">
         <v>1.451394</v>
       </c>
       <c r="E505">
         <v>0.304158</v>
       </c>
       <c r="F505">
         <v>5.577728</v>
       </c>
       <c r="G505">
         <v>0.765208</v>
       </c>
       <c r="H505">
         <v>0.073815</v>
       </c>
       <c r="I505">
         <v>0.010016</v>
       </c>
       <c r="J505">
-        <v>0.008157</v>
+        <v>0.008174</v>
       </c>
       <c r="K505">
         <v>0.061113</v>
       </c>
       <c r="L505">
         <v>0.420974</v>
       </c>
       <c r="M505">
-        <v>0.574074</v>
+        <v>0.574092</v>
       </c>
       <c r="N505">
-        <v>6.91701</v>
+        <v>6.917028</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
         <v>1.529087</v>
       </c>
       <c r="C506">
         <v>1.975393</v>
       </c>
       <c r="D506">
         <v>1.323363</v>
       </c>
       <c r="E506">
         <v>0.276221</v>
       </c>
       <c r="F506">
         <v>5.104065</v>
       </c>
       <c r="G506">
         <v>0.655141</v>
       </c>
       <c r="H506">
         <v>0.059356</v>
       </c>
       <c r="I506">
         <v>0.008987</v>
       </c>
       <c r="J506">
-        <v>0.008799</v>
+        <v>0.008818</v>
       </c>
       <c r="K506">
         <v>0.047798</v>
       </c>
       <c r="L506">
         <v>0.382165</v>
       </c>
       <c r="M506">
-        <v>0.507104</v>
+        <v>0.507124</v>
       </c>
       <c r="N506">
-        <v>6.26631</v>
+        <v>6.266329</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
         <v>1.764017</v>
       </c>
       <c r="C507">
         <v>2.202854</v>
       </c>
       <c r="D507">
         <v>1.490709</v>
       </c>
       <c r="E507">
         <v>0.319272</v>
       </c>
       <c r="F507">
         <v>5.776852</v>
       </c>
       <c r="G507">
         <v>0.652611</v>
       </c>
       <c r="H507">
         <v>0.082765</v>
       </c>
       <c r="I507">
         <v>0.009957</v>
       </c>
       <c r="J507">
-        <v>0.012624</v>
+        <v>0.01265</v>
       </c>
       <c r="K507">
         <v>0.060515</v>
       </c>
       <c r="L507">
         <v>0.423586</v>
       </c>
       <c r="M507">
-        <v>0.589448</v>
+        <v>0.589474</v>
       </c>
       <c r="N507">
-        <v>7.01891</v>
+        <v>7.018936</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
         <v>1.68223</v>
       </c>
       <c r="C508">
         <v>2.183946</v>
       </c>
       <c r="D508">
         <v>1.482464</v>
       </c>
       <c r="E508">
         <v>0.322162</v>
       </c>
       <c r="F508">
         <v>5.670801</v>
       </c>
       <c r="G508">
         <v>0.589726</v>
       </c>
       <c r="H508">
         <v>0.086801</v>
       </c>
       <c r="I508">
         <v>0.009701</v>
       </c>
       <c r="J508">
-        <v>0.013934</v>
+        <v>0.013962</v>
       </c>
       <c r="K508">
         <v>0.063584</v>
       </c>
       <c r="L508">
         <v>0.408886</v>
       </c>
       <c r="M508">
-        <v>0.582906</v>
+        <v>0.582935</v>
       </c>
       <c r="N508">
-        <v>6.843434</v>
+        <v>6.843462</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
         <v>1.698744</v>
       </c>
       <c r="C509">
         <v>2.244558</v>
       </c>
       <c r="D509">
         <v>1.552838</v>
       </c>
       <c r="E509">
         <v>0.333504</v>
       </c>
       <c r="F509">
         <v>5.829644</v>
       </c>
       <c r="G509">
         <v>0.658367</v>
       </c>
       <c r="H509">
         <v>0.090568</v>
       </c>
       <c r="I509">
         <v>0.009939</v>
       </c>
       <c r="J509">
-        <v>0.015758</v>
+        <v>0.01579</v>
       </c>
       <c r="K509">
         <v>0.053232</v>
       </c>
       <c r="L509">
         <v>0.420035</v>
       </c>
       <c r="M509">
-        <v>0.589532</v>
+        <v>0.589564</v>
       </c>
       <c r="N509">
-        <v>7.077543</v>
+        <v>7.077575</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
         <v>1.605018</v>
       </c>
       <c r="C510">
         <v>2.183368</v>
       </c>
       <c r="D510">
         <v>1.519749</v>
       </c>
       <c r="E510">
         <v>0.337868</v>
       </c>
       <c r="F510">
         <v>5.646003</v>
       </c>
       <c r="G510">
         <v>0.712658</v>
       </c>
       <c r="H510">
         <v>0.087838</v>
       </c>
       <c r="I510">
         <v>0.009632</v>
       </c>
       <c r="J510">
-        <v>0.016428</v>
+        <v>0.016459</v>
       </c>
       <c r="K510">
         <v>0.053906</v>
       </c>
       <c r="L510">
         <v>0.422748</v>
       </c>
       <c r="M510">
-        <v>0.590551</v>
+        <v>0.590583</v>
       </c>
       <c r="N510">
-        <v>6.949212</v>
+        <v>6.949244</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
         <v>1.714165</v>
       </c>
       <c r="C511">
         <v>2.304121</v>
       </c>
       <c r="D511">
         <v>1.588924</v>
       </c>
       <c r="E511">
         <v>0.351475</v>
       </c>
       <c r="F511">
         <v>5.958684</v>
       </c>
       <c r="G511">
         <v>0.752422</v>
       </c>
       <c r="H511">
         <v>0.083107</v>
       </c>
       <c r="I511">
         <v>0.009896</v>
       </c>
       <c r="J511">
-        <v>0.016395</v>
+        <v>0.016428</v>
       </c>
       <c r="K511">
         <v>0.041583</v>
       </c>
       <c r="L511">
         <v>0.437471</v>
       </c>
       <c r="M511">
-        <v>0.588452</v>
+        <v>0.588485</v>
       </c>
       <c r="N511">
-        <v>7.299558</v>
+        <v>7.299591</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
         <v>1.772364</v>
       </c>
       <c r="C512">
         <v>2.316668</v>
       </c>
       <c r="D512">
         <v>1.603773</v>
       </c>
       <c r="E512">
         <v>0.354525</v>
       </c>
       <c r="F512">
         <v>6.04733</v>
       </c>
       <c r="G512">
         <v>0.743936</v>
       </c>
       <c r="H512">
         <v>0.067582</v>
       </c>
       <c r="I512">
         <v>0.009928</v>
       </c>
       <c r="J512">
-        <v>0.016624</v>
+        <v>0.016656</v>
       </c>
       <c r="K512">
         <v>0.034702</v>
       </c>
       <c r="L512">
         <v>0.43102</v>
       </c>
       <c r="M512">
-        <v>0.559856</v>
+        <v>0.559889</v>
       </c>
       <c r="N512">
-        <v>7.351122</v>
+        <v>7.351154</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
         <v>1.695648</v>
       </c>
       <c r="C513">
         <v>2.241143</v>
       </c>
       <c r="D513">
         <v>1.578246</v>
       </c>
       <c r="E513">
         <v>0.348869</v>
       </c>
       <c r="F513">
         <v>5.863906</v>
       </c>
       <c r="G513">
         <v>0.706343</v>
       </c>
       <c r="H513">
         <v>0.054846</v>
       </c>
       <c r="I513">
         <v>0.00968</v>
       </c>
       <c r="J513">
-        <v>0.015631</v>
+        <v>0.015661</v>
       </c>
       <c r="K513">
         <v>0.039305</v>
       </c>
       <c r="L513">
         <v>0.411083</v>
       </c>
       <c r="M513">
-        <v>0.530545</v>
+        <v>0.530575</v>
       </c>
       <c r="N513">
-        <v>7.100794</v>
+        <v>7.100824</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
         <v>1.729916</v>
       </c>
       <c r="C514">
         <v>2.338819</v>
       </c>
       <c r="D514">
         <v>1.663206</v>
       </c>
       <c r="E514">
         <v>0.360673</v>
       </c>
       <c r="F514">
         <v>6.092614</v>
       </c>
       <c r="G514">
         <v>0.652547</v>
       </c>
       <c r="H514">
         <v>0.058547</v>
       </c>
       <c r="I514">
         <v>0.009983</v>
       </c>
       <c r="J514">
-        <v>0.014507</v>
+        <v>0.014535</v>
       </c>
       <c r="K514">
         <v>0.049501</v>
       </c>
       <c r="L514">
         <v>0.424674</v>
       </c>
       <c r="M514">
-        <v>0.557212</v>
+        <v>0.55724</v>
       </c>
       <c r="N514">
-        <v>7.302373</v>
+        <v>7.302401</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
         <v>1.658196</v>
       </c>
       <c r="C515">
         <v>2.24889</v>
       </c>
       <c r="D515">
         <v>1.619361</v>
       </c>
       <c r="E515">
         <v>0.340194</v>
       </c>
       <c r="F515">
         <v>5.866641</v>
       </c>
       <c r="G515">
         <v>0.681301</v>
       </c>
       <c r="H515">
         <v>0.063548</v>
       </c>
       <c r="I515">
         <v>0.009868</v>
       </c>
       <c r="J515">
-        <v>0.011805</v>
+        <v>0.011828</v>
       </c>
       <c r="K515">
         <v>0.064374</v>
       </c>
       <c r="L515">
         <v>0.419845</v>
       </c>
       <c r="M515">
-        <v>0.56944</v>
+        <v>0.569463</v>
       </c>
       <c r="N515">
-        <v>7.117382</v>
+        <v>7.117405</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
         <v>1.750595</v>
       </c>
       <c r="C516">
         <v>2.341863</v>
       </c>
       <c r="D516">
         <v>1.716303</v>
       </c>
       <c r="E516">
         <v>0.356163</v>
       </c>
       <c r="F516">
         <v>6.164924</v>
       </c>
       <c r="G516">
         <v>0.767299</v>
       </c>
       <c r="H516">
         <v>0.076186</v>
       </c>
       <c r="I516">
         <v>0.010085</v>
       </c>
       <c r="J516">
-        <v>0.010387</v>
+        <v>0.010409</v>
       </c>
       <c r="K516">
         <v>0.050195</v>
       </c>
       <c r="L516">
         <v>0.44673</v>
       </c>
       <c r="M516">
-        <v>0.593582</v>
+        <v>0.593604</v>
       </c>
       <c r="N516">
-        <v>7.525805</v>
+        <v>7.525827</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
         <v>1.733824</v>
       </c>
       <c r="C517">
         <v>2.361033</v>
       </c>
       <c r="D517">
         <v>1.661915</v>
       </c>
       <c r="E517">
         <v>0.347447</v>
       </c>
       <c r="F517">
         <v>6.104218</v>
       </c>
       <c r="G517">
         <v>0.776715</v>
       </c>
       <c r="H517">
         <v>0.08236</v>
       </c>
       <c r="I517">
         <v>0.01004</v>
       </c>
       <c r="J517">
-        <v>0.009815</v>
+        <v>0.009835</v>
       </c>
       <c r="K517">
         <v>0.051733</v>
       </c>
       <c r="L517">
         <v>0.426511</v>
       </c>
       <c r="M517">
-        <v>0.580459</v>
+        <v>0.580479</v>
       </c>
       <c r="N517">
-        <v>7.461393</v>
+        <v>7.461412</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
         <v>1.447888</v>
       </c>
       <c r="C518">
         <v>2.143142</v>
       </c>
       <c r="D518">
         <v>1.518263</v>
       </c>
       <c r="E518">
         <v>0.324809</v>
       </c>
       <c r="F518">
         <v>5.434101</v>
       </c>
       <c r="G518">
         <v>0.66368</v>
       </c>
       <c r="H518">
         <v>0.07604</v>
       </c>
       <c r="I518">
         <v>0.009171</v>
       </c>
       <c r="J518">
-        <v>0.01148</v>
+        <v>0.011502</v>
       </c>
       <c r="K518">
         <v>0.050912</v>
       </c>
       <c r="L518">
         <v>0.385395</v>
       </c>
       <c r="M518">
-        <v>0.532998</v>
+        <v>0.53302</v>
       </c>
       <c r="N518">
-        <v>6.63078</v>
+        <v>6.630801</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
         <v>1.628444</v>
       </c>
       <c r="C519">
         <v>2.383242</v>
       </c>
       <c r="D519">
         <v>1.697755</v>
       </c>
       <c r="E519">
         <v>0.368147</v>
       </c>
       <c r="F519">
         <v>6.077589</v>
       </c>
       <c r="G519">
         <v>0.67503</v>
       </c>
       <c r="H519">
         <v>0.082846</v>
       </c>
       <c r="I519">
         <v>0.010149</v>
       </c>
       <c r="J519">
-        <v>0.015989</v>
+        <v>0.016019</v>
       </c>
       <c r="K519">
         <v>0.052231</v>
       </c>
       <c r="L519">
         <v>0.418058</v>
       </c>
       <c r="M519">
-        <v>0.579274</v>
+        <v>0.579304</v>
       </c>
       <c r="N519">
-        <v>7.331893</v>
+        <v>7.331923</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
         <v>1.501834</v>
       </c>
       <c r="C520">
         <v>2.339657</v>
       </c>
       <c r="D520">
         <v>1.655442</v>
       </c>
       <c r="E520">
         <v>0.371523</v>
       </c>
       <c r="F520">
         <v>5.868456</v>
       </c>
       <c r="G520">
         <v>0.625226</v>
       </c>
       <c r="H520">
         <v>0.076671</v>
       </c>
       <c r="I520">
         <v>0.009561</v>
       </c>
       <c r="J520">
-        <v>0.018058</v>
+        <v>0.018092</v>
       </c>
       <c r="K520">
         <v>0.060963</v>
       </c>
       <c r="L520">
         <v>0.40412</v>
       </c>
       <c r="M520">
-        <v>0.569372</v>
+        <v>0.569406</v>
       </c>
       <c r="N520">
-        <v>7.063054</v>
+        <v>7.063088</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
         <v>1.408558</v>
       </c>
       <c r="C521">
         <v>2.382846</v>
       </c>
       <c r="D521">
         <v>1.677596</v>
       </c>
       <c r="E521">
         <v>0.379514</v>
       </c>
       <c r="F521">
         <v>5.848514</v>
       </c>
       <c r="G521">
         <v>0.688414</v>
       </c>
       <c r="H521">
         <v>0.068668</v>
       </c>
       <c r="I521">
         <v>0.010136</v>
       </c>
       <c r="J521">
-        <v>0.01951</v>
+        <v>0.019547</v>
       </c>
       <c r="K521">
         <v>0.05852</v>
       </c>
       <c r="L521">
         <v>0.42176</v>
       </c>
       <c r="M521">
-        <v>0.578595</v>
+        <v>0.578632</v>
       </c>
       <c r="N521">
-        <v>7.115523</v>
+        <v>7.11556</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
         <v>1.340692</v>
       </c>
       <c r="C522">
         <v>2.300615</v>
       </c>
       <c r="D522">
         <v>1.603657</v>
       </c>
       <c r="E522">
         <v>0.365297</v>
       </c>
       <c r="F522">
         <v>5.610259</v>
       </c>
       <c r="G522">
         <v>0.716542</v>
       </c>
       <c r="H522">
         <v>0.069653</v>
       </c>
       <c r="I522">
         <v>0.00966</v>
       </c>
       <c r="J522">
-        <v>0.019804</v>
+        <v>0.019842</v>
       </c>
       <c r="K522">
         <v>0.045793</v>
       </c>
       <c r="L522">
         <v>0.419237</v>
       </c>
       <c r="M522">
-        <v>0.564148</v>
+        <v>0.564185</v>
       </c>
       <c r="N522">
-        <v>6.890949</v>
+        <v>6.890987</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
         <v>1.530531</v>
       </c>
       <c r="C523">
         <v>2.384835</v>
       </c>
       <c r="D523">
         <v>1.672275</v>
       </c>
       <c r="E523">
         <v>0.381602</v>
       </c>
       <c r="F523">
         <v>5.969242</v>
       </c>
       <c r="G523">
         <v>0.746829</v>
       </c>
       <c r="H523">
         <v>0.071701</v>
       </c>
       <c r="I523">
         <v>0.010022</v>
       </c>
       <c r="J523">
-        <v>0.02066</v>
+        <v>0.0207</v>
       </c>
       <c r="K523">
         <v>0.046661</v>
       </c>
       <c r="L523">
         <v>0.434897</v>
       </c>
       <c r="M523">
-        <v>0.58394</v>
+        <v>0.58398</v>
       </c>
       <c r="N523">
-        <v>7.300011</v>
+        <v>7.30005</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
         <v>1.653553</v>
       </c>
       <c r="C524">
         <v>2.387549</v>
       </c>
       <c r="D524">
         <v>1.665971</v>
       </c>
       <c r="E524">
         <v>0.388844</v>
       </c>
       <c r="F524">
         <v>6.095917</v>
       </c>
       <c r="G524">
         <v>0.75732</v>
       </c>
       <c r="H524">
         <v>0.065245</v>
       </c>
       <c r="I524">
         <v>0.009979</v>
       </c>
       <c r="J524">
-        <v>0.02072</v>
+        <v>0.020759</v>
       </c>
       <c r="K524">
         <v>0.044629</v>
       </c>
       <c r="L524">
         <v>0.431663</v>
       </c>
       <c r="M524">
-        <v>0.572235</v>
+        <v>0.572274</v>
       </c>
       <c r="N524">
-        <v>7.425472</v>
+        <v>7.425511</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
         <v>1.555345</v>
       </c>
       <c r="C525">
         <v>2.325114</v>
       </c>
       <c r="D525">
         <v>1.624357</v>
       </c>
       <c r="E525">
         <v>0.378314</v>
       </c>
       <c r="F525">
         <v>5.883131</v>
       </c>
       <c r="G525">
         <v>0.69521</v>
       </c>
       <c r="H525">
         <v>0.054913</v>
       </c>
       <c r="I525">
         <v>0.009323</v>
       </c>
       <c r="J525">
-        <v>0.018026</v>
+        <v>0.018061</v>
       </c>
       <c r="K525">
         <v>0.047671</v>
       </c>
       <c r="L525">
         <v>0.409666</v>
       </c>
       <c r="M525">
-        <v>0.539599</v>
+        <v>0.539634</v>
       </c>
       <c r="N525">
-        <v>7.11794</v>
+        <v>7.117975</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
         <v>1.510434</v>
       </c>
       <c r="C526">
         <v>2.385117</v>
       </c>
       <c r="D526">
         <v>1.664898</v>
       </c>
       <c r="E526">
         <v>0.39678</v>
       </c>
       <c r="F526">
         <v>5.957229</v>
       </c>
       <c r="G526">
         <v>0.633451</v>
       </c>
       <c r="H526">
         <v>0.056743</v>
       </c>
       <c r="I526">
         <v>0.009907</v>
       </c>
       <c r="J526">
-        <v>0.015938</v>
+        <v>0.01597</v>
       </c>
       <c r="K526">
         <v>0.055889</v>
       </c>
       <c r="L526">
         <v>0.418147</v>
       </c>
       <c r="M526">
-        <v>0.556624</v>
+        <v>0.556656</v>
       </c>
       <c r="N526">
-        <v>7.147304</v>
+        <v>7.147336</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
         <v>1.372933</v>
       </c>
       <c r="C527">
         <v>2.298489</v>
       </c>
       <c r="D527">
         <v>1.599836</v>
       </c>
       <c r="E527">
         <v>0.38504</v>
       </c>
       <c r="F527">
         <v>5.656297</v>
       </c>
       <c r="G527">
         <v>0.63024</v>
       </c>
       <c r="H527">
         <v>0.065981</v>
       </c>
       <c r="I527">
         <v>0.00977</v>
       </c>
       <c r="J527">
-        <v>0.013628</v>
+        <v>0.013654</v>
       </c>
       <c r="K527">
         <v>0.067154</v>
       </c>
       <c r="L527">
         <v>0.41873</v>
       </c>
       <c r="M527">
-        <v>0.575262</v>
+        <v>0.575288</v>
       </c>
       <c r="N527">
-        <v>6.8618</v>
+        <v>6.861826</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
         <v>1.26206</v>
       </c>
       <c r="C528">
         <v>2.375243</v>
       </c>
       <c r="D528">
         <v>1.642925</v>
       </c>
       <c r="E528">
         <v>0.388676</v>
       </c>
       <c r="F528">
         <v>5.668904</v>
       </c>
       <c r="G528">
         <v>0.728229</v>
       </c>
       <c r="H528">
         <v>0.079041</v>
       </c>
       <c r="I528">
         <v>0.010091</v>
       </c>
       <c r="J528">
-        <v>0.012547</v>
+        <v>0.012571</v>
       </c>
       <c r="K528">
         <v>0.068576</v>
       </c>
       <c r="L528">
         <v>0.436774</v>
       </c>
       <c r="M528">
-        <v>0.607029</v>
+        <v>0.607053</v>
       </c>
       <c r="N528">
-        <v>7.004162</v>
+        <v>7.004186</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>1.222366</v>
       </c>
       <c r="C529">
         <v>2.364713</v>
       </c>
       <c r="D529">
         <v>1.633469</v>
       </c>
       <c r="E529">
         <v>0.376595</v>
       </c>
       <c r="F529">
         <v>5.597142</v>
       </c>
       <c r="G529">
         <v>0.758537</v>
       </c>
       <c r="H529">
         <v>0.087397</v>
       </c>
       <c r="I529">
         <v>0.009923</v>
       </c>
       <c r="J529">
-        <v>0.011728</v>
+        <v>0.011809</v>
       </c>
       <c r="K529">
         <v>0.063007</v>
       </c>
       <c r="L529">
         <v>0.427135</v>
       </c>
       <c r="M529">
-        <v>0.599191</v>
+        <v>0.599271</v>
       </c>
       <c r="N529">
-        <v>6.954869</v>
+        <v>6.95495</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>1.155989</v>
       </c>
       <c r="C530">
         <v>2.243482</v>
       </c>
       <c r="D530">
         <v>1.504553</v>
       </c>
       <c r="E530">
         <v>0.354886</v>
       </c>
       <c r="F530">
         <v>5.25891</v>
       </c>
       <c r="G530">
         <v>0.686509</v>
       </c>
       <c r="H530">
         <v>0.082362</v>
       </c>
       <c r="I530">
         <v>0.009274</v>
       </c>
       <c r="J530">
-        <v>0.015428</v>
+        <v>0.015522</v>
       </c>
       <c r="K530">
         <v>0.068712</v>
       </c>
       <c r="L530">
         <v>0.405931</v>
       </c>
       <c r="M530">
-        <v>0.581707</v>
+        <v>0.581801</v>
       </c>
       <c r="N530">
-        <v>6.527126</v>
+        <v>6.52722</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>1.114686</v>
       </c>
       <c r="C531">
         <v>2.371122</v>
       </c>
       <c r="D531">
         <v>1.615727</v>
       </c>
       <c r="E531">
         <v>0.400344</v>
       </c>
       <c r="F531">
         <v>5.50188</v>
       </c>
       <c r="G531">
         <v>0.691851</v>
       </c>
       <c r="H531">
         <v>0.093454</v>
       </c>
       <c r="I531">
         <v>0.009866</v>
       </c>
       <c r="J531">
-        <v>0.019297</v>
+        <v>0.019423</v>
       </c>
       <c r="K531">
         <v>0.074857</v>
       </c>
       <c r="L531">
         <v>0.428642</v>
       </c>
       <c r="M531">
-        <v>0.626117</v>
+        <v>0.626242</v>
       </c>
       <c r="N531">
-        <v>6.819848</v>
+        <v>6.819973</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>0.970598</v>
       </c>
       <c r="C532">
         <v>2.293033</v>
       </c>
       <c r="D532">
         <v>1.524285</v>
       </c>
       <c r="E532">
         <v>0.389031</v>
       </c>
       <c r="F532">
         <v>5.176947</v>
       </c>
       <c r="G532">
         <v>0.656112</v>
       </c>
       <c r="H532">
         <v>0.088296</v>
       </c>
       <c r="I532">
         <v>0.00933</v>
       </c>
       <c r="J532">
-        <v>0.021401</v>
+        <v>0.021541</v>
       </c>
       <c r="K532">
         <v>0.070967</v>
       </c>
       <c r="L532">
         <v>0.399703</v>
       </c>
       <c r="M532">
-        <v>0.589697</v>
+        <v>0.589837</v>
       </c>
       <c r="N532">
-        <v>6.422756</v>
+        <v>6.422896</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>1.069358</v>
       </c>
       <c r="C533">
         <v>2.342478</v>
       </c>
       <c r="D533">
         <v>1.567897</v>
       </c>
       <c r="E533">
         <v>0.413402</v>
       </c>
       <c r="F533">
         <v>5.393134</v>
       </c>
       <c r="G533">
         <v>0.696324</v>
       </c>
       <c r="H533">
         <v>0.08696</v>
       </c>
       <c r="I533">
         <v>0.009957</v>
       </c>
       <c r="J533">
-        <v>0.024459</v>
+        <v>0.024613</v>
       </c>
       <c r="K533">
         <v>0.064309</v>
       </c>
       <c r="L533">
         <v>0.423372</v>
       </c>
       <c r="M533">
-        <v>0.609056</v>
+        <v>0.609211</v>
       </c>
       <c r="N533">
-        <v>6.698513</v>
+        <v>6.698668</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>1.19839</v>
       </c>
       <c r="C534">
         <v>2.245198</v>
       </c>
       <c r="D534">
         <v>1.489909</v>
       </c>
       <c r="E534">
         <v>0.399059</v>
       </c>
       <c r="F534">
         <v>5.332555</v>
       </c>
       <c r="G534">
         <v>0.702587</v>
       </c>
       <c r="H534">
         <v>0.079284</v>
       </c>
       <c r="I534">
         <v>0.009475</v>
       </c>
       <c r="J534">
-        <v>0.024955</v>
+        <v>0.025113</v>
       </c>
       <c r="K534">
         <v>0.055627</v>
       </c>
       <c r="L534">
         <v>0.424332</v>
       </c>
       <c r="M534">
-        <v>0.593674</v>
+        <v>0.593832</v>
       </c>
       <c r="N534">
-        <v>6.628815</v>
+        <v>6.628974</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>1.246326</v>
       </c>
       <c r="C535">
         <v>2.33902</v>
       </c>
       <c r="D535">
         <v>1.537662</v>
       </c>
       <c r="E535">
         <v>0.405763</v>
       </c>
       <c r="F535">
         <v>5.528772</v>
       </c>
       <c r="G535">
         <v>0.735784</v>
       </c>
       <c r="H535">
         <v>0.073206</v>
       </c>
       <c r="I535">
         <v>0.009852</v>
       </c>
       <c r="J535">
-        <v>0.027056</v>
+        <v>0.02722</v>
       </c>
       <c r="K535">
         <v>0.060114</v>
       </c>
       <c r="L535">
         <v>0.434083</v>
       </c>
       <c r="M535">
-        <v>0.604311</v>
+        <v>0.604475</v>
       </c>
       <c r="N535">
-        <v>6.868866</v>
+        <v>6.86903</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>1.375601</v>
       </c>
       <c r="C536">
         <v>2.320472</v>
       </c>
       <c r="D536">
         <v>1.542251</v>
       </c>
       <c r="E536">
         <v>0.383975</v>
       </c>
       <c r="F536">
         <v>5.6223</v>
       </c>
       <c r="G536">
         <v>0.748095</v>
       </c>
       <c r="H536">
         <v>0.066771</v>
       </c>
       <c r="I536">
         <v>0.009897</v>
       </c>
       <c r="J536">
-        <v>0.026741</v>
+        <v>0.0269</v>
       </c>
       <c r="K536">
         <v>0.046367</v>
       </c>
       <c r="L536">
         <v>0.44157</v>
       </c>
       <c r="M536">
-        <v>0.591345</v>
+        <v>0.591505</v>
       </c>
       <c r="N536">
-        <v>6.961739</v>
+        <v>6.961899</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>1.308702</v>
       </c>
       <c r="C537">
         <v>2.230743</v>
       </c>
       <c r="D537">
         <v>1.467192</v>
       </c>
       <c r="E537">
         <v>0.373442</v>
       </c>
       <c r="F537">
         <v>5.380079</v>
       </c>
       <c r="G537">
         <v>0.684522</v>
       </c>
       <c r="H537">
         <v>0.055847</v>
       </c>
       <c r="I537">
         <v>0.009732</v>
       </c>
       <c r="J537">
-        <v>0.024199</v>
+        <v>0.024341</v>
       </c>
       <c r="K537">
         <v>0.055969</v>
       </c>
       <c r="L537">
         <v>0.416462</v>
       </c>
       <c r="M537">
-        <v>0.562208</v>
+        <v>0.562351</v>
       </c>
       <c r="N537">
-        <v>6.62681</v>
+        <v>6.626952</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>1.379141</v>
       </c>
       <c r="C538">
         <v>2.296068</v>
       </c>
       <c r="D538">
         <v>1.562481</v>
       </c>
       <c r="E538">
         <v>0.399062</v>
       </c>
       <c r="F538">
         <v>5.636753</v>
       </c>
       <c r="G538">
         <v>0.63521</v>
       </c>
       <c r="H538">
         <v>0.05916</v>
       </c>
       <c r="I538">
         <v>0.009995</v>
       </c>
       <c r="J538">
-        <v>0.021438</v>
+        <v>0.021566</v>
       </c>
       <c r="K538">
         <v>0.069384</v>
       </c>
       <c r="L538">
         <v>0.424405</v>
       </c>
       <c r="M538">
-        <v>0.584383</v>
+        <v>0.58451</v>
       </c>
       <c r="N538">
-        <v>6.856346</v>
+        <v>6.856473</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>1.34956</v>
       </c>
       <c r="C539">
         <v>2.240543</v>
       </c>
       <c r="D539">
         <v>1.529076</v>
       </c>
       <c r="E539">
         <v>0.391795</v>
       </c>
       <c r="F539">
         <v>5.510974</v>
       </c>
       <c r="G539">
         <v>0.681705</v>
       </c>
       <c r="H539">
         <v>0.064174</v>
       </c>
       <c r="I539">
         <v>0.009858</v>
       </c>
       <c r="J539">
-        <v>0.017985</v>
+        <v>0.018088</v>
       </c>
       <c r="K539">
         <v>0.066212</v>
       </c>
       <c r="L539">
         <v>0.427968</v>
       </c>
       <c r="M539">
-        <v>0.586197</v>
+        <v>0.5863</v>
       </c>
       <c r="N539">
-        <v>6.778875</v>
+        <v>6.778979</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>1.276371</v>
       </c>
       <c r="C540">
         <v>2.289151</v>
       </c>
       <c r="D540">
         <v>1.564467</v>
       </c>
       <c r="E540">
         <v>0.37743</v>
       </c>
       <c r="F540">
         <v>5.507419</v>
       </c>
       <c r="G540">
         <v>0.749517</v>
       </c>
       <c r="H540">
         <v>0.076865</v>
       </c>
       <c r="I540">
         <v>0.010339</v>
       </c>
       <c r="J540">
-        <v>0.016202</v>
+        <v>0.016298</v>
       </c>
       <c r="K540">
         <v>0.078973</v>
       </c>
       <c r="L540">
         <v>0.468546</v>
       </c>
       <c r="M540">
-        <v>0.650925</v>
+        <v>0.651021</v>
       </c>
       <c r="N540">
-        <v>6.907861</v>
+        <v>6.907957</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>1.38174</v>
       </c>
       <c r="C541">
         <v>2.266195</v>
       </c>
       <c r="D541">
         <v>1.574534</v>
       </c>
       <c r="E541">
         <v>0.380149</v>
       </c>
       <c r="F541">
         <v>5.602618</v>
       </c>
       <c r="G541">
         <v>0.764768</v>
       </c>
       <c r="H541">
         <v>0.090854</v>
       </c>
       <c r="I541">
         <v>0.010194</v>
       </c>
       <c r="J541">
-        <v>0.015555</v>
+        <v>0.015697</v>
       </c>
       <c r="K541">
         <v>0.070965</v>
       </c>
       <c r="L541">
         <v>0.439571</v>
       </c>
       <c r="M541">
-        <v>0.627139</v>
+        <v>0.627282</v>
       </c>
       <c r="N541">
-        <v>6.994526</v>
+        <v>6.994668</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>1.29987</v>
       </c>
       <c r="C542">
         <v>2.075515</v>
       </c>
       <c r="D542">
         <v>1.457736</v>
       </c>
       <c r="E542">
         <v>0.367405</v>
       </c>
       <c r="F542">
         <v>5.200526</v>
       </c>
       <c r="G542">
         <v>0.664778</v>
       </c>
       <c r="H542">
         <v>0.081485</v>
       </c>
       <c r="I542">
         <v>0.009098</v>
       </c>
       <c r="J542">
-        <v>0.017857</v>
+        <v>0.018016</v>
       </c>
       <c r="K542">
         <v>0.075375</v>
       </c>
       <c r="L542">
         <v>0.396508</v>
       </c>
       <c r="M542">
-        <v>0.580323</v>
+        <v>0.580481</v>
       </c>
       <c r="N542">
-        <v>6.445627</v>
+        <v>6.445785</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>1.299466</v>
       </c>
       <c r="C543">
         <v>2.349859</v>
       </c>
       <c r="D543">
         <v>1.626447</v>
       </c>
       <c r="E543">
         <v>0.412646</v>
       </c>
       <c r="F543">
         <v>5.688418</v>
       </c>
       <c r="G543">
         <v>0.68081</v>
       </c>
       <c r="H543">
         <v>0.10104</v>
       </c>
       <c r="I543">
         <v>0.010126</v>
       </c>
       <c r="J543">
-        <v>0.027472</v>
+        <v>0.027698</v>
       </c>
       <c r="K543">
         <v>0.087793</v>
       </c>
       <c r="L543">
         <v>0.43749</v>
       </c>
       <c r="M543">
-        <v>0.663921</v>
+        <v>0.664147</v>
       </c>
       <c r="N543">
-        <v>7.033149</v>
+        <v>7.033375</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>1.183991</v>
       </c>
       <c r="C544">
         <v>2.276851</v>
       </c>
       <c r="D544">
         <v>1.563285</v>
       </c>
       <c r="E544">
         <v>0.399007</v>
       </c>
       <c r="F544">
         <v>5.423134</v>
       </c>
       <c r="G544">
         <v>0.593479</v>
       </c>
       <c r="H544">
         <v>0.100345</v>
       </c>
       <c r="I544">
         <v>0.009795</v>
       </c>
       <c r="J544">
-        <v>0.030175</v>
+        <v>0.030426</v>
       </c>
       <c r="K544">
         <v>0.08659</v>
       </c>
       <c r="L544">
         <v>0.408227</v>
       </c>
       <c r="M544">
-        <v>0.635132</v>
+        <v>0.635383</v>
       </c>
       <c r="N544">
-        <v>6.651745</v>
+        <v>6.651996</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>1.251819</v>
       </c>
       <c r="C545">
         <v>2.352708</v>
       </c>
       <c r="D545">
         <v>1.630217</v>
       </c>
       <c r="E545">
         <v>0.422257</v>
       </c>
       <c r="F545">
         <v>5.657001</v>
       </c>
       <c r="G545">
         <v>0.64127</v>
       </c>
       <c r="H545">
         <v>0.111255</v>
       </c>
       <c r="I545">
         <v>0.009835</v>
       </c>
       <c r="J545">
-        <v>0.034567</v>
+        <v>0.034844</v>
       </c>
       <c r="K545">
         <v>0.078707</v>
       </c>
       <c r="L545">
         <v>0.426923</v>
       </c>
       <c r="M545">
-        <v>0.661288</v>
+        <v>0.661565</v>
       </c>
       <c r="N545">
-        <v>6.959559</v>
+        <v>6.959836</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>1.335118</v>
       </c>
       <c r="C546">
         <v>2.298884</v>
       </c>
       <c r="D546">
         <v>1.564687</v>
       </c>
       <c r="E546">
         <v>0.412559</v>
       </c>
       <c r="F546">
         <v>5.611248</v>
       </c>
       <c r="G546">
         <v>0.700866</v>
       </c>
       <c r="H546">
         <v>0.104323</v>
       </c>
       <c r="I546">
         <v>0.009599</v>
       </c>
       <c r="J546">
-        <v>0.036083</v>
+        <v>0.036368</v>
       </c>
       <c r="K546">
         <v>0.068724</v>
       </c>
       <c r="L546">
         <v>0.423612</v>
       </c>
       <c r="M546">
-        <v>0.642341</v>
+        <v>0.642625</v>
       </c>
       <c r="N546">
-        <v>6.954455</v>
+        <v>6.954739</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>1.271276</v>
       </c>
       <c r="C547">
         <v>2.400012</v>
       </c>
       <c r="D547">
         <v>1.64278</v>
       </c>
       <c r="E547">
         <v>0.427968</v>
       </c>
       <c r="F547">
         <v>5.742036</v>
       </c>
       <c r="G547">
         <v>0.745875</v>
       </c>
       <c r="H547">
         <v>0.090753</v>
       </c>
       <c r="I547">
         <v>0.010077</v>
       </c>
       <c r="J547">
-        <v>0.034635</v>
+        <v>0.034927</v>
       </c>
       <c r="K547">
         <v>0.055001</v>
       </c>
       <c r="L547">
         <v>0.435087</v>
       </c>
       <c r="M547">
-        <v>0.625553</v>
+        <v>0.625845</v>
       </c>
       <c r="N547">
-        <v>7.113465</v>
+        <v>7.113757</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>1.423715</v>
       </c>
       <c r="C548">
         <v>2.398663</v>
       </c>
       <c r="D548">
         <v>1.643164</v>
       </c>
       <c r="E548">
         <v>0.421408</v>
       </c>
       <c r="F548">
         <v>5.886951</v>
       </c>
       <c r="G548">
         <v>0.757067</v>
       </c>
       <c r="H548">
         <v>0.07518</v>
       </c>
       <c r="I548">
         <v>0.010044</v>
       </c>
       <c r="J548">
-        <v>0.033492</v>
+        <v>0.033775</v>
       </c>
       <c r="K548">
         <v>0.047355</v>
       </c>
       <c r="L548">
         <v>0.446085</v>
       </c>
       <c r="M548">
-        <v>0.612154</v>
+        <v>0.612438</v>
       </c>
       <c r="N548">
-        <v>7.256172</v>
+        <v>7.256455</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>1.268566</v>
       </c>
       <c r="C549">
         <v>2.361885</v>
       </c>
       <c r="D549">
         <v>1.633366</v>
       </c>
       <c r="E549">
         <v>0.404295</v>
       </c>
       <c r="F549">
         <v>5.668111</v>
       </c>
       <c r="G549">
         <v>0.712236</v>
       </c>
       <c r="H549">
         <v>0.065346</v>
       </c>
       <c r="I549">
         <v>0.009762</v>
       </c>
       <c r="J549">
-        <v>0.030881</v>
+        <v>0.031135</v>
       </c>
       <c r="K549">
         <v>0.061115</v>
       </c>
       <c r="L549">
         <v>0.416763</v>
       </c>
       <c r="M549">
-        <v>0.583867</v>
+        <v>0.584121</v>
       </c>
       <c r="N549">
-        <v>6.964214</v>
+        <v>6.964469</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>1.336215</v>
       </c>
       <c r="C550">
         <v>2.483981</v>
       </c>
       <c r="D550">
         <v>1.71505</v>
       </c>
       <c r="E550">
         <v>0.450099</v>
       </c>
       <c r="F550">
         <v>5.985345</v>
       </c>
       <c r="G550">
         <v>0.690239</v>
       </c>
       <c r="H550">
         <v>0.060386</v>
       </c>
       <c r="I550">
         <v>0.009536</v>
       </c>
       <c r="J550">
-        <v>0.028042</v>
+        <v>0.02827</v>
       </c>
       <c r="K550">
         <v>0.083146</v>
       </c>
       <c r="L550">
         <v>0.433547</v>
       </c>
       <c r="M550">
-        <v>0.614657</v>
+        <v>0.614884</v>
       </c>
       <c r="N550">
-        <v>7.290241</v>
+        <v>7.290468</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>1.296157</v>
       </c>
       <c r="C551">
         <v>2.478669</v>
       </c>
       <c r="D551">
         <v>1.731686</v>
       </c>
       <c r="E551">
         <v>0.44489</v>
       </c>
       <c r="F551">
         <v>5.951402</v>
       </c>
       <c r="G551">
         <v>0.696756</v>
       </c>
       <c r="H551">
         <v>0.067859</v>
       </c>
       <c r="I551">
         <v>0.009671</v>
       </c>
       <c r="J551">
-        <v>0.020501</v>
+        <v>0.02068</v>
       </c>
       <c r="K551">
         <v>0.077162</v>
       </c>
       <c r="L551">
         <v>0.438603</v>
       </c>
       <c r="M551">
-        <v>0.613796</v>
+        <v>0.613975</v>
       </c>
       <c r="N551">
-        <v>7.261955</v>
+        <v>7.262133</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>1.277444</v>
       </c>
       <c r="C552">
         <v>2.581622</v>
       </c>
       <c r="D552">
         <v>1.771752</v>
       </c>
       <c r="E552">
         <v>0.444413</v>
       </c>
       <c r="F552">
         <v>6.075231</v>
       </c>
       <c r="G552">
         <v>0.770824</v>
       </c>
       <c r="H552">
         <v>0.07591</v>
       </c>
       <c r="I552">
         <v>0.010105</v>
       </c>
       <c r="J552">
-        <v>0.019362</v>
+        <v>0.019531</v>
       </c>
       <c r="K552">
         <v>0.075749</v>
       </c>
       <c r="L552">
         <v>0.454004</v>
       </c>
       <c r="M552">
-        <v>0.63513</v>
+        <v>0.635298</v>
       </c>
       <c r="N552">
-        <v>7.481185</v>
+        <v>7.481353</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>1.26179</v>
       </c>
       <c r="C553">
         <v>2.528942</v>
       </c>
       <c r="D553">
         <v>1.768803</v>
       </c>
       <c r="E553">
         <v>0.428916</v>
       </c>
       <c r="F553">
         <v>5.988451</v>
       </c>
       <c r="G553">
         <v>0.780456</v>
       </c>
       <c r="H553">
         <v>0.085519</v>
       </c>
       <c r="I553">
         <v>0.00997</v>
       </c>
       <c r="J553">
-        <v>0.020417</v>
+        <v>0.020629</v>
       </c>
       <c r="K553">
         <v>0.087343</v>
       </c>
       <c r="L553">
         <v>0.44918</v>
       </c>
       <c r="M553">
-        <v>0.652428</v>
+        <v>0.652641</v>
       </c>
       <c r="N553">
-        <v>7.421335</v>
+        <v>7.421547</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>1.225395</v>
       </c>
       <c r="C554">
         <v>2.331937</v>
       </c>
       <c r="D554">
         <v>1.639763</v>
       </c>
       <c r="E554">
         <v>0.408275</v>
       </c>
       <c r="F554">
         <v>5.605371</v>
       </c>
       <c r="G554">
         <v>0.67738</v>
       </c>
       <c r="H554">
         <v>0.084967</v>
       </c>
       <c r="I554">
         <v>0.009218</v>
       </c>
       <c r="J554">
-        <v>0.023213</v>
+        <v>0.023444</v>
       </c>
       <c r="K554">
         <v>0.079123</v>
       </c>
       <c r="L554">
         <v>0.412864</v>
       </c>
       <c r="M554">
-        <v>0.609384</v>
+        <v>0.609616</v>
       </c>
       <c r="N554">
-        <v>6.892135</v>
+        <v>6.892366</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>1.331935</v>
       </c>
       <c r="C555">
         <v>2.611912</v>
       </c>
       <c r="D555">
         <v>1.851476</v>
       </c>
       <c r="E555">
         <v>0.467577</v>
       </c>
       <c r="F555">
         <v>6.2629</v>
       </c>
       <c r="G555">
         <v>0.700826</v>
       </c>
       <c r="H555">
         <v>0.088236</v>
       </c>
       <c r="I555">
         <v>0.010057</v>
       </c>
       <c r="J555">
-        <v>0.030918</v>
+        <v>0.031238</v>
       </c>
       <c r="K555">
         <v>0.090294</v>
       </c>
       <c r="L555">
         <v>0.449086</v>
       </c>
       <c r="M555">
-        <v>0.668591</v>
+        <v>0.668911</v>
       </c>
       <c r="N555">
-        <v>7.632318</v>
+        <v>7.632637</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>1.178256</v>
       </c>
       <c r="C556">
         <v>2.523365</v>
       </c>
       <c r="D556">
         <v>1.796237</v>
       </c>
       <c r="E556">
         <v>0.461706</v>
       </c>
       <c r="F556">
         <v>5.959563</v>
       </c>
       <c r="G556">
         <v>0.618237</v>
       </c>
       <c r="H556">
         <v>0.095929</v>
       </c>
       <c r="I556">
         <v>0.009272</v>
       </c>
       <c r="J556">
-        <v>0.036049</v>
+        <v>0.036408</v>
       </c>
       <c r="K556">
         <v>0.090182</v>
       </c>
       <c r="L556">
         <v>0.425122</v>
       </c>
       <c r="M556">
-        <v>0.656554</v>
+        <v>0.656914</v>
       </c>
       <c r="N556">
-        <v>7.234354</v>
+        <v>7.234714</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>1.240866</v>
       </c>
       <c r="C557">
         <v>2.637459</v>
       </c>
       <c r="D557">
         <v>1.845214</v>
       </c>
       <c r="E557">
         <v>0.484455</v>
       </c>
       <c r="F557">
         <v>6.207993</v>
       </c>
       <c r="G557">
         <v>0.703833</v>
       </c>
       <c r="H557">
         <v>0.103876</v>
       </c>
       <c r="I557">
         <v>0.010111</v>
       </c>
       <c r="J557">
-        <v>0.040277</v>
+        <v>0.040672</v>
       </c>
       <c r="K557">
         <v>0.081728</v>
       </c>
       <c r="L557">
         <v>0.444714</v>
       </c>
       <c r="M557">
-        <v>0.680705</v>
+        <v>0.6811</v>
       </c>
       <c r="N557">
-        <v>7.592532</v>
+        <v>7.592927</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>1.250636</v>
       </c>
       <c r="C558">
         <v>2.565296</v>
       </c>
       <c r="D558">
         <v>1.821563</v>
       </c>
       <c r="E558">
         <v>0.467189</v>
       </c>
       <c r="F558">
         <v>6.104684</v>
       </c>
       <c r="G558">
         <v>0.728583</v>
       </c>
       <c r="H558">
         <v>0.094163</v>
       </c>
       <c r="I558">
         <v>0.009654</v>
       </c>
       <c r="J558">
-        <v>0.042476</v>
+        <v>0.042877</v>
       </c>
       <c r="K558">
         <v>0.084286</v>
       </c>
       <c r="L558">
         <v>0.438195</v>
       </c>
       <c r="M558">
-        <v>0.668774</v>
+        <v>0.669175</v>
       </c>
       <c r="N558">
-        <v>7.502041</v>
+        <v>7.502443</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>1.280021</v>
       </c>
       <c r="C559">
         <v>2.7036</v>
       </c>
       <c r="D559">
         <v>1.928536</v>
       </c>
       <c r="E559">
         <v>0.495565</v>
       </c>
       <c r="F559">
         <v>6.407722</v>
       </c>
       <c r="G559">
         <v>0.757528</v>
       </c>
       <c r="H559">
         <v>0.08564</v>
       </c>
       <c r="I559">
         <v>0.010066</v>
       </c>
       <c r="J559">
-        <v>0.040715</v>
+        <v>0.041128</v>
       </c>
       <c r="K559">
         <v>0.056116</v>
       </c>
       <c r="L559">
         <v>0.455403</v>
       </c>
       <c r="M559">
-        <v>0.64794</v>
+        <v>0.648352</v>
       </c>
       <c r="N559">
-        <v>7.81319</v>
+        <v>7.813603</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>1.408438</v>
       </c>
       <c r="C560">
         <v>2.758128</v>
       </c>
       <c r="D560">
         <v>2.015797</v>
       </c>
       <c r="E560">
         <v>0.512256</v>
       </c>
       <c r="F560">
         <v>6.694619</v>
       </c>
       <c r="G560">
         <v>0.755713</v>
       </c>
       <c r="H560">
         <v>0.075122</v>
       </c>
       <c r="I560">
         <v>0.010058</v>
       </c>
       <c r="J560">
-        <v>0.039785</v>
+        <v>0.04018</v>
       </c>
       <c r="K560">
         <v>0.067716</v>
       </c>
       <c r="L560">
         <v>0.459274</v>
       </c>
       <c r="M560">
-        <v>0.651954</v>
+        <v>0.65235</v>
       </c>
       <c r="N560">
-        <v>8.102286</v>
+        <v>8.102682</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>1.268098</v>
       </c>
       <c r="C561">
         <v>2.712942</v>
       </c>
       <c r="D561">
         <v>1.958917</v>
       </c>
       <c r="E561">
         <v>0.499684</v>
       </c>
       <c r="F561">
         <v>6.43964</v>
       </c>
       <c r="G561">
         <v>0.676697</v>
       </c>
       <c r="H561">
         <v>0.065393</v>
       </c>
       <c r="I561">
         <v>0.00975</v>
       </c>
       <c r="J561">
-        <v>0.035355</v>
+        <v>0.035706</v>
       </c>
       <c r="K561">
         <v>0.063189</v>
       </c>
       <c r="L561">
         <v>0.427023</v>
       </c>
       <c r="M561">
-        <v>0.60071</v>
+        <v>0.601061</v>
       </c>
       <c r="N561">
-        <v>7.717047</v>
+        <v>7.717398</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>1.349545</v>
       </c>
       <c r="C562">
         <v>2.838922</v>
       </c>
       <c r="D562">
         <v>2.035642</v>
       </c>
       <c r="E562">
         <v>0.510705</v>
       </c>
       <c r="F562">
         <v>6.734814</v>
       </c>
       <c r="G562">
         <v>0.620995</v>
       </c>
       <c r="H562">
         <v>0.066698</v>
       </c>
       <c r="I562">
         <v>0.009737</v>
       </c>
       <c r="J562">
-        <v>0.030386</v>
+        <v>0.0307</v>
       </c>
       <c r="K562">
         <v>0.072314</v>
       </c>
       <c r="L562">
         <v>0.448833</v>
       </c>
       <c r="M562">
-        <v>0.627968</v>
+        <v>0.628282</v>
       </c>
       <c r="N562">
-        <v>7.983777</v>
+        <v>7.984091</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>1.277745</v>
       </c>
       <c r="C563">
         <v>2.795311</v>
       </c>
       <c r="D563">
         <v>2.035657</v>
       </c>
       <c r="E563">
         <v>0.49154</v>
       </c>
       <c r="F563">
         <v>6.600253</v>
       </c>
       <c r="G563">
         <v>0.668643</v>
       </c>
       <c r="H563">
         <v>0.074766</v>
       </c>
       <c r="I563">
         <v>0.00976</v>
       </c>
       <c r="J563">
-        <v>0.023468</v>
+        <v>0.023718</v>
       </c>
       <c r="K563">
         <v>0.075118</v>
       </c>
       <c r="L563">
         <v>0.440087</v>
       </c>
       <c r="M563">
-        <v>0.6232</v>
+        <v>0.62345</v>
       </c>
       <c r="N563">
-        <v>7.892095</v>
+        <v>7.892345</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>1.290718</v>
       </c>
       <c r="C564">
         <v>2.874334</v>
       </c>
       <c r="D564">
         <v>2.113997</v>
       </c>
       <c r="E564">
         <v>0.499106</v>
       </c>
       <c r="F564">
         <v>6.778155</v>
       </c>
       <c r="G564">
         <v>0.749177</v>
       </c>
       <c r="H564">
         <v>0.077784</v>
       </c>
       <c r="I564">
         <v>0.010327</v>
       </c>
       <c r="J564">
-        <v>0.020576</v>
+        <v>0.020809</v>
       </c>
       <c r="K564">
         <v>0.082933</v>
       </c>
       <c r="L564">
         <v>0.455871</v>
       </c>
       <c r="M564">
-        <v>0.647491</v>
+        <v>0.647724</v>
       </c>
       <c r="N564">
-        <v>8.174823</v>
+        <v>8.175056</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>1.331434</v>
       </c>
       <c r="C565">
         <v>2.872009</v>
       </c>
       <c r="D565">
         <v>2.097222</v>
       </c>
       <c r="E565">
         <v>0.509222</v>
       </c>
       <c r="F565">
         <v>6.809887</v>
       </c>
       <c r="G565">
         <v>0.769584</v>
       </c>
       <c r="H565">
         <v>0.08461</v>
       </c>
       <c r="I565">
         <v>0.010136</v>
       </c>
       <c r="J565">
-        <v>0.022249</v>
+        <v>0.022521</v>
       </c>
       <c r="K565">
         <v>0.082917</v>
       </c>
       <c r="L565">
         <v>0.444926</v>
       </c>
       <c r="M565">
-        <v>0.644838</v>
+        <v>0.64511</v>
       </c>
       <c r="N565">
-        <v>8.224309</v>
+        <v>8.224581</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>1.17887</v>
       </c>
       <c r="C566">
         <v>2.611746</v>
       </c>
       <c r="D566">
         <v>1.859213</v>
       </c>
       <c r="E566">
         <v>0.475969</v>
       </c>
       <c r="F566">
         <v>6.125798</v>
       </c>
       <c r="G566">
         <v>0.675753</v>
       </c>
       <c r="H566">
         <v>0.078068</v>
       </c>
       <c r="I566">
         <v>0.009282</v>
       </c>
       <c r="J566">
-        <v>0.023942</v>
+        <v>0.024236</v>
       </c>
       <c r="K566">
         <v>0.077189</v>
       </c>
       <c r="L566">
         <v>0.404689</v>
       </c>
       <c r="M566">
-        <v>0.59317</v>
+        <v>0.593464</v>
       </c>
       <c r="N566">
-        <v>7.394721</v>
+        <v>7.395015</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>1.126072</v>
       </c>
       <c r="C567">
         <v>2.904813</v>
       </c>
       <c r="D567">
         <v>2.104054</v>
       </c>
       <c r="E567">
         <v>0.528837</v>
       </c>
       <c r="F567">
         <v>6.663776</v>
       </c>
       <c r="G567">
         <v>0.679562</v>
       </c>
       <c r="H567">
         <v>0.089852</v>
       </c>
       <c r="I567">
         <v>0.010247</v>
       </c>
       <c r="J567">
-        <v>0.03549</v>
+        <v>0.035907</v>
       </c>
       <c r="K567">
         <v>0.087936</v>
       </c>
       <c r="L567">
         <v>0.433493</v>
       </c>
       <c r="M567">
-        <v>0.657018</v>
+        <v>0.657435</v>
       </c>
       <c r="N567">
-        <v>8.000356</v>
+        <v>8.000773</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>1.234392</v>
       </c>
       <c r="C568">
         <v>2.824716</v>
       </c>
       <c r="D568">
         <v>2.075948</v>
       </c>
       <c r="E568">
         <v>0.518351</v>
       </c>
       <c r="F568">
         <v>6.653407</v>
       </c>
       <c r="G568">
         <v>0.632586</v>
       </c>
       <c r="H568">
         <v>0.094922</v>
       </c>
       <c r="I568">
         <v>0.009498</v>
       </c>
       <c r="J568">
-        <v>0.040146</v>
+        <v>0.04061</v>
       </c>
       <c r="K568">
         <v>0.098659</v>
       </c>
       <c r="L568">
         <v>0.422747</v>
       </c>
       <c r="M568">
-        <v>0.665972</v>
+        <v>0.666436</v>
       </c>
       <c r="N568">
-        <v>7.951966</v>
+        <v>7.952429</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>1.247969</v>
       </c>
       <c r="C569">
         <v>2.941149</v>
       </c>
       <c r="D569">
         <v>2.146297</v>
       </c>
       <c r="E569">
         <v>0.541173</v>
       </c>
       <c r="F569">
         <v>6.876588</v>
       </c>
       <c r="G569">
         <v>0.700904</v>
       </c>
       <c r="H569">
         <v>0.109123</v>
       </c>
       <c r="I569">
         <v>0.009971</v>
       </c>
       <c r="J569">
-        <v>0.043146</v>
+        <v>0.043653</v>
       </c>
       <c r="K569">
         <v>0.087959</v>
       </c>
       <c r="L569">
         <v>0.439777</v>
       </c>
       <c r="M569">
-        <v>0.689977</v>
+        <v>0.690484</v>
       </c>
       <c r="N569">
-        <v>8.267469</v>
+        <v>8.267976</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>1.145178</v>
       </c>
       <c r="C570">
         <v>2.854124</v>
       </c>
       <c r="D570">
         <v>2.089215</v>
       </c>
       <c r="E570">
         <v>0.518834</v>
       </c>
       <c r="F570">
         <v>6.607351</v>
       </c>
       <c r="G570">
         <v>0.718461</v>
       </c>
       <c r="H570">
         <v>0.095801</v>
       </c>
       <c r="I570">
         <v>0.009751</v>
       </c>
       <c r="J570">
-        <v>0.046198</v>
+        <v>0.046713</v>
       </c>
       <c r="K570">
         <v>0.076586</v>
       </c>
       <c r="L570">
         <v>0.432822</v>
       </c>
       <c r="M570">
-        <v>0.661158</v>
+        <v>0.661673</v>
       </c>
       <c r="N570">
-        <v>7.98697</v>
+        <v>7.987485</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>1.19111</v>
       </c>
       <c r="C571">
         <v>2.965529</v>
       </c>
       <c r="D571">
         <v>2.103182</v>
       </c>
       <c r="E571">
         <v>0.526359</v>
       </c>
       <c r="F571">
         <v>6.786179</v>
       </c>
       <c r="G571">
         <v>0.753898</v>
       </c>
       <c r="H571">
         <v>0.084875</v>
       </c>
       <c r="I571">
         <v>0.010086</v>
       </c>
       <c r="J571">
-        <v>0.047572</v>
+        <v>0.04811</v>
       </c>
       <c r="K571">
         <v>0.075408</v>
       </c>
       <c r="L571">
         <v>0.449062</v>
       </c>
       <c r="M571">
-        <v>0.667002</v>
+        <v>0.66754</v>
       </c>
       <c r="N571">
-        <v>8.207079</v>
+        <v>8.207617</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>1.286097</v>
       </c>
       <c r="C572">
         <v>3.037634</v>
       </c>
       <c r="D572">
         <v>2.205824</v>
       </c>
       <c r="E572">
         <v>0.532905</v>
       </c>
       <c r="F572">
         <v>7.062461</v>
       </c>
       <c r="G572">
         <v>0.750891</v>
       </c>
       <c r="H572">
         <v>0.077038</v>
       </c>
       <c r="I572">
         <v>0.010147</v>
       </c>
       <c r="J572">
-        <v>0.045914</v>
+        <v>0.04643</v>
       </c>
       <c r="K572">
         <v>0.068165</v>
       </c>
       <c r="L572">
         <v>0.446394</v>
       </c>
       <c r="M572">
-        <v>0.647658</v>
+        <v>0.648174</v>
       </c>
       <c r="N572">
-        <v>8.46101</v>
+        <v>8.461526</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>1.179775</v>
       </c>
       <c r="C573">
         <v>2.950891</v>
       </c>
       <c r="D573">
         <v>2.153104</v>
       </c>
       <c r="E573">
         <v>0.539914</v>
       </c>
       <c r="F573">
         <v>6.823684</v>
       </c>
       <c r="G573">
         <v>0.689836</v>
       </c>
       <c r="H573">
         <v>0.06321</v>
       </c>
       <c r="I573">
         <v>0.009885</v>
       </c>
       <c r="J573">
-        <v>0.040157</v>
+        <v>0.040615</v>
       </c>
       <c r="K573">
         <v>0.08364</v>
       </c>
       <c r="L573">
         <v>0.416241</v>
       </c>
       <c r="M573">
-        <v>0.613133</v>
+        <v>0.613591</v>
       </c>
       <c r="N573">
-        <v>8.126653</v>
+        <v>8.127111</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>1.162274</v>
       </c>
       <c r="C574">
         <v>3.076025</v>
       </c>
       <c r="D574">
         <v>2.262605</v>
       </c>
       <c r="E574">
         <v>0.561574</v>
       </c>
       <c r="F574">
         <v>7.062479</v>
       </c>
       <c r="G574">
         <v>0.647745</v>
       </c>
       <c r="H574">
         <v>0.062459</v>
       </c>
       <c r="I574">
         <v>0.009286</v>
       </c>
       <c r="J574">
-        <v>0.035724</v>
+        <v>0.036129</v>
       </c>
       <c r="K574">
         <v>0.094255</v>
       </c>
       <c r="L574">
         <v>0.431848</v>
       </c>
       <c r="M574">
-        <v>0.633573</v>
+        <v>0.633978</v>
       </c>
       <c r="N574">
-        <v>8.343796</v>
+        <v>8.344201</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>1.097776</v>
       </c>
       <c r="C575">
         <v>3.025607</v>
       </c>
       <c r="D575">
         <v>2.221951</v>
       </c>
       <c r="E575">
         <v>0.540455</v>
       </c>
       <c r="F575">
         <v>6.885788</v>
       </c>
       <c r="G575">
         <v>0.669598</v>
       </c>
       <c r="H575">
         <v>0.068982</v>
       </c>
       <c r="I575">
         <v>0.008575</v>
       </c>
       <c r="J575">
-        <v>0.026634</v>
+        <v>0.026952</v>
       </c>
       <c r="K575">
         <v>0.085929</v>
       </c>
       <c r="L575">
         <v>0.430565</v>
       </c>
       <c r="M575">
-        <v>0.620685</v>
+        <v>0.621004</v>
       </c>
       <c r="N575">
-        <v>8.176071</v>
+        <v>8.176389</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>1.074815</v>
       </c>
       <c r="C576">
         <v>3.122941</v>
       </c>
       <c r="D576">
         <v>2.293241</v>
       </c>
       <c r="E576">
         <v>0.558136</v>
       </c>
       <c r="F576">
         <v>7.049134</v>
       </c>
       <c r="G576">
         <v>0.763034</v>
       </c>
       <c r="H576">
         <v>0.073284</v>
       </c>
       <c r="I576">
         <v>0.009429</v>
       </c>
       <c r="J576">
-        <v>0.022573</v>
+        <v>0.022865</v>
       </c>
       <c r="K576">
         <v>0.090909</v>
       </c>
       <c r="L576">
         <v>0.454288</v>
       </c>
       <c r="M576">
-        <v>0.650482</v>
+        <v>0.650775</v>
       </c>
       <c r="N576">
-        <v>8.46265</v>
+        <v>8.462943</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>1.112285</v>
       </c>
       <c r="C577">
         <v>3.130136</v>
       </c>
       <c r="D577">
         <v>2.269743</v>
       </c>
       <c r="E577">
         <v>0.579835</v>
       </c>
       <c r="F577">
         <v>7.091999</v>
       </c>
       <c r="G577">
         <v>0.774776</v>
       </c>
       <c r="H577">
         <v>0.083587</v>
       </c>
       <c r="I577">
         <v>0.009294</v>
       </c>
       <c r="J577">
-        <v>0.026699</v>
+        <v>0.027022</v>
       </c>
       <c r="K577">
         <v>0.09595</v>
       </c>
       <c r="L577">
         <v>0.432686</v>
       </c>
       <c r="M577">
-        <v>0.648215</v>
+        <v>0.648538</v>
       </c>
       <c r="N577">
-        <v>8.514991</v>
+        <v>8.515313</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>0.948518</v>
       </c>
       <c r="C578">
         <v>2.871921</v>
       </c>
       <c r="D578">
         <v>2.122994</v>
       </c>
       <c r="E578">
         <v>0.526407</v>
       </c>
       <c r="F578">
         <v>6.46984</v>
       </c>
       <c r="G578">
         <v>0.688502</v>
       </c>
       <c r="H578">
         <v>0.088262</v>
       </c>
       <c r="I578">
         <v>0.009229</v>
       </c>
       <c r="J578">
-        <v>0.032001</v>
+        <v>0.032367</v>
       </c>
       <c r="K578">
         <v>0.099325</v>
       </c>
       <c r="L578">
         <v>0.403222</v>
       </c>
       <c r="M578">
-        <v>0.632039</v>
+        <v>0.632405</v>
       </c>
       <c r="N578">
-        <v>7.79038</v>
+        <v>7.790746</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>0.921015</v>
       </c>
       <c r="C579">
         <v>3.062056</v>
       </c>
       <c r="D579">
         <v>2.259028</v>
       </c>
       <c r="E579">
         <v>0.585081</v>
       </c>
       <c r="F579">
         <v>6.82718</v>
       </c>
       <c r="G579">
         <v>0.668515</v>
       </c>
       <c r="H579">
         <v>0.081284</v>
       </c>
       <c r="I579">
         <v>0.010378</v>
       </c>
       <c r="J579">
-        <v>0.03867</v>
+        <v>0.039147</v>
       </c>
       <c r="K579">
         <v>0.100039</v>
       </c>
       <c r="L579">
         <v>0.411076</v>
       </c>
       <c r="M579">
-        <v>0.641447</v>
+        <v>0.641925</v>
       </c>
       <c r="N579">
-        <v>8.137142</v>
+        <v>8.137619</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>0.786817</v>
       </c>
       <c r="C580">
         <v>2.956219</v>
       </c>
       <c r="D580">
         <v>2.034818</v>
       </c>
       <c r="E580">
         <v>0.531865</v>
       </c>
       <c r="F580">
         <v>6.309719</v>
       </c>
       <c r="G580">
         <v>0.61809</v>
       </c>
       <c r="H580">
         <v>0.079139</v>
       </c>
       <c r="I580">
         <v>0.00991</v>
       </c>
       <c r="J580">
-        <v>0.045977</v>
+        <v>0.046509</v>
       </c>
       <c r="K580">
         <v>0.101515</v>
       </c>
       <c r="L580">
         <v>0.323946</v>
       </c>
       <c r="M580">
-        <v>0.560486</v>
+        <v>0.561019</v>
       </c>
       <c r="N580">
-        <v>7.488296</v>
+        <v>7.488828</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>0.744336</v>
       </c>
       <c r="C581">
         <v>2.824609</v>
       </c>
       <c r="D581">
         <v>1.715317</v>
       </c>
       <c r="E581">
         <v>0.528563</v>
       </c>
       <c r="F581">
         <v>5.812825</v>
       </c>
       <c r="G581">
         <v>0.672074</v>
       </c>
       <c r="H581">
         <v>0.102279</v>
       </c>
       <c r="I581">
         <v>0.010026</v>
       </c>
       <c r="J581">
-        <v>0.054131</v>
+        <v>0.054726</v>
       </c>
       <c r="K581">
         <v>0.096824</v>
       </c>
       <c r="L581">
         <v>0.35484</v>
       </c>
       <c r="M581">
-        <v>0.6181</v>
+        <v>0.618695</v>
       </c>
       <c r="N581">
-        <v>7.103</v>
+        <v>7.103595</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>0.790875</v>
       </c>
       <c r="C582">
         <v>2.812374</v>
       </c>
       <c r="D582">
         <v>1.784106</v>
       </c>
       <c r="E582">
         <v>0.559933</v>
       </c>
       <c r="F582">
         <v>5.947289</v>
       </c>
       <c r="G582">
         <v>0.702024</v>
       </c>
       <c r="H582">
         <v>0.095534</v>
       </c>
       <c r="I582">
         <v>0.009552</v>
       </c>
       <c r="J582">
-        <v>0.054142</v>
+        <v>0.054737</v>
       </c>
       <c r="K582">
         <v>0.103085</v>
       </c>
       <c r="L582">
         <v>0.37466</v>
       </c>
       <c r="M582">
-        <v>0.636973</v>
+        <v>0.637569</v>
       </c>
       <c r="N582">
-        <v>7.286286</v>
+        <v>7.286881</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>0.864182</v>
       </c>
       <c r="C583">
         <v>2.904261</v>
       </c>
       <c r="D583">
         <v>1.943088</v>
       </c>
       <c r="E583">
         <v>0.597857</v>
       </c>
       <c r="F583">
         <v>6.309388</v>
       </c>
       <c r="G583">
         <v>0.7248</v>
       </c>
       <c r="H583">
         <v>0.091243</v>
       </c>
       <c r="I583">
         <v>0.009921</v>
       </c>
       <c r="J583">
-        <v>0.05808</v>
+        <v>0.058694</v>
       </c>
       <c r="K583">
         <v>0.078019</v>
       </c>
       <c r="L583">
         <v>0.395536</v>
       </c>
       <c r="M583">
-        <v>0.632799</v>
+        <v>0.633413</v>
       </c>
       <c r="N583">
-        <v>7.666987</v>
+        <v>7.667602</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>0.950311</v>
       </c>
       <c r="C584">
         <v>2.905856</v>
       </c>
       <c r="D584">
         <v>1.870082</v>
       </c>
       <c r="E584">
         <v>0.596061</v>
       </c>
       <c r="F584">
         <v>6.32231</v>
       </c>
       <c r="G584">
         <v>0.720588</v>
       </c>
       <c r="H584">
         <v>0.079443</v>
       </c>
       <c r="I584">
         <v>0.009893</v>
       </c>
       <c r="J584">
-        <v>0.052636</v>
+        <v>0.053222</v>
       </c>
       <c r="K584">
         <v>0.078576</v>
       </c>
       <c r="L584">
         <v>0.397879</v>
       </c>
       <c r="M584">
-        <v>0.618428</v>
+        <v>0.619014</v>
       </c>
       <c r="N584">
-        <v>7.661326</v>
+        <v>7.661911</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>0.90264</v>
       </c>
       <c r="C585">
         <v>2.840128</v>
       </c>
       <c r="D585">
         <v>1.871708</v>
       </c>
       <c r="E585">
         <v>0.572131</v>
       </c>
       <c r="F585">
         <v>6.186607</v>
       </c>
       <c r="G585">
         <v>0.686588</v>
       </c>
       <c r="H585">
         <v>0.063732</v>
       </c>
       <c r="I585">
         <v>0.0096</v>
       </c>
       <c r="J585">
-        <v>0.044866</v>
+        <v>0.045385</v>
       </c>
       <c r="K585">
         <v>0.079111</v>
       </c>
       <c r="L585">
         <v>0.386097</v>
       </c>
       <c r="M585">
-        <v>0.583405</v>
+        <v>0.583924</v>
       </c>
       <c r="N585">
-        <v>7.4566</v>
+        <v>7.457119</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>0.899359</v>
       </c>
       <c r="C586">
         <v>2.88383</v>
       </c>
       <c r="D586">
         <v>1.850944</v>
       </c>
       <c r="E586">
         <v>0.590024</v>
       </c>
       <c r="F586">
         <v>6.224158</v>
       </c>
       <c r="G586">
         <v>0.6201</v>
       </c>
       <c r="H586">
         <v>0.064181</v>
       </c>
       <c r="I586">
         <v>0.009772</v>
       </c>
       <c r="J586">
-        <v>0.040615</v>
+        <v>0.041076</v>
       </c>
       <c r="K586">
         <v>0.098343</v>
       </c>
       <c r="L586">
         <v>0.398927</v>
       </c>
       <c r="M586">
-        <v>0.611837</v>
+        <v>0.612299</v>
       </c>
       <c r="N586">
-        <v>7.456095</v>
+        <v>7.456557</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>0.885951</v>
       </c>
       <c r="C587">
         <v>2.877658</v>
       </c>
       <c r="D587">
         <v>1.916387</v>
       </c>
       <c r="E587">
         <v>0.573601</v>
       </c>
       <c r="F587">
         <v>6.253597</v>
       </c>
       <c r="G587">
         <v>0.645145</v>
       </c>
       <c r="H587">
         <v>0.071286</v>
       </c>
       <c r="I587">
         <v>0.009978</v>
       </c>
       <c r="J587">
-        <v>0.033019</v>
+        <v>0.033394</v>
       </c>
       <c r="K587">
         <v>0.113038</v>
       </c>
       <c r="L587">
         <v>0.402541</v>
       </c>
       <c r="M587">
-        <v>0.629861</v>
+        <v>0.630236</v>
       </c>
       <c r="N587">
-        <v>7.528602</v>
+        <v>7.528977</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>0.896925</v>
       </c>
       <c r="C588">
         <v>2.993091</v>
       </c>
       <c r="D588">
         <v>1.973833</v>
       </c>
       <c r="E588">
         <v>0.563404</v>
       </c>
       <c r="F588">
         <v>6.427254</v>
       </c>
       <c r="G588">
         <v>0.729872</v>
       </c>
       <c r="H588">
         <v>0.073385</v>
       </c>
       <c r="I588">
         <v>0.010165</v>
       </c>
       <c r="J588">
-        <v>0.029734</v>
+        <v>0.030081</v>
       </c>
       <c r="K588">
         <v>0.10922</v>
       </c>
       <c r="L588">
         <v>0.418294</v>
       </c>
       <c r="M588">
-        <v>0.640797</v>
+        <v>0.641144</v>
       </c>
       <c r="N588">
-        <v>7.797924</v>
+        <v>7.798271</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>0.974496</v>
       </c>
       <c r="C589">
         <v>2.97824</v>
       </c>
       <c r="D589">
         <v>1.967732</v>
       </c>
       <c r="E589">
         <v>0.57982</v>
       </c>
       <c r="F589">
         <v>6.500288</v>
       </c>
       <c r="G589">
         <v>0.748098</v>
       </c>
       <c r="H589">
         <v>0.083799</v>
       </c>
       <c r="I589">
         <v>0.009988</v>
       </c>
       <c r="J589">
-        <v>0.031947</v>
+        <v>0.032565</v>
       </c>
       <c r="K589">
         <v>0.102566</v>
       </c>
       <c r="L589">
         <v>0.409187</v>
       </c>
       <c r="M589">
-        <v>0.637488</v>
+        <v>0.638106</v>
       </c>
       <c r="N589">
-        <v>7.885874</v>
+        <v>7.886492</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>0.821406</v>
       </c>
       <c r="C590">
         <v>2.490734</v>
       </c>
       <c r="D590">
         <v>1.58214</v>
       </c>
       <c r="E590">
         <v>0.4263</v>
       </c>
       <c r="F590">
         <v>5.320579</v>
       </c>
       <c r="G590">
         <v>0.656549</v>
       </c>
       <c r="H590">
         <v>0.068706</v>
       </c>
       <c r="I590">
         <v>0.009263</v>
       </c>
       <c r="J590">
-        <v>0.035471</v>
+        <v>0.036132</v>
       </c>
       <c r="K590">
         <v>0.091153</v>
       </c>
       <c r="L590">
         <v>0.348412</v>
       </c>
       <c r="M590">
-        <v>0.553006</v>
+        <v>0.553666</v>
       </c>
       <c r="N590">
-        <v>6.530134</v>
+        <v>6.530795</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>1.020715</v>
       </c>
       <c r="C591">
         <v>3.007476</v>
       </c>
       <c r="D591">
         <v>2.006573</v>
       </c>
       <c r="E591">
         <v>0.572119</v>
       </c>
       <c r="F591">
         <v>6.606883</v>
       </c>
       <c r="G591">
         <v>0.664413</v>
       </c>
       <c r="H591">
         <v>0.072404</v>
       </c>
       <c r="I591">
         <v>0.00963</v>
       </c>
       <c r="J591">
-        <v>0.051345</v>
+        <v>0.052279</v>
       </c>
       <c r="K591">
         <v>0.133768</v>
       </c>
       <c r="L591">
         <v>0.410967</v>
       </c>
       <c r="M591">
-        <v>0.678115</v>
+        <v>0.679049</v>
       </c>
       <c r="N591">
-        <v>7.949411</v>
+        <v>7.950346</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>0.907186</v>
       </c>
       <c r="C592">
         <v>2.933245</v>
       </c>
       <c r="D592">
         <v>1.938356</v>
       </c>
       <c r="E592">
         <v>0.589102</v>
       </c>
       <c r="F592">
         <v>6.367889</v>
       </c>
       <c r="G592">
         <v>0.595413</v>
       </c>
       <c r="H592">
         <v>0.066155</v>
       </c>
       <c r="I592">
         <v>0.009613</v>
       </c>
       <c r="J592">
-        <v>0.058922</v>
+        <v>0.059958</v>
       </c>
       <c r="K592">
         <v>0.12337</v>
       </c>
       <c r="L592">
         <v>0.393208</v>
       </c>
       <c r="M592">
-        <v>0.651268</v>
+        <v>0.652304</v>
       </c>
       <c r="N592">
-        <v>7.61457</v>
+        <v>7.615606</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>0.975356</v>
       </c>
       <c r="C593">
         <v>3.028591</v>
       </c>
       <c r="D593">
         <v>2.015257</v>
       </c>
       <c r="E593">
         <v>0.61087</v>
       </c>
       <c r="F593">
         <v>6.630074</v>
       </c>
       <c r="G593">
         <v>0.661137</v>
       </c>
       <c r="H593">
         <v>0.07953</v>
       </c>
       <c r="I593">
         <v>0.009947</v>
       </c>
       <c r="J593">
-        <v>0.066399</v>
+        <v>0.067536</v>
       </c>
       <c r="K593">
         <v>0.11528</v>
       </c>
       <c r="L593">
         <v>0.418397</v>
       </c>
       <c r="M593">
-        <v>0.689552</v>
+        <v>0.690689</v>
       </c>
       <c r="N593">
-        <v>7.980763</v>
+        <v>7.981901</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>0.978963</v>
       </c>
       <c r="C594">
         <v>2.920396</v>
       </c>
       <c r="D594">
         <v>1.946137</v>
       </c>
       <c r="E594">
         <v>0.593156</v>
       </c>
       <c r="F594">
         <v>6.438653</v>
       </c>
       <c r="G594">
         <v>0.689048</v>
       </c>
       <c r="H594">
         <v>0.080025</v>
       </c>
       <c r="I594">
         <v>0.009577</v>
       </c>
       <c r="J594">
-        <v>0.06572</v>
+        <v>0.066868</v>
       </c>
       <c r="K594">
         <v>0.091003</v>
       </c>
       <c r="L594">
         <v>0.410541</v>
       </c>
       <c r="M594">
-        <v>0.656867</v>
+        <v>0.658014</v>
       </c>
       <c r="N594">
-        <v>7.784567</v>
+        <v>7.785715</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>0.974398</v>
       </c>
       <c r="C595">
         <v>3.046258</v>
       </c>
       <c r="D595">
         <v>2.014461</v>
       </c>
       <c r="E595">
         <v>0.611436</v>
       </c>
       <c r="F595">
         <v>6.646553</v>
       </c>
       <c r="G595">
         <v>0.717845</v>
       </c>
       <c r="H595">
         <v>0.075397</v>
       </c>
       <c r="I595">
         <v>0.010002</v>
       </c>
       <c r="J595">
-        <v>0.066105</v>
+        <v>0.067272</v>
       </c>
       <c r="K595">
         <v>0.074093</v>
       </c>
       <c r="L595">
         <v>0.425694</v>
       </c>
       <c r="M595">
-        <v>0.651291</v>
+        <v>0.652458</v>
       </c>
       <c r="N595">
-        <v>8.015689</v>
+        <v>8.016855</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>1.005243</v>
       </c>
       <c r="C596">
         <v>3.055284</v>
       </c>
       <c r="D596">
         <v>1.996374</v>
       </c>
       <c r="E596">
         <v>0.621926</v>
       </c>
       <c r="F596">
         <v>6.678827</v>
       </c>
       <c r="G596">
         <v>0.724517</v>
       </c>
       <c r="H596">
         <v>0.06936</v>
       </c>
       <c r="I596">
         <v>0.009955</v>
       </c>
       <c r="J596">
-        <v>0.064073</v>
+        <v>0.065179</v>
       </c>
       <c r="K596">
         <v>0.092367</v>
       </c>
       <c r="L596">
         <v>0.413175</v>
       </c>
       <c r="M596">
-        <v>0.648929</v>
+        <v>0.650036</v>
       </c>
       <c r="N596">
-        <v>8.052273</v>
+        <v>8.05338</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>0.998663</v>
       </c>
       <c r="C597">
         <v>2.976799</v>
       </c>
       <c r="D597">
         <v>1.870994</v>
       </c>
       <c r="E597">
         <v>0.599186</v>
       </c>
       <c r="F597">
         <v>6.445642</v>
       </c>
       <c r="G597">
         <v>0.672879</v>
       </c>
       <c r="H597">
         <v>0.05808</v>
       </c>
       <c r="I597">
         <v>0.009802</v>
       </c>
       <c r="J597">
-        <v>0.058887</v>
+        <v>0.059869</v>
       </c>
       <c r="K597">
         <v>0.098941</v>
       </c>
       <c r="L597">
         <v>0.395099</v>
       </c>
       <c r="M597">
-        <v>0.620809</v>
+        <v>0.621791</v>
       </c>
       <c r="N597">
-        <v>7.739331</v>
+        <v>7.740313</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>0.982232</v>
       </c>
       <c r="C598">
         <v>3.12487</v>
       </c>
       <c r="D598">
         <v>2.053206</v>
       </c>
       <c r="E598">
         <v>0.635803</v>
       </c>
       <c r="F598">
         <v>6.796111</v>
       </c>
       <c r="G598">
         <v>0.609065</v>
       </c>
       <c r="H598">
         <v>0.058458</v>
       </c>
       <c r="I598">
         <v>0.009893</v>
       </c>
       <c r="J598">
-        <v>0.049657</v>
+        <v>0.050515</v>
       </c>
       <c r="K598">
         <v>0.109918</v>
       </c>
       <c r="L598">
         <v>0.422284</v>
       </c>
       <c r="M598">
-        <v>0.650209</v>
+        <v>0.651067</v>
       </c>
       <c r="N598">
-        <v>8.055385</v>
+        <v>8.056244</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>0.980482</v>
       </c>
       <c r="C599">
         <v>3.058198</v>
       </c>
       <c r="D599">
         <v>2.026365</v>
       </c>
       <c r="E599">
         <v>0.620868</v>
       </c>
       <c r="F599">
         <v>6.685913</v>
       </c>
       <c r="G599">
         <v>0.654413</v>
       </c>
       <c r="H599">
         <v>0.066102</v>
       </c>
       <c r="I599">
         <v>0.009879</v>
       </c>
       <c r="J599">
-        <v>0.041979</v>
+        <v>0.042711</v>
       </c>
       <c r="K599">
         <v>0.121983</v>
       </c>
       <c r="L599">
         <v>0.423756</v>
       </c>
       <c r="M599">
-        <v>0.663698</v>
+        <v>0.66443</v>
       </c>
       <c r="N599">
-        <v>8.004024</v>
+        <v>8.004756</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>0.977143</v>
       </c>
       <c r="C600">
         <v>3.186768</v>
       </c>
       <c r="D600">
         <v>2.074271</v>
       </c>
       <c r="E600">
         <v>0.638019</v>
       </c>
       <c r="F600">
         <v>6.876201</v>
       </c>
       <c r="G600">
         <v>0.737537</v>
       </c>
       <c r="H600">
         <v>0.080393</v>
       </c>
       <c r="I600">
         <v>0.010458</v>
       </c>
       <c r="J600">
-        <v>0.034801</v>
+        <v>0.035468</v>
       </c>
       <c r="K600">
         <v>0.135965</v>
       </c>
       <c r="L600">
         <v>0.445099</v>
       </c>
       <c r="M600">
-        <v>0.706715</v>
+        <v>0.707383</v>
       </c>
       <c r="N600">
-        <v>8.320454</v>
+        <v>8.321121</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>1.012182</v>
       </c>
       <c r="C601">
         <v>3.057102</v>
       </c>
       <c r="D601">
         <v>2.017636</v>
       </c>
       <c r="E601">
         <v>0.610463</v>
       </c>
       <c r="F601">
         <v>6.697383</v>
       </c>
       <c r="G601">
         <v>0.737387</v>
       </c>
       <c r="H601">
         <v>0.082562</v>
       </c>
       <c r="I601">
         <v>0.010409</v>
       </c>
       <c r="J601">
-        <v>0.04175</v>
+        <v>0.04285</v>
       </c>
       <c r="K601">
         <v>0.127664</v>
       </c>
       <c r="L601">
         <v>0.44555</v>
       </c>
       <c r="M601">
-        <v>0.707936</v>
+        <v>0.709037</v>
       </c>
       <c r="N601">
-        <v>8.142706</v>
+        <v>8.143807</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>0.970305</v>
       </c>
       <c r="C602">
         <v>2.787663</v>
       </c>
       <c r="D602">
         <v>1.824697</v>
       </c>
       <c r="E602">
         <v>0.551948</v>
       </c>
       <c r="F602">
         <v>6.134613</v>
       </c>
       <c r="G602">
         <v>0.646232</v>
       </c>
       <c r="H602">
         <v>0.072746</v>
       </c>
       <c r="I602">
         <v>0.009112</v>
       </c>
       <c r="J602">
-        <v>0.04738</v>
+        <v>0.048591</v>
       </c>
       <c r="K602">
         <v>0.128443</v>
       </c>
       <c r="L602">
         <v>0.403568</v>
       </c>
       <c r="M602">
-        <v>0.66125</v>
+        <v>0.662461</v>
       </c>
       <c r="N602">
-        <v>7.442094</v>
+        <v>7.443306</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>1.043572</v>
       </c>
       <c r="C603">
         <v>3.136989</v>
       </c>
       <c r="D603">
         <v>2.09478</v>
       </c>
       <c r="E603">
         <v>0.65967</v>
       </c>
       <c r="F603">
         <v>6.93501</v>
       </c>
       <c r="G603">
         <v>0.65983</v>
       </c>
       <c r="H603">
         <v>0.083377</v>
       </c>
       <c r="I603">
         <v>0.009782</v>
       </c>
       <c r="J603">
-        <v>0.062746</v>
+        <v>0.064415</v>
       </c>
       <c r="K603">
         <v>0.14682</v>
       </c>
       <c r="L603">
         <v>0.44083</v>
       </c>
       <c r="M603">
-        <v>0.743555</v>
+        <v>0.745224</v>
       </c>
       <c r="N603">
-        <v>8.338395</v>
+        <v>8.340064</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>0.939908</v>
       </c>
       <c r="C604">
         <v>3.065668</v>
       </c>
       <c r="D604">
         <v>2.01718</v>
       </c>
       <c r="E604">
         <v>0.63463</v>
       </c>
       <c r="F604">
         <v>6.657386</v>
       </c>
       <c r="G604">
         <v>0.577665</v>
       </c>
       <c r="H604">
         <v>0.068465</v>
       </c>
       <c r="I604">
         <v>0.009594</v>
       </c>
       <c r="J604">
-        <v>0.071024</v>
+        <v>0.072873</v>
       </c>
       <c r="K604">
         <v>0.157522</v>
       </c>
       <c r="L604">
         <v>0.415905</v>
       </c>
       <c r="M604">
-        <v>0.72251</v>
+        <v>0.724358</v>
       </c>
       <c r="N604">
-        <v>7.957561</v>
+        <v>7.959409</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>1.005702</v>
       </c>
       <c r="C605">
         <v>3.170049</v>
       </c>
       <c r="D605">
         <v>2.071737</v>
       </c>
       <c r="E605">
         <v>0.660628</v>
       </c>
       <c r="F605">
         <v>6.908116</v>
       </c>
       <c r="G605">
         <v>0.662211</v>
       </c>
       <c r="H605">
         <v>0.0797</v>
       </c>
       <c r="I605">
         <v>0.009921</v>
       </c>
       <c r="J605">
-        <v>0.079408</v>
+        <v>0.08144</v>
       </c>
       <c r="K605">
         <v>0.143726</v>
       </c>
       <c r="L605">
         <v>0.440571</v>
       </c>
       <c r="M605">
-        <v>0.753326</v>
+        <v>0.755359</v>
       </c>
       <c r="N605">
-        <v>8.323654</v>
+        <v>8.325686</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>0.986358</v>
       </c>
       <c r="C606">
         <v>3.07695</v>
       </c>
       <c r="D606">
         <v>2.03244</v>
       </c>
       <c r="E606">
         <v>0.644387</v>
       </c>
       <c r="F606">
         <v>6.740134</v>
       </c>
       <c r="G606">
         <v>0.686595</v>
       </c>
       <c r="H606">
         <v>0.08867</v>
       </c>
       <c r="I606">
         <v>0.009574</v>
       </c>
       <c r="J606">
-        <v>0.082558</v>
+        <v>0.084588</v>
       </c>
       <c r="K606">
         <v>0.115215</v>
       </c>
       <c r="L606">
         <v>0.439598</v>
       </c>
       <c r="M606">
-        <v>0.735616</v>
+        <v>0.737646</v>
       </c>
       <c r="N606">
-        <v>8.162345</v>
+        <v>8.164375</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>1.000107</v>
       </c>
       <c r="C607">
         <v>3.204875</v>
       </c>
       <c r="D607">
         <v>2.116025</v>
       </c>
       <c r="E607">
         <v>0.685842</v>
       </c>
       <c r="F607">
         <v>7.006849</v>
       </c>
       <c r="G607">
         <v>0.719417</v>
       </c>
       <c r="H607">
         <v>0.083824</v>
       </c>
       <c r="I607">
         <v>0.00997</v>
       </c>
       <c r="J607">
-        <v>0.08251</v>
+        <v>0.084608</v>
       </c>
       <c r="K607">
         <v>0.100569</v>
       </c>
       <c r="L607">
         <v>0.446741</v>
       </c>
       <c r="M607">
-        <v>0.723614</v>
+        <v>0.725712</v>
       </c>
       <c r="N607">
-        <v>8.44988</v>
+        <v>8.451978</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>1.086547</v>
       </c>
       <c r="C608">
         <v>3.225668</v>
       </c>
       <c r="D608">
         <v>2.138139</v>
       </c>
       <c r="E608">
         <v>0.67166</v>
       </c>
       <c r="F608">
         <v>7.122014</v>
       </c>
       <c r="G608">
         <v>0.719835</v>
       </c>
       <c r="H608">
         <v>0.072106</v>
       </c>
       <c r="I608">
         <v>0.010013</v>
       </c>
       <c r="J608">
-        <v>0.077114</v>
+        <v>0.079133</v>
       </c>
       <c r="K608">
         <v>0.084339</v>
       </c>
       <c r="L608">
         <v>0.439294</v>
       </c>
       <c r="M608">
-        <v>0.682866</v>
+        <v>0.684885</v>
       </c>
       <c r="N608">
-        <v>8.524715</v>
+        <v>8.526734</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>1.044426</v>
       </c>
       <c r="C609">
         <v>3.170012</v>
       </c>
       <c r="D609">
         <v>2.119429</v>
       </c>
       <c r="E609">
         <v>0.660024</v>
       </c>
       <c r="F609">
         <v>6.993891</v>
       </c>
       <c r="G609">
         <v>0.665884</v>
       </c>
       <c r="H609">
         <v>0.058093</v>
       </c>
       <c r="I609">
         <v>0.009755</v>
       </c>
       <c r="J609">
-        <v>0.070065</v>
+        <v>0.071872</v>
       </c>
       <c r="K609">
         <v>0.093254</v>
       </c>
       <c r="L609">
         <v>0.411612</v>
       </c>
       <c r="M609">
-        <v>0.642779</v>
+        <v>0.644586</v>
       </c>
       <c r="N609">
-        <v>8.302555</v>
+        <v>8.304361</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>1.039543</v>
       </c>
       <c r="C610">
         <v>3.269858</v>
       </c>
       <c r="D610">
         <v>2.19232</v>
       </c>
       <c r="E610">
         <v>0.68354</v>
       </c>
       <c r="F610">
         <v>7.18526</v>
       </c>
       <c r="G610">
         <v>0.615861</v>
       </c>
       <c r="H610">
         <v>0.049022</v>
       </c>
       <c r="I610">
         <v>0.009824</v>
       </c>
       <c r="J610">
-        <v>0.063149</v>
+        <v>0.064785</v>
       </c>
       <c r="K610">
         <v>0.111725</v>
       </c>
       <c r="L610">
         <v>0.435862</v>
       </c>
       <c r="M610">
-        <v>0.66958</v>
+        <v>0.671217</v>
       </c>
       <c r="N610">
-        <v>8.470702</v>
+        <v>8.472339</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>0.988422</v>
       </c>
       <c r="C611">
         <v>3.168348</v>
       </c>
       <c r="D611">
         <v>2.130331</v>
       </c>
       <c r="E611">
         <v>0.65844</v>
       </c>
       <c r="F611">
         <v>6.945541</v>
       </c>
       <c r="G611">
         <v>0.648207</v>
       </c>
       <c r="H611">
         <v>0.061068</v>
       </c>
       <c r="I611">
         <v>0.009985</v>
       </c>
       <c r="J611">
-        <v>0.04667</v>
+        <v>0.047985</v>
       </c>
       <c r="K611">
         <v>0.14057</v>
       </c>
       <c r="L611">
         <v>0.437583</v>
       </c>
       <c r="M611">
-        <v>0.695877</v>
+        <v>0.697192</v>
       </c>
       <c r="N611">
-        <v>8.289625</v>
+        <v>8.29094</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>0.926122</v>
       </c>
       <c r="C612">
         <v>3.226939</v>
       </c>
       <c r="D612">
         <v>2.149956</v>
       </c>
       <c r="E612">
         <v>0.62067</v>
       </c>
       <c r="F612">
         <v>6.923687</v>
       </c>
       <c r="G612">
         <v>0.721896</v>
       </c>
       <c r="H612">
         <v>0.069706</v>
       </c>
       <c r="I612">
         <v>0.01045</v>
       </c>
       <c r="J612">
-        <v>0.039621</v>
+        <v>0.040827</v>
       </c>
       <c r="K612">
         <v>0.131975</v>
       </c>
       <c r="L612">
         <v>0.439057</v>
       </c>
       <c r="M612">
-        <v>0.690808</v>
+        <v>0.692013</v>
       </c>
       <c r="N612">
-        <v>8.336391</v>
+        <v>8.337596</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>1.036902</v>
       </c>
       <c r="C613">
         <v>3.277516</v>
       </c>
       <c r="D613">
         <v>2.229196</v>
       </c>
       <c r="E613">
         <v>0.66949</v>
       </c>
       <c r="F613">
         <v>7.213105</v>
       </c>
       <c r="G613">
         <v>0.740734</v>
       </c>
       <c r="H613">
         <v>0.077637</v>
       </c>
       <c r="I613">
         <v>0.010238</v>
       </c>
       <c r="J613">
-        <v>0.043668</v>
+        <v>0.045237</v>
       </c>
       <c r="K613">
         <v>0.130877</v>
       </c>
       <c r="L613">
         <v>0.436699</v>
       </c>
       <c r="M613">
-        <v>0.699119</v>
+        <v>0.700689</v>
       </c>
       <c r="N613">
-        <v>8.652958</v>
+        <v>8.654528</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>0.930993</v>
       </c>
       <c r="C614">
         <v>2.948659</v>
       </c>
       <c r="D614">
         <v>2.010412</v>
       </c>
       <c r="E614">
         <v>0.612365</v>
       </c>
       <c r="F614">
         <v>6.502429</v>
       </c>
       <c r="G614">
         <v>0.635553</v>
       </c>
       <c r="H614">
         <v>0.068107</v>
       </c>
       <c r="I614">
         <v>0.009312</v>
       </c>
       <c r="J614">
-        <v>0.050925</v>
+        <v>0.052652</v>
       </c>
       <c r="K614">
         <v>0.14134</v>
       </c>
       <c r="L614">
         <v>0.39258</v>
       </c>
       <c r="M614">
-        <v>0.662265</v>
+        <v>0.663991</v>
       </c>
       <c r="N614">
-        <v>7.800247</v>
+        <v>7.801974</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>1.057804</v>
       </c>
       <c r="C615">
         <v>3.31139</v>
       </c>
       <c r="D615">
         <v>2.269238</v>
       </c>
       <c r="E615">
         <v>0.703896</v>
       </c>
       <c r="F615">
         <v>7.342328</v>
       </c>
       <c r="G615">
         <v>0.656599</v>
       </c>
       <c r="H615">
         <v>0.072783</v>
       </c>
       <c r="I615">
         <v>0.010313</v>
       </c>
       <c r="J615">
-        <v>0.067313</v>
+        <v>0.069677</v>
       </c>
       <c r="K615">
         <v>0.148708</v>
       </c>
       <c r="L615">
         <v>0.439155</v>
       </c>
       <c r="M615">
-        <v>0.738272</v>
+        <v>0.740635</v>
       </c>
       <c r="N615">
-        <v>8.7372</v>
+        <v>8.739563</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>0.954996</v>
       </c>
       <c r="C616">
         <v>3.178008</v>
       </c>
       <c r="D616">
         <v>2.17334</v>
       </c>
       <c r="E616">
         <v>0.691273</v>
       </c>
       <c r="F616">
         <v>6.997616</v>
       </c>
       <c r="G616">
         <v>0.592236</v>
       </c>
       <c r="H616">
         <v>0.067625</v>
       </c>
       <c r="I616">
         <v>0.009844</v>
       </c>
       <c r="J616">
-        <v>0.080182</v>
+        <v>0.082835</v>
       </c>
       <c r="K616">
         <v>0.145848</v>
       </c>
       <c r="L616">
         <v>0.407902</v>
       </c>
       <c r="M616">
-        <v>0.7114</v>
+        <v>0.714054</v>
       </c>
       <c r="N616">
-        <v>8.301252</v>
+        <v>8.303905</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>0.978943</v>
       </c>
       <c r="C617">
         <v>3.3113</v>
       </c>
       <c r="D617">
         <v>2.245449</v>
       </c>
       <c r="E617">
         <v>0.712476</v>
       </c>
       <c r="F617">
         <v>7.248167</v>
       </c>
       <c r="G617">
         <v>0.639194</v>
       </c>
       <c r="H617">
         <v>0.094346</v>
       </c>
       <c r="I617">
         <v>0.009983</v>
       </c>
       <c r="J617">
-        <v>0.091176</v>
+        <v>0.094145</v>
       </c>
       <c r="K617">
         <v>0.109959</v>
       </c>
       <c r="L617">
         <v>0.4384</v>
       </c>
       <c r="M617">
-        <v>0.743865</v>
+        <v>0.746833</v>
       </c>
       <c r="N617">
-        <v>8.631226</v>
+        <v>8.634195</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>0.959167</v>
       </c>
       <c r="C618">
         <v>3.167194</v>
       </c>
       <c r="D618">
         <v>2.182363</v>
       </c>
       <c r="E618">
         <v>0.68729</v>
       </c>
       <c r="F618">
         <v>6.996014</v>
       </c>
       <c r="G618">
         <v>0.67749</v>
       </c>
       <c r="H618">
         <v>0.073604</v>
       </c>
       <c r="I618">
         <v>0.009632</v>
       </c>
       <c r="J618">
-        <v>0.092474</v>
+        <v>0.095388</v>
       </c>
       <c r="K618">
         <v>0.09399</v>
       </c>
       <c r="L618">
         <v>0.431359</v>
       </c>
       <c r="M618">
-        <v>0.701059</v>
+        <v>0.703974</v>
       </c>
       <c r="N618">
-        <v>8.374563</v>
+        <v>8.377478</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>0.949697</v>
       </c>
       <c r="C619">
         <v>3.29773</v>
       </c>
       <c r="D619">
         <v>2.277229</v>
       </c>
       <c r="E619">
         <v>0.720992</v>
       </c>
       <c r="F619">
         <v>7.245648</v>
       </c>
       <c r="G619">
         <v>0.730465</v>
       </c>
       <c r="H619">
         <v>0.074988</v>
       </c>
       <c r="I619">
         <v>0.009815</v>
       </c>
       <c r="J619">
-        <v>0.097436</v>
+        <v>0.100475</v>
       </c>
       <c r="K619">
         <v>0.095552</v>
       </c>
       <c r="L619">
         <v>0.440886</v>
       </c>
       <c r="M619">
-        <v>0.718677</v>
+        <v>0.721715</v>
       </c>
       <c r="N619">
-        <v>8.69479</v>
+        <v>8.697828</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>1.03031</v>
       </c>
       <c r="C620">
         <v>3.317788</v>
       </c>
       <c r="D620">
         <v>2.292517</v>
       </c>
       <c r="E620">
         <v>0.734863</v>
       </c>
       <c r="F620">
         <v>7.375478</v>
       </c>
       <c r="G620">
         <v>0.728965</v>
       </c>
       <c r="H620">
         <v>0.072652</v>
       </c>
       <c r="I620">
         <v>0.009716</v>
       </c>
       <c r="J620">
-        <v>0.092587</v>
+        <v>0.09554</v>
       </c>
       <c r="K620">
         <v>0.096881</v>
       </c>
       <c r="L620">
         <v>0.444584</v>
       </c>
       <c r="M620">
-        <v>0.71642</v>
+        <v>0.719373</v>
       </c>
       <c r="N620">
-        <v>8.820862</v>
+        <v>8.823815</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>0.986431</v>
       </c>
       <c r="C621">
         <v>3.217263</v>
       </c>
       <c r="D621">
         <v>2.249079</v>
       </c>
       <c r="E621">
         <v>0.72881</v>
       </c>
       <c r="F621">
         <v>7.181583</v>
       </c>
       <c r="G621">
         <v>0.68523</v>
       </c>
       <c r="H621">
         <v>0.057716</v>
       </c>
       <c r="I621">
         <v>0.009705</v>
       </c>
       <c r="J621">
-        <v>0.081371</v>
+        <v>0.08397</v>
       </c>
       <c r="K621">
         <v>0.096742</v>
       </c>
       <c r="L621">
         <v>0.43016</v>
       </c>
       <c r="M621">
-        <v>0.675694</v>
+        <v>0.678293</v>
       </c>
       <c r="N621">
-        <v>8.542508</v>
+        <v>8.545107</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>0.966891</v>
       </c>
       <c r="C622">
         <v>3.327948</v>
       </c>
       <c r="D622">
         <v>2.330294</v>
       </c>
       <c r="E622">
         <v>0.754146</v>
       </c>
       <c r="F622">
         <v>7.37928</v>
       </c>
       <c r="G622">
         <v>0.642125</v>
       </c>
       <c r="H622">
         <v>0.053475</v>
       </c>
       <c r="I622">
         <v>0.010238</v>
       </c>
       <c r="J622">
-        <v>0.074126</v>
+        <v>0.076517</v>
       </c>
       <c r="K622">
         <v>0.1229</v>
       </c>
       <c r="L622">
         <v>0.436158</v>
       </c>
       <c r="M622">
-        <v>0.696897</v>
+        <v>0.699288</v>
       </c>
       <c r="N622">
-        <v>8.718302</v>
+        <v>8.720693</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>0.966671</v>
       </c>
       <c r="C623">
         <v>3.269767</v>
       </c>
       <c r="D623">
         <v>2.272582</v>
       </c>
       <c r="E623">
         <v>0.727459</v>
       </c>
       <c r="F623">
         <v>7.23648</v>
       </c>
       <c r="G623">
         <v>0.650717</v>
       </c>
       <c r="H623">
         <v>0.058092</v>
       </c>
       <c r="I623">
         <v>0.010131</v>
       </c>
       <c r="J623">
-        <v>0.056731</v>
+        <v>0.058674</v>
       </c>
       <c r="K623">
         <v>0.124352</v>
       </c>
       <c r="L623">
         <v>0.435672</v>
       </c>
       <c r="M623">
-        <v>0.684978</v>
+        <v>0.686921</v>
       </c>
       <c r="N623">
-        <v>8.572174</v>
+        <v>8.574118</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>0.931683</v>
       </c>
       <c r="C624">
         <v>3.383362</v>
       </c>
       <c r="D624">
         <v>2.345042</v>
       </c>
       <c r="E624">
         <v>0.736825</v>
       </c>
       <c r="F624">
         <v>7.396912</v>
       </c>
       <c r="G624">
         <v>0.719666</v>
       </c>
       <c r="H624">
         <v>0.064922</v>
       </c>
       <c r="I624">
         <v>0.010418</v>
       </c>
       <c r="J624">
-        <v>0.050283</v>
+        <v>0.052052</v>
       </c>
       <c r="K624">
         <v>0.129787</v>
       </c>
       <c r="L624">
         <v>0.468385</v>
       </c>
       <c r="M624">
-        <v>0.723795</v>
+        <v>0.725563</v>
       </c>
       <c r="N624">
-        <v>8.840373</v>
+        <v>8.842141</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>0.910652</v>
       </c>
       <c r="C625">
         <v>3.271432</v>
       </c>
       <c r="D625">
         <v>2.207543</v>
       </c>
       <c r="E625">
         <v>0.681001</v>
       </c>
       <c r="F625">
         <v>7.070628</v>
       </c>
       <c r="G625">
         <v>0.7214</v>
       </c>
       <c r="H625">
         <v>0.073542</v>
       </c>
       <c r="I625">
         <v>0.010152</v>
       </c>
       <c r="J625">
-        <v>0.052392</v>
+        <v>0.054539</v>
       </c>
       <c r="K625">
         <v>0.118706</v>
       </c>
       <c r="L625">
         <v>0.433865</v>
       </c>
       <c r="M625">
-        <v>0.688658</v>
+        <v>0.690804</v>
       </c>
       <c r="N625">
-        <v>8.480685</v>
+        <v>8.482831</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>0.909851</v>
       </c>
       <c r="C626">
         <v>3.144699</v>
       </c>
       <c r="D626">
         <v>2.166019</v>
       </c>
       <c r="E626">
         <v>0.695968</v>
       </c>
       <c r="F626">
         <v>6.916536</v>
       </c>
       <c r="G626">
         <v>0.674449</v>
       </c>
       <c r="H626">
         <v>0.070954</v>
       </c>
       <c r="I626">
         <v>0.009476</v>
       </c>
       <c r="J626">
-        <v>0.06505</v>
+        <v>0.067477</v>
       </c>
       <c r="K626">
         <v>0.139829</v>
       </c>
       <c r="L626">
         <v>0.425407</v>
       </c>
       <c r="M626">
-        <v>0.710717</v>
+        <v>0.713143</v>
       </c>
       <c r="N626">
-        <v>8.301701</v>
+        <v>8.304127</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>0.865549</v>
       </c>
       <c r="C627">
         <v>3.288953</v>
       </c>
       <c r="D627">
         <v>2.32623</v>
       </c>
       <c r="E627">
         <v>0.772025</v>
       </c>
       <c r="F627">
         <v>7.252757</v>
       </c>
       <c r="G627">
         <v>0.66152</v>
       </c>
       <c r="H627">
         <v>0.079713</v>
       </c>
       <c r="I627">
         <v>0.010017</v>
       </c>
       <c r="J627">
-        <v>0.0843</v>
+        <v>0.08753</v>
       </c>
       <c r="K627">
         <v>0.153888</v>
       </c>
       <c r="L627">
         <v>0.448304</v>
       </c>
       <c r="M627">
-        <v>0.776222</v>
+        <v>0.779452</v>
       </c>
       <c r="N627">
-        <v>8.690499</v>
+        <v>8.693729</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>0.74055</v>
       </c>
       <c r="C628">
         <v>3.153094</v>
       </c>
       <c r="D628">
         <v>2.272273</v>
       </c>
       <c r="E628">
         <v>0.759924</v>
       </c>
       <c r="F628">
         <v>6.925841</v>
       </c>
       <c r="G628">
         <v>0.60091</v>
       </c>
       <c r="H628">
         <v>0.071365</v>
       </c>
       <c r="I628">
         <v>0.009571</v>
       </c>
       <c r="J628">
-        <v>0.098292</v>
+        <v>0.101849</v>
       </c>
       <c r="K628">
         <v>0.160666</v>
       </c>
       <c r="L628">
         <v>0.420353</v>
       </c>
       <c r="M628">
-        <v>0.760247</v>
+        <v>0.763804</v>
       </c>
       <c r="N628">
-        <v>8.286997</v>
+        <v>8.290554</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>0.813618</v>
       </c>
       <c r="C629">
         <v>3.263218</v>
       </c>
       <c r="D629">
         <v>2.337828</v>
       </c>
       <c r="E629">
         <v>0.791951</v>
       </c>
       <c r="F629">
         <v>7.206615</v>
       </c>
       <c r="G629">
         <v>0.678513</v>
       </c>
       <c r="H629">
         <v>0.083516</v>
       </c>
       <c r="I629">
         <v>0.009631</v>
       </c>
       <c r="J629">
-        <v>0.111918</v>
+        <v>0.115796</v>
       </c>
       <c r="K629">
         <v>0.13394</v>
       </c>
       <c r="L629">
         <v>0.435151</v>
       </c>
       <c r="M629">
-        <v>0.774157</v>
+        <v>0.778035</v>
       </c>
       <c r="N629">
-        <v>8.659285</v>
+        <v>8.663163</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>0.889642</v>
       </c>
       <c r="C630">
         <v>3.195901</v>
       </c>
       <c r="D630">
         <v>2.261659</v>
       </c>
       <c r="E630">
         <v>0.764293</v>
       </c>
       <c r="F630">
         <v>7.111495</v>
       </c>
       <c r="G630">
         <v>0.712131</v>
       </c>
       <c r="H630">
         <v>0.076417</v>
       </c>
       <c r="I630">
         <v>0.009306</v>
       </c>
       <c r="J630">
-        <v>0.119099</v>
+        <v>0.122983</v>
       </c>
       <c r="K630">
         <v>0.131913</v>
       </c>
       <c r="L630">
         <v>0.437466</v>
       </c>
       <c r="M630">
-        <v>0.7742</v>
+        <v>0.778085</v>
       </c>
       <c r="N630">
-        <v>8.597826</v>
+        <v>8.60171</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>0.897434</v>
       </c>
       <c r="C631">
         <v>3.344361</v>
       </c>
       <c r="D631">
         <v>2.330097</v>
       </c>
       <c r="E631">
         <v>0.777478</v>
       </c>
       <c r="F631">
         <v>7.349371</v>
       </c>
       <c r="G631">
         <v>0.729451</v>
       </c>
       <c r="H631">
         <v>0.072962</v>
       </c>
       <c r="I631">
         <v>0.009533</v>
       </c>
       <c r="J631">
-        <v>0.120124</v>
+        <v>0.124111</v>
       </c>
       <c r="K631">
         <v>0.096575</v>
       </c>
       <c r="L631">
         <v>0.456537</v>
       </c>
       <c r="M631">
-        <v>0.755731</v>
+        <v>0.759718</v>
       </c>
       <c r="N631">
-        <v>8.834554</v>
+        <v>8.83854</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>0.971635</v>
       </c>
       <c r="C632">
         <v>3.313237</v>
       </c>
       <c r="D632">
         <v>2.365064</v>
       </c>
       <c r="E632">
         <v>0.791854</v>
       </c>
       <c r="F632">
         <v>7.441791</v>
       </c>
       <c r="G632">
         <v>0.728507</v>
       </c>
       <c r="H632">
         <v>0.069914</v>
       </c>
       <c r="I632">
         <v>0.009566</v>
       </c>
       <c r="J632">
-        <v>0.118069</v>
+        <v>0.12189</v>
       </c>
       <c r="K632">
         <v>0.099936</v>
       </c>
       <c r="L632">
         <v>0.457921</v>
       </c>
       <c r="M632">
-        <v>0.755406</v>
+        <v>0.759227</v>
       </c>
       <c r="N632">
-        <v>8.925703</v>
+        <v>8.929524</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>0.941853</v>
       </c>
       <c r="C633">
         <v>3.183889</v>
       </c>
       <c r="D633">
         <v>2.247824</v>
       </c>
       <c r="E633">
         <v>0.776551</v>
       </c>
       <c r="F633">
         <v>7.150117</v>
       </c>
       <c r="G633">
         <v>0.654363</v>
       </c>
       <c r="H633">
         <v>0.054289</v>
       </c>
       <c r="I633">
         <v>0.009304</v>
       </c>
       <c r="J633">
-        <v>0.101378</v>
+        <v>0.104789</v>
       </c>
       <c r="K633">
         <v>0.099557</v>
       </c>
       <c r="L633">
         <v>0.43492</v>
       </c>
       <c r="M633">
-        <v>0.699448</v>
+        <v>0.702859</v>
       </c>
       <c r="N633">
-        <v>8.503929</v>
+        <v>8.50734</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>0.912047</v>
       </c>
       <c r="C634">
         <v>3.335861</v>
       </c>
       <c r="D634">
         <v>2.386122</v>
       </c>
       <c r="E634">
         <v>0.817956</v>
       </c>
       <c r="F634">
         <v>7.451986</v>
       </c>
       <c r="G634">
         <v>0.61377</v>
       </c>
       <c r="H634">
         <v>0.052382</v>
       </c>
       <c r="I634">
         <v>0.009681</v>
       </c>
       <c r="J634">
-        <v>0.095727</v>
+        <v>0.098786</v>
       </c>
       <c r="K634">
         <v>0.135086</v>
       </c>
       <c r="L634">
         <v>0.441498</v>
       </c>
       <c r="M634">
-        <v>0.734375</v>
+        <v>0.737434</v>
       </c>
       <c r="N634">
-        <v>8.80013</v>
+        <v>8.80319</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>0.843679</v>
       </c>
       <c r="C635">
         <v>3.228775</v>
       </c>
       <c r="D635">
         <v>2.286266</v>
       </c>
       <c r="E635">
         <v>0.79257</v>
       </c>
       <c r="F635">
         <v>7.151291</v>
       </c>
       <c r="G635">
         <v>0.646464</v>
       </c>
       <c r="H635">
         <v>0.05706</v>
       </c>
       <c r="I635">
         <v>0.0097</v>
       </c>
       <c r="J635">
-        <v>0.069702</v>
+        <v>0.072151</v>
       </c>
       <c r="K635">
         <v>0.136934</v>
       </c>
       <c r="L635">
         <v>0.451602</v>
       </c>
       <c r="M635">
-        <v>0.724999</v>
+        <v>0.727448</v>
       </c>
       <c r="N635">
-        <v>8.522754</v>
+        <v>8.525203</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>0.882242</v>
       </c>
       <c r="C636">
         <v>3.397334</v>
       </c>
       <c r="D636">
         <v>2.369784</v>
       </c>
       <c r="E636">
         <v>0.799071</v>
       </c>
       <c r="F636">
         <v>7.448431</v>
       </c>
       <c r="G636">
         <v>0.743543</v>
       </c>
       <c r="H636">
         <v>0.066647</v>
       </c>
       <c r="I636">
         <v>0.010132</v>
       </c>
       <c r="J636">
-        <v>0.063768</v>
+        <v>0.066032</v>
       </c>
       <c r="K636">
         <v>0.134867</v>
       </c>
       <c r="L636">
         <v>0.46536</v>
       </c>
       <c r="M636">
-        <v>0.740775</v>
+        <v>0.743038</v>
       </c>
       <c r="N636">
-        <v>8.932748</v>
+        <v>8.935012</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>0.922013</v>
       </c>
       <c r="C637">
         <v>3.349126</v>
       </c>
       <c r="D637">
         <v>2.317423</v>
       </c>
       <c r="E637">
         <v>0.742126</v>
       </c>
       <c r="F637">
         <v>7.330689</v>
       </c>
       <c r="G637">
         <v>0.74917</v>
       </c>
       <c r="H637">
         <v>0.073123</v>
       </c>
       <c r="I637">
         <v>0.010133</v>
       </c>
       <c r="J637">
-        <v>0.074815</v>
+        <v>0.077571</v>
       </c>
       <c r="K637">
         <v>0.148763</v>
       </c>
       <c r="L637">
         <v>0.442939</v>
       </c>
       <c r="M637">
-        <v>0.749773</v>
+        <v>0.752529</v>
       </c>
       <c r="N637">
-        <v>8.829632</v>
+        <v>8.832388</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>0.818698</v>
       </c>
       <c r="C638">
         <v>3.042049</v>
       </c>
       <c r="D638">
         <v>2.108954</v>
       </c>
       <c r="E638">
         <v>0.693466</v>
       </c>
       <c r="F638">
         <v>6.663167</v>
       </c>
       <c r="G638">
         <v>0.645675</v>
       </c>
       <c r="H638">
         <v>0.066682</v>
       </c>
       <c r="I638">
         <v>0.009142</v>
       </c>
       <c r="J638">
-        <v>0.079878</v>
+        <v>0.082842</v>
       </c>
       <c r="K638">
         <v>0.134249</v>
       </c>
       <c r="L638">
         <v>0.402078</v>
       </c>
       <c r="M638">
-        <v>0.692029</v>
+        <v>0.694994</v>
       </c>
       <c r="N638">
-        <v>8.000872</v>
+        <v>8.003836</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>0.983085</v>
       </c>
       <c r="C639">
         <v>3.446636</v>
       </c>
       <c r="D639">
         <v>2.37255</v>
       </c>
       <c r="E639">
         <v>0.810122</v>
       </c>
       <c r="F639">
         <v>7.612392</v>
       </c>
       <c r="G639">
         <v>0.652235</v>
       </c>
       <c r="H639">
         <v>0.076601</v>
       </c>
       <c r="I639">
         <v>0.010128</v>
       </c>
       <c r="J639">
-        <v>0.111868</v>
+        <v>0.115934</v>
       </c>
       <c r="K639">
         <v>0.172618</v>
       </c>
       <c r="L639">
         <v>0.440644</v>
       </c>
       <c r="M639">
-        <v>0.811859</v>
+        <v>0.815925</v>
       </c>
       <c r="N639">
-        <v>9.076487</v>
+        <v>9.080552</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>0.862713</v>
       </c>
       <c r="C640">
         <v>3.32242</v>
       </c>
       <c r="D640">
         <v>2.298176</v>
       </c>
       <c r="E640">
         <v>0.78754</v>
       </c>
       <c r="F640">
         <v>7.270849</v>
       </c>
       <c r="G640">
         <v>0.604572</v>
       </c>
       <c r="H640">
         <v>0.077927</v>
       </c>
       <c r="I640">
         <v>0.009676</v>
       </c>
       <c r="J640">
-        <v>0.127216</v>
+        <v>0.131688</v>
       </c>
       <c r="K640">
         <v>0.156528</v>
       </c>
       <c r="L640">
         <v>0.411398</v>
       </c>
       <c r="M640">
-        <v>0.782745</v>
+        <v>0.787217</v>
       </c>
       <c r="N640">
-        <v>8.658165</v>
+        <v>8.662638</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>0.906716</v>
       </c>
       <c r="C641">
         <v>3.421753</v>
       </c>
       <c r="D641">
         <v>2.371423</v>
       </c>
       <c r="E641">
         <v>0.826456</v>
       </c>
       <c r="F641">
         <v>7.526348</v>
       </c>
       <c r="G641">
         <v>0.648978</v>
       </c>
       <c r="H641">
         <v>0.083102</v>
       </c>
       <c r="I641">
         <v>0.009669</v>
       </c>
       <c r="J641">
-        <v>0.139575</v>
+        <v>0.144327</v>
       </c>
       <c r="K641">
         <v>0.125811</v>
       </c>
       <c r="L641">
         <v>0.434444</v>
       </c>
       <c r="M641">
-        <v>0.792601</v>
+        <v>0.797353</v>
       </c>
       <c r="N641">
-        <v>8.967927</v>
+        <v>8.972679</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>0.870575</v>
       </c>
       <c r="C642">
         <v>3.342035</v>
       </c>
       <c r="D642">
         <v>2.322901</v>
       </c>
       <c r="E642">
         <v>0.80108</v>
       </c>
       <c r="F642">
         <v>7.336592</v>
       </c>
       <c r="G642">
         <v>0.691559</v>
       </c>
       <c r="H642">
         <v>0.075607</v>
       </c>
       <c r="I642">
         <v>0.009578</v>
       </c>
       <c r="J642">
-        <v>0.147866</v>
+        <v>0.152678</v>
       </c>
       <c r="K642">
         <v>0.122069</v>
       </c>
       <c r="L642">
         <v>0.434501</v>
       </c>
       <c r="M642">
-        <v>0.789621</v>
+        <v>0.794434</v>
       </c>
       <c r="N642">
-        <v>8.817772</v>
+        <v>8.822585</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>0.930201</v>
       </c>
       <c r="C643">
         <v>3.470163</v>
       </c>
       <c r="D643">
         <v>2.417402</v>
       </c>
       <c r="E643">
         <v>0.83803</v>
       </c>
       <c r="F643">
         <v>7.655796</v>
       </c>
       <c r="G643">
         <v>0.739169</v>
       </c>
       <c r="H643">
         <v>0.068179</v>
       </c>
       <c r="I643">
         <v>0.009778</v>
       </c>
       <c r="J643">
-        <v>0.154383</v>
+        <v>0.159416</v>
       </c>
       <c r="K643">
         <v>0.108536</v>
       </c>
       <c r="L643">
         <v>0.453029</v>
       </c>
       <c r="M643">
-        <v>0.793904</v>
+        <v>0.798938</v>
       </c>
       <c r="N643">
-        <v>9.188869</v>
+        <v>9.193903</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>0.96694</v>
       </c>
       <c r="C644">
         <v>3.489404</v>
       </c>
       <c r="D644">
         <v>2.435539</v>
       </c>
       <c r="E644">
         <v>0.853016</v>
       </c>
       <c r="F644">
         <v>7.7449</v>
       </c>
       <c r="G644">
         <v>0.738374</v>
       </c>
       <c r="H644">
         <v>0.068574</v>
       </c>
       <c r="I644">
         <v>0.009995</v>
       </c>
       <c r="J644">
-        <v>0.14667</v>
+        <v>0.151429</v>
       </c>
       <c r="K644">
         <v>0.093171</v>
       </c>
       <c r="L644">
         <v>0.444949</v>
       </c>
       <c r="M644">
-        <v>0.763359</v>
+        <v>0.768118</v>
       </c>
       <c r="N644">
-        <v>9.246633</v>
+        <v>9.251392</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>0.900234</v>
       </c>
       <c r="C645">
         <v>3.365316</v>
       </c>
       <c r="D645">
         <v>2.360051</v>
       </c>
       <c r="E645">
         <v>0.845045</v>
       </c>
       <c r="F645">
         <v>7.470646</v>
       </c>
       <c r="G645">
         <v>0.683576</v>
       </c>
       <c r="H645">
         <v>0.052152</v>
       </c>
       <c r="I645">
         <v>0.009599</v>
       </c>
       <c r="J645">
-        <v>0.129506</v>
+        <v>0.133682</v>
       </c>
       <c r="K645">
         <v>0.087595</v>
       </c>
       <c r="L645">
         <v>0.434218</v>
       </c>
       <c r="M645">
-        <v>0.71307</v>
+        <v>0.717245</v>
       </c>
       <c r="N645">
-        <v>8.867292</v>
+        <v>8.871467</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>0.915895</v>
       </c>
       <c r="C646">
         <v>3.447078</v>
       </c>
       <c r="D646">
         <v>2.444999</v>
       </c>
       <c r="E646">
         <v>0.862571</v>
       </c>
       <c r="F646">
         <v>7.670543</v>
       </c>
       <c r="G646">
         <v>0.618458</v>
       </c>
       <c r="H646">
         <v>0.05645</v>
       </c>
       <c r="I646">
         <v>0.009716</v>
       </c>
       <c r="J646">
-        <v>0.115012</v>
+        <v>0.118887</v>
       </c>
       <c r="K646">
         <v>0.134889</v>
       </c>
       <c r="L646">
         <v>0.449511</v>
       </c>
       <c r="M646">
-        <v>0.765578</v>
+        <v>0.769453</v>
       </c>
       <c r="N646">
-        <v>9.054579</v>
+        <v>9.058454</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>0.889899</v>
       </c>
       <c r="C647">
         <v>3.427416</v>
       </c>
       <c r="D647">
         <v>2.353411</v>
       </c>
       <c r="E647">
         <v>0.840168</v>
       </c>
       <c r="F647">
         <v>7.510894</v>
       </c>
       <c r="G647">
         <v>0.666361</v>
       </c>
       <c r="H647">
         <v>0.06283</v>
       </c>
       <c r="I647">
         <v>0.009529</v>
       </c>
       <c r="J647">
-        <v>0.08794</v>
+        <v>0.090997</v>
       </c>
       <c r="K647">
         <v>0.139745</v>
       </c>
       <c r="L647">
         <v>0.442525</v>
       </c>
       <c r="M647">
-        <v>0.742569</v>
+        <v>0.745627</v>
       </c>
       <c r="N647">
-        <v>8.919824</v>
+        <v>8.922882</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>0.909046</v>
       </c>
       <c r="C648">
         <v>3.585071</v>
       </c>
       <c r="D648">
         <v>2.408475</v>
       </c>
       <c r="E648">
         <v>0.840635</v>
       </c>
       <c r="F648">
         <v>7.743226</v>
       </c>
       <c r="G648">
         <v>0.757338</v>
       </c>
       <c r="H648">
         <v>0.081615</v>
       </c>
       <c r="I648">
         <v>0.010018</v>
       </c>
       <c r="J648">
-        <v>0.075311</v>
+        <v>0.078156</v>
       </c>
       <c r="K648">
         <v>0.160527</v>
       </c>
       <c r="L648">
         <v>0.456956</v>
       </c>
       <c r="M648">
-        <v>0.784427</v>
+        <v>0.787272</v>
       </c>
       <c r="N648">
-        <v>9.284992</v>
+        <v>9.287836</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>0.940487</v>
+        <v>0.928158</v>
       </c>
       <c r="C649">
-        <v>3.484317</v>
+        <v>3.492904</v>
       </c>
       <c r="D649">
-        <v>2.334488</v>
+        <v>2.34646</v>
       </c>
       <c r="E649">
         <v>0.797762</v>
       </c>
       <c r="F649">
-        <v>7.557054</v>
+        <v>7.565284</v>
       </c>
       <c r="G649">
         <v>0.764959</v>
       </c>
       <c r="H649">
         <v>0.095227</v>
       </c>
       <c r="I649">
         <v>0.010228</v>
       </c>
       <c r="J649">
-        <v>0.085562</v>
+        <v>0.08827</v>
       </c>
       <c r="K649">
         <v>0.151608</v>
       </c>
       <c r="L649">
         <v>0.435694</v>
       </c>
       <c r="M649">
-        <v>0.778319</v>
+        <v>0.781027</v>
       </c>
       <c r="N649">
-        <v>9.100333</v>
+        <v>9.11127</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>0.851114</v>
+        <v>0.848662</v>
       </c>
       <c r="C650">
-        <v>3.191023</v>
+        <v>3.210262</v>
       </c>
       <c r="D650">
-        <v>2.170439</v>
+        <v>2.183997</v>
       </c>
       <c r="E650">
         <v>0.764633</v>
       </c>
       <c r="F650">
-        <v>6.97721</v>
+        <v>7.007554</v>
       </c>
       <c r="G650">
         <v>0.651478</v>
       </c>
       <c r="H650">
         <v>0.07664</v>
       </c>
       <c r="I650">
         <v>0.009182</v>
       </c>
       <c r="J650">
-        <v>0.098464</v>
+        <v>0.101377</v>
       </c>
       <c r="K650">
         <v>0.135481</v>
       </c>
       <c r="L650">
         <v>0.403086</v>
       </c>
       <c r="M650">
-        <v>0.722854</v>
+        <v>0.725766</v>
       </c>
       <c r="N650">
-        <v>8.351542</v>
+        <v>8.384798</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>0.938227</v>
+      </c>
+      <c r="C651">
+        <v>3.557722</v>
+      </c>
+      <c r="D651">
+        <v>2.419287</v>
+      </c>
+      <c r="E651">
+        <v>0.869857</v>
+      </c>
+      <c r="F651">
+        <v>7.785093</v>
+      </c>
+      <c r="G651">
+        <v>0.648467</v>
+      </c>
+      <c r="H651">
+        <v>0.091856</v>
+      </c>
+      <c r="I651">
+        <v>0.009944</v>
+      </c>
+      <c r="J651">
+        <v>0.138728</v>
+      </c>
+      <c r="K651">
+        <v>0.178172</v>
+      </c>
+      <c r="L651">
+        <v>0.44642</v>
+      </c>
+      <c r="M651">
+        <v>0.86512</v>
+      </c>
+      <c r="N651">
+        <v>9.29868</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>0.847834</v>
+      </c>
+      <c r="C652">
+        <v>3.447457</v>
+      </c>
+      <c r="D652">
+        <v>2.378089</v>
+      </c>
+      <c r="E652">
+        <v>0.845887</v>
+      </c>
+      <c r="F652">
+        <v>7.519267</v>
+      </c>
+      <c r="G652">
+        <v>0.599146</v>
+      </c>
+      <c r="H652">
+        <v>0.07675</v>
+      </c>
+      <c r="I652">
+        <v>0.009395</v>
+      </c>
+      <c r="J652">
+        <v>0.149746</v>
+      </c>
+      <c r="K652">
+        <v>0.167652</v>
+      </c>
+      <c r="L652">
+        <v>0.414525</v>
+      </c>
+      <c r="M652">
+        <v>0.818067</v>
+      </c>
+      <c r="N652">
+        <v>8.936481</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -31580,723 +31668,723 @@
       <c r="B74">
         <v>22.038226</v>
       </c>
       <c r="C74">
         <v>21.805763</v>
       </c>
       <c r="D74">
         <v>11.610472</v>
       </c>
       <c r="E74">
         <v>2.704829</v>
       </c>
       <c r="F74">
         <v>58.15929</v>
       </c>
       <c r="G74">
         <v>8.434433</v>
       </c>
       <c r="H74">
         <v>0.887813</v>
       </c>
       <c r="I74">
         <v>0.111428</v>
       </c>
       <c r="J74">
-        <v>0.067853</v>
+        <v>0.06792</v>
       </c>
       <c r="K74">
         <v>0.322953</v>
       </c>
       <c r="L74">
         <v>4.552532</v>
       </c>
       <c r="M74">
-        <v>5.94258</v>
+        <v>5.942647</v>
       </c>
       <c r="N74">
-        <v>72.536302</v>
+        <v>72.53637</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>22.221407</v>
       </c>
       <c r="C75">
         <v>23.40572</v>
       </c>
       <c r="D75">
         <v>12.012295</v>
       </c>
       <c r="E75">
         <v>2.890075</v>
       </c>
       <c r="F75">
         <v>60.529497</v>
       </c>
       <c r="G75">
         <v>8.268698</v>
       </c>
       <c r="H75">
         <v>1.089639</v>
       </c>
       <c r="I75">
         <v>0.115758</v>
       </c>
       <c r="J75">
-        <v>0.076126</v>
+        <v>0.076262</v>
       </c>
       <c r="K75">
         <v>0.410043</v>
       </c>
       <c r="L75">
         <v>4.712436</v>
       </c>
       <c r="M75">
-        <v>6.404003</v>
+        <v>6.404139</v>
       </c>
       <c r="N75">
-        <v>75.202198</v>
+        <v>75.202334</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>20.676893</v>
       </c>
       <c r="C76">
         <v>24.610065</v>
       </c>
       <c r="D76">
         <v>13.84866</v>
       </c>
       <c r="E76">
         <v>3.162126</v>
       </c>
       <c r="F76">
         <v>62.297744</v>
       </c>
       <c r="G76">
         <v>8.061822</v>
       </c>
       <c r="H76">
         <v>0.942532</v>
       </c>
       <c r="I76">
         <v>0.116599</v>
       </c>
       <c r="J76">
-        <v>0.093797</v>
+        <v>0.093988</v>
       </c>
       <c r="K76">
         <v>0.480484</v>
       </c>
       <c r="L76">
         <v>4.553559</v>
       </c>
       <c r="M76">
-        <v>6.18697</v>
+        <v>6.187161</v>
       </c>
       <c r="N76">
-        <v>76.546535</v>
+        <v>76.546727</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>20.001304</v>
       </c>
       <c r="C77">
         <v>24.859072</v>
       </c>
       <c r="D77">
         <v>15.86776</v>
       </c>
       <c r="E77">
         <v>3.451386</v>
       </c>
       <c r="F77">
         <v>64.179522</v>
       </c>
       <c r="G77">
         <v>8.244433</v>
       </c>
       <c r="H77">
         <v>0.916345</v>
       </c>
       <c r="I77">
         <v>0.117323</v>
       </c>
       <c r="J77">
-        <v>0.11965</v>
+        <v>0.119904</v>
       </c>
       <c r="K77">
         <v>0.572669</v>
       </c>
       <c r="L77">
         <v>4.834795</v>
       </c>
       <c r="M77">
-        <v>6.560783</v>
+        <v>6.561037</v>
       </c>
       <c r="N77">
-        <v>78.984738</v>
+        <v>78.984991</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>20.285705</v>
       </c>
       <c r="C78">
         <v>26.718073</v>
       </c>
       <c r="D78">
         <v>18.590329</v>
       </c>
       <c r="E78">
         <v>4.005085</v>
       </c>
       <c r="F78">
         <v>69.599191</v>
       </c>
       <c r="G78">
         <v>8.337559</v>
       </c>
       <c r="H78">
         <v>0.884959</v>
       </c>
       <c r="I78">
         <v>0.117672</v>
       </c>
       <c r="J78">
-        <v>0.16105</v>
+        <v>0.161371</v>
       </c>
       <c r="K78">
         <v>0.619808</v>
       </c>
       <c r="L78">
         <v>5.049215</v>
       </c>
       <c r="M78">
-        <v>6.832704</v>
+        <v>6.833026</v>
       </c>
       <c r="N78">
-        <v>84.769454</v>
+        <v>84.769776</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>17.946095</v>
       </c>
       <c r="C79">
         <v>28.066882</v>
       </c>
       <c r="D79">
         <v>19.684888</v>
       </c>
       <c r="E79">
         <v>4.475993</v>
       </c>
       <c r="F79">
         <v>70.173857</v>
       </c>
       <c r="G79">
         <v>8.336886</v>
       </c>
       <c r="H79">
         <v>0.849861</v>
       </c>
       <c r="I79">
         <v>0.117811</v>
       </c>
       <c r="J79">
-        <v>0.196175</v>
+        <v>0.196551</v>
       </c>
       <c r="K79">
         <v>0.650732</v>
       </c>
       <c r="L79">
         <v>5.024958</v>
       </c>
       <c r="M79">
-        <v>6.839536</v>
+        <v>6.839913</v>
       </c>
       <c r="N79">
-        <v>85.35028</v>
+        <v>85.350656</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>14.667089</v>
       </c>
       <c r="C80">
         <v>27.576023</v>
       </c>
       <c r="D80">
         <v>18.538967</v>
       </c>
       <c r="E80">
         <v>4.664785</v>
       </c>
       <c r="F80">
         <v>65.446864</v>
       </c>
       <c r="G80">
         <v>8.426753</v>
       </c>
       <c r="H80">
         <v>0.913775</v>
       </c>
       <c r="I80">
         <v>0.117498</v>
       </c>
       <c r="J80">
-        <v>0.250888</v>
+        <v>0.252434</v>
       </c>
       <c r="K80">
         <v>0.774499</v>
       </c>
       <c r="L80">
         <v>5.122149</v>
       </c>
       <c r="M80">
-        <v>7.178809</v>
+        <v>7.180355</v>
       </c>
       <c r="N80">
-        <v>81.052426</v>
+        <v>81.053971</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>15.625377</v>
       </c>
       <c r="C81">
         <v>28.324845</v>
       </c>
       <c r="D81">
         <v>19.554705</v>
       </c>
       <c r="E81">
         <v>4.987096</v>
       </c>
       <c r="F81">
         <v>68.492022</v>
       </c>
       <c r="G81">
         <v>8.418968</v>
       </c>
       <c r="H81">
         <v>1.024736</v>
       </c>
       <c r="I81">
         <v>0.117842</v>
       </c>
       <c r="J81">
-        <v>0.328623</v>
+        <v>0.331366</v>
       </c>
       <c r="K81">
         <v>0.867681</v>
       </c>
       <c r="L81">
         <v>5.156419</v>
       </c>
       <c r="M81">
-        <v>7.495301</v>
+        <v>7.498045</v>
       </c>
       <c r="N81">
-        <v>84.406291</v>
+        <v>84.409035</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>15.363442</v>
       </c>
       <c r="C82">
         <v>31.882148</v>
       </c>
       <c r="D82">
         <v>22.811601</v>
       </c>
       <c r="E82">
         <v>5.726973</v>
       </c>
       <c r="F82">
         <v>75.784165</v>
       </c>
       <c r="G82">
         <v>8.438068</v>
       </c>
       <c r="H82">
         <v>0.998092</v>
       </c>
       <c r="I82">
         <v>0.11798</v>
       </c>
       <c r="J82">
-        <v>0.383634</v>
+        <v>0.38751</v>
       </c>
       <c r="K82">
         <v>0.930341</v>
       </c>
       <c r="L82">
         <v>5.305652</v>
       </c>
       <c r="M82">
-        <v>7.735699</v>
+        <v>7.739575</v>
       </c>
       <c r="N82">
-        <v>91.957932</v>
+        <v>91.961808</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>14.255763</v>
       </c>
       <c r="C83">
         <v>35.187183</v>
       </c>
       <c r="D83">
         <v>25.611856</v>
       </c>
       <c r="E83">
         <v>6.351729</v>
       </c>
       <c r="F83">
         <v>81.406531</v>
       </c>
       <c r="G83">
         <v>8.451852</v>
       </c>
       <c r="H83">
         <v>0.982225</v>
       </c>
       <c r="I83">
         <v>0.116293</v>
       </c>
       <c r="J83">
-        <v>0.429747</v>
+        <v>0.434742</v>
       </c>
       <c r="K83">
         <v>1.009551</v>
       </c>
       <c r="L83">
         <v>5.206851</v>
       </c>
       <c r="M83">
-        <v>7.744667</v>
+        <v>7.749663</v>
       </c>
       <c r="N83">
-        <v>97.60305</v>
+        <v>97.608046</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>10.703214</v>
       </c>
       <c r="C84">
         <v>35.062141</v>
       </c>
       <c r="D84">
         <v>23.612049</v>
       </c>
       <c r="E84">
         <v>6.804761</v>
       </c>
       <c r="F84">
         <v>76.182165</v>
       </c>
       <c r="G84">
         <v>8.251075</v>
       </c>
       <c r="H84">
         <v>0.973355</v>
       </c>
       <c r="I84">
         <v>0.117716</v>
       </c>
       <c r="J84">
-        <v>0.51057</v>
+        <v>0.516361</v>
       </c>
       <c r="K84">
         <v>1.153045</v>
       </c>
       <c r="L84">
         <v>4.699703</v>
       </c>
       <c r="M84">
-        <v>7.454388</v>
+        <v>7.460179</v>
       </c>
       <c r="N84">
-        <v>91.887628</v>
+        <v>91.893419</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>11.596284</v>
       </c>
       <c r="C85">
         <v>35.806859</v>
       </c>
       <c r="D85">
         <v>23.491867</v>
       </c>
       <c r="E85">
         <v>7.098605</v>
       </c>
       <c r="F85">
         <v>77.993615</v>
       </c>
       <c r="G85">
         <v>8.130913</v>
       </c>
       <c r="H85">
         <v>0.858407</v>
       </c>
       <c r="I85">
         <v>0.118007</v>
       </c>
       <c r="J85">
-        <v>0.625305</v>
+        <v>0.636353</v>
       </c>
       <c r="K85">
         <v>1.290407</v>
       </c>
       <c r="L85">
         <v>4.915819</v>
       </c>
       <c r="M85">
-        <v>7.807947</v>
+        <v>7.818994</v>
       </c>
       <c r="N85">
-        <v>93.932475</v>
+        <v>93.943522</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>12.043193</v>
       </c>
       <c r="C86">
         <v>37.56012</v>
       </c>
       <c r="D86">
         <v>24.90467</v>
       </c>
       <c r="E86">
         <v>7.741902</v>
       </c>
       <c r="F86">
         <v>82.249886</v>
       </c>
       <c r="G86">
         <v>8.06102</v>
       </c>
       <c r="H86">
         <v>0.869339</v>
       </c>
       <c r="I86">
         <v>0.118389</v>
       </c>
       <c r="J86">
-        <v>0.763995</v>
+        <v>0.783967</v>
       </c>
       <c r="K86">
         <v>1.481823</v>
       </c>
       <c r="L86">
         <v>5.196171</v>
       </c>
       <c r="M86">
-        <v>8.429717</v>
+        <v>8.449689</v>
       </c>
       <c r="N86">
-        <v>98.740623</v>
+        <v>98.760595</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>11.750487</v>
       </c>
       <c r="C87">
         <v>39.007925</v>
       </c>
       <c r="D87">
         <v>26.876742</v>
       </c>
       <c r="E87">
         <v>8.479886</v>
       </c>
       <c r="F87">
         <v>86.11504</v>
       </c>
       <c r="G87">
         <v>8.098974</v>
       </c>
       <c r="H87">
         <v>0.835948</v>
       </c>
       <c r="I87">
         <v>0.119346</v>
       </c>
       <c r="J87">
-        <v>0.878273</v>
+        <v>0.907162</v>
       </c>
       <c r="K87">
         <v>1.436934</v>
       </c>
       <c r="L87">
         <v>5.20194</v>
       </c>
       <c r="M87">
-        <v>8.472441</v>
+        <v>8.501331</v>
       </c>
       <c r="N87">
-        <v>102.686455</v>
+        <v>102.715345</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>10.578753</v>
       </c>
       <c r="C88">
         <v>39.120754</v>
       </c>
       <c r="D88">
         <v>27.55671</v>
       </c>
       <c r="E88">
         <v>9.220642</v>
       </c>
       <c r="F88">
         <v>86.476859</v>
       </c>
       <c r="G88">
         <v>8.165019</v>
       </c>
       <c r="H88">
         <v>0.828761</v>
       </c>
       <c r="I88">
         <v>0.116069</v>
       </c>
       <c r="J88">
-        <v>1.09982</v>
+        <v>1.137933</v>
       </c>
       <c r="K88">
         <v>1.541898</v>
       </c>
       <c r="L88">
         <v>5.308385</v>
       </c>
       <c r="M88">
-        <v>8.894933</v>
+        <v>8.933046</v>
       </c>
       <c r="N88">
-        <v>103.536811</v>
+        <v>103.574924</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>10.876014</v>
       </c>
       <c r="C89">
         <v>40.708468</v>
       </c>
       <c r="D89">
         <v>28.211305</v>
       </c>
       <c r="E89">
         <v>9.740255</v>
       </c>
       <c r="F89">
         <v>89.536042</v>
       </c>
       <c r="G89">
         <v>8.195465</v>
       </c>
       <c r="H89">
         <v>0.842843</v>
       </c>
       <c r="I89">
         <v>0.116962</v>
       </c>
       <c r="J89">
-        <v>1.390038</v>
+        <v>1.437607</v>
       </c>
       <c r="K89">
         <v>1.584501</v>
       </c>
       <c r="L89">
         <v>5.247192</v>
       </c>
       <c r="M89">
-        <v>9.181536</v>
+        <v>9.229105</v>
       </c>
       <c r="N89">
-        <v>106.913043</v>
+        <v>106.960612</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>