--- v0 (2025-12-30)
+++ v1 (2026-06-09)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>December 2025 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: December 23, 2025</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: January 27, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.1 Primary Energy Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Total Primary Energy Production</t>
   </si>
   <si>
     <t>Primary Energy Imports</t>
   </si>
   <si>
     <t>Primary Energy Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z645"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A645"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -24244,2404 +24244,2609 @@
       </c>
       <c r="J588">
         <v>7.009344</v>
       </c>
       <c r="K588">
         <v>0.729872</v>
       </c>
       <c r="L588">
         <v>0.624463</v>
       </c>
       <c r="M588">
         <v>8.378427</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>6.500288</v>
       </c>
       <c r="C589">
         <v>0.748098</v>
       </c>
       <c r="D589">
-        <v>0.637522</v>
+        <v>0.637488</v>
       </c>
       <c r="E589">
-        <v>7.885908</v>
+        <v>7.885874</v>
       </c>
       <c r="F589">
         <v>1.771525</v>
       </c>
       <c r="G589">
         <v>2.082925</v>
       </c>
       <c r="H589">
         <v>-0.311399</v>
       </c>
       <c r="I589">
         <v>1.004993</v>
       </c>
       <c r="J589">
         <v>7.210077</v>
       </c>
       <c r="K589">
         <v>0.748098</v>
       </c>
       <c r="L589">
-        <v>0.607184</v>
+        <v>0.607149</v>
       </c>
       <c r="M589">
-        <v>8.579502</v>
+        <v>8.579468</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>5.320579</v>
       </c>
       <c r="C590">
         <v>0.656549</v>
       </c>
       <c r="D590">
-        <v>0.553037</v>
+        <v>0.553006</v>
       </c>
       <c r="E590">
-        <v>6.530165</v>
+        <v>6.530134</v>
       </c>
       <c r="F590">
         <v>1.565742</v>
       </c>
       <c r="G590">
         <v>1.666903</v>
       </c>
       <c r="H590">
         <v>-0.101161</v>
       </c>
       <c r="I590">
         <v>1.397717</v>
       </c>
       <c r="J590">
         <v>6.613514</v>
       </c>
       <c r="K590">
         <v>0.656549</v>
       </c>
       <c r="L590">
-        <v>0.546671</v>
+        <v>0.54664</v>
       </c>
       <c r="M590">
-        <v>7.826721</v>
+        <v>7.82669</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>6.606883</v>
       </c>
       <c r="C591">
         <v>0.664413</v>
       </c>
       <c r="D591">
-        <v>0.678149</v>
+        <v>0.678115</v>
       </c>
       <c r="E591">
-        <v>7.949446</v>
+        <v>7.949411</v>
       </c>
       <c r="F591">
         <v>1.788106</v>
       </c>
       <c r="G591">
         <v>2.067107</v>
       </c>
       <c r="H591">
         <v>-0.279001</v>
       </c>
       <c r="I591">
         <v>0.032281</v>
       </c>
       <c r="J591">
         <v>6.358639</v>
       </c>
       <c r="K591">
         <v>0.664413</v>
       </c>
       <c r="L591">
-        <v>0.666618</v>
+        <v>0.666584</v>
       </c>
       <c r="M591">
-        <v>7.702726</v>
+        <v>7.702691</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>6.367889</v>
       </c>
       <c r="C592">
         <v>0.595413</v>
       </c>
       <c r="D592">
-        <v>0.651301</v>
+        <v>0.651268</v>
       </c>
       <c r="E592">
-        <v>7.614603</v>
+        <v>7.61457</v>
       </c>
       <c r="F592">
         <v>1.702768</v>
       </c>
       <c r="G592">
         <v>2.10447</v>
       </c>
       <c r="H592">
         <v>-0.401702</v>
       </c>
       <c r="I592">
         <v>-0.088341</v>
       </c>
       <c r="J592">
         <v>5.876166</v>
       </c>
       <c r="K592">
         <v>0.595413</v>
       </c>
       <c r="L592">
-        <v>0.641639</v>
+        <v>0.641605</v>
       </c>
       <c r="M592">
-        <v>7.12456</v>
+        <v>7.124527</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>6.630074</v>
       </c>
       <c r="C593">
         <v>0.661137</v>
       </c>
       <c r="D593">
-        <v>0.689586</v>
+        <v>0.689552</v>
       </c>
       <c r="E593">
-        <v>7.980797</v>
+        <v>7.980763</v>
       </c>
       <c r="F593">
         <v>1.799127</v>
       </c>
       <c r="G593">
         <v>2.131187</v>
       </c>
       <c r="H593">
         <v>-0.33206</v>
       </c>
       <c r="I593">
         <v>-0.338523</v>
       </c>
       <c r="J593">
         <v>5.954598</v>
       </c>
       <c r="K593">
         <v>0.661137</v>
       </c>
       <c r="L593">
-        <v>0.681873</v>
+        <v>0.681838</v>
       </c>
       <c r="M593">
-        <v>7.310214</v>
+        <v>7.31018</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>6.438653</v>
       </c>
       <c r="C594">
         <v>0.689048</v>
       </c>
       <c r="D594">
-        <v>0.6569</v>
+        <v>0.656867</v>
       </c>
       <c r="E594">
-        <v>7.7846</v>
+        <v>7.784567</v>
       </c>
       <c r="F594">
         <v>1.890417</v>
       </c>
       <c r="G594">
         <v>2.204428</v>
       </c>
       <c r="H594">
         <v>-0.314011</v>
       </c>
       <c r="I594">
         <v>0.198531</v>
       </c>
       <c r="J594">
         <v>6.320079</v>
       </c>
       <c r="K594">
         <v>0.689048</v>
       </c>
       <c r="L594">
-        <v>0.644839</v>
+        <v>0.644805</v>
       </c>
       <c r="M594">
-        <v>7.669121</v>
+        <v>7.669088</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>6.646553</v>
       </c>
       <c r="C595">
         <v>0.717845</v>
       </c>
       <c r="D595">
-        <v>0.651325</v>
+        <v>0.651291</v>
       </c>
       <c r="E595">
-        <v>8.015723</v>
+        <v>8.015689</v>
       </c>
       <c r="F595">
         <v>1.877723</v>
       </c>
       <c r="G595">
         <v>2.085376</v>
       </c>
       <c r="H595">
         <v>-0.207653</v>
       </c>
       <c r="I595">
         <v>0.262296</v>
       </c>
       <c r="J595">
         <v>6.698793</v>
       </c>
       <c r="K595">
         <v>0.717845</v>
       </c>
       <c r="L595">
-        <v>0.638667</v>
+        <v>0.638633</v>
       </c>
       <c r="M595">
-        <v>8.070365</v>
+        <v>8.070331</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>6.678827</v>
       </c>
       <c r="C596">
         <v>0.724517</v>
       </c>
       <c r="D596">
-        <v>0.648963</v>
+        <v>0.648929</v>
       </c>
       <c r="E596">
-        <v>8.052307</v>
+        <v>8.052273</v>
       </c>
       <c r="F596">
         <v>1.845777</v>
       </c>
       <c r="G596">
         <v>2.183267</v>
       </c>
       <c r="H596">
         <v>-0.337489</v>
       </c>
       <c r="I596">
         <v>0.448234</v>
       </c>
       <c r="J596">
         <v>6.784358</v>
       </c>
       <c r="K596">
         <v>0.724517</v>
       </c>
       <c r="L596">
-        <v>0.642673</v>
+        <v>0.642639</v>
       </c>
       <c r="M596">
-        <v>8.163052</v>
+        <v>8.163018</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>6.445642</v>
       </c>
       <c r="C597">
         <v>0.672879</v>
       </c>
       <c r="D597">
-        <v>0.620842</v>
+        <v>0.620809</v>
       </c>
       <c r="E597">
-        <v>7.739364</v>
+        <v>7.739331</v>
       </c>
       <c r="F597">
         <v>1.829001</v>
       </c>
       <c r="G597">
         <v>1.924995</v>
       </c>
       <c r="H597">
         <v>-0.095993</v>
       </c>
       <c r="I597">
         <v>-0.267902</v>
       </c>
       <c r="J597">
         <v>6.082624</v>
       </c>
       <c r="K597">
         <v>0.672879</v>
       </c>
       <c r="L597">
-        <v>0.610613</v>
+        <v>0.61058</v>
       </c>
       <c r="M597">
-        <v>7.375468</v>
+        <v>7.375435</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>6.796111</v>
       </c>
       <c r="C598">
         <v>0.609065</v>
       </c>
       <c r="D598">
-        <v>0.650243</v>
+        <v>0.650209</v>
       </c>
       <c r="E598">
-        <v>8.055419</v>
+        <v>8.055385</v>
       </c>
       <c r="F598">
         <v>1.751844</v>
       </c>
       <c r="G598">
         <v>2.062901</v>
       </c>
       <c r="H598">
         <v>-0.311057</v>
       </c>
       <c r="I598">
         <v>-0.32559</v>
       </c>
       <c r="J598">
         <v>6.158663</v>
       </c>
       <c r="K598">
         <v>0.609065</v>
       </c>
       <c r="L598">
-        <v>0.641315</v>
+        <v>0.641281</v>
       </c>
       <c r="M598">
-        <v>7.418772</v>
+        <v>7.418738</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>6.685913</v>
       </c>
       <c r="C599">
         <v>0.654413</v>
       </c>
       <c r="D599">
-        <v>0.663731</v>
+        <v>0.663698</v>
       </c>
       <c r="E599">
-        <v>8.004057</v>
+        <v>8.004024</v>
       </c>
       <c r="F599">
         <v>1.774257</v>
       </c>
       <c r="G599">
         <v>2.171553</v>
       </c>
       <c r="H599">
         <v>-0.397296</v>
       </c>
       <c r="I599">
         <v>0.167295</v>
       </c>
       <c r="J599">
         <v>6.472315</v>
       </c>
       <c r="K599">
         <v>0.654413</v>
       </c>
       <c r="L599">
-        <v>0.643365</v>
+        <v>0.643331</v>
       </c>
       <c r="M599">
-        <v>7.774056</v>
+        <v>7.774023</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>6.876201</v>
       </c>
       <c r="C600">
         <v>0.737537</v>
       </c>
       <c r="D600">
-        <v>0.70675</v>
+        <v>0.706715</v>
       </c>
       <c r="E600">
-        <v>8.320488</v>
+        <v>8.320454</v>
       </c>
       <c r="F600">
         <v>1.8591</v>
       </c>
       <c r="G600">
         <v>2.386337</v>
       </c>
       <c r="H600">
         <v>-0.527237</v>
       </c>
       <c r="I600">
         <v>0.556143</v>
       </c>
       <c r="J600">
         <v>6.923779</v>
       </c>
       <c r="K600">
         <v>0.737537</v>
       </c>
       <c r="L600">
-        <v>0.679845</v>
+        <v>0.67981</v>
       </c>
       <c r="M600">
-        <v>8.349394</v>
+        <v>8.34936</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>6.697383</v>
       </c>
       <c r="C601">
         <v>0.737387</v>
       </c>
       <c r="D601">
-        <v>0.707979</v>
+        <v>0.707936</v>
       </c>
       <c r="E601">
-        <v>8.142749</v>
+        <v>8.142706</v>
       </c>
       <c r="F601">
         <v>1.840996</v>
       </c>
       <c r="G601">
         <v>2.170278</v>
       </c>
       <c r="H601">
         <v>-0.329282</v>
       </c>
       <c r="I601">
         <v>1.233522</v>
       </c>
       <c r="J601">
         <v>7.622756</v>
       </c>
       <c r="K601">
         <v>0.737387</v>
       </c>
       <c r="L601">
-        <v>0.676618</v>
+        <v>0.676575</v>
       </c>
       <c r="M601">
-        <v>9.046989</v>
+        <v>9.046946</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>6.134613</v>
       </c>
       <c r="C602">
         <v>0.646232</v>
       </c>
       <c r="D602">
-        <v>0.661288</v>
+        <v>0.66125</v>
       </c>
       <c r="E602">
-        <v>7.442132</v>
+        <v>7.442094</v>
       </c>
       <c r="F602">
         <v>1.686566</v>
       </c>
       <c r="G602">
         <v>2.016371</v>
       </c>
       <c r="H602">
         <v>-0.329805</v>
       </c>
       <c r="I602">
         <v>0.895925</v>
       </c>
       <c r="J602">
         <v>6.718636</v>
       </c>
       <c r="K602">
         <v>0.646232</v>
       </c>
       <c r="L602">
-        <v>0.637173</v>
+        <v>0.637135</v>
       </c>
       <c r="M602">
-        <v>8.008253</v>
+        <v>8.008215</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>6.93501</v>
       </c>
       <c r="C603">
         <v>0.65983</v>
       </c>
       <c r="D603">
-        <v>0.743597</v>
+        <v>0.743555</v>
       </c>
       <c r="E603">
-        <v>8.338437</v>
+        <v>8.338395</v>
       </c>
       <c r="F603">
         <v>1.848002</v>
       </c>
       <c r="G603">
         <v>2.305311</v>
       </c>
       <c r="H603">
         <v>-0.45731</v>
       </c>
       <c r="I603">
         <v>0.177446</v>
       </c>
       <c r="J603">
         <v>6.666424</v>
       </c>
       <c r="K603">
         <v>0.65983</v>
       </c>
       <c r="L603">
-        <v>0.725509</v>
+        <v>0.725467</v>
       </c>
       <c r="M603">
-        <v>8.058574</v>
+        <v>8.058532</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>6.657386</v>
       </c>
       <c r="C604">
         <v>0.577665</v>
       </c>
       <c r="D604">
-        <v>0.722551</v>
+        <v>0.72251</v>
       </c>
       <c r="E604">
-        <v>7.957602</v>
+        <v>7.957561</v>
       </c>
       <c r="F604">
         <v>1.747477</v>
       </c>
       <c r="G604">
         <v>2.302727</v>
       </c>
       <c r="H604">
         <v>-0.555251</v>
       </c>
       <c r="I604">
         <v>-0.153919</v>
       </c>
       <c r="J604">
         <v>5.952266</v>
       </c>
       <c r="K604">
         <v>0.577665</v>
       </c>
       <c r="L604">
-        <v>0.709984</v>
+        <v>0.709943</v>
       </c>
       <c r="M604">
-        <v>7.248432</v>
+        <v>7.248391</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>6.908116</v>
       </c>
       <c r="C605">
         <v>0.662211</v>
       </c>
       <c r="D605">
-        <v>0.753369</v>
+        <v>0.753326</v>
       </c>
       <c r="E605">
-        <v>8.323696</v>
+        <v>8.323654</v>
       </c>
       <c r="F605">
         <v>1.795012</v>
       </c>
       <c r="G605">
         <v>2.33504</v>
       </c>
       <c r="H605">
         <v>-0.540028</v>
       </c>
       <c r="I605">
         <v>-0.344394</v>
       </c>
       <c r="J605">
         <v>6.032301</v>
       </c>
       <c r="K605">
         <v>0.662211</v>
       </c>
       <c r="L605">
-        <v>0.735322</v>
+        <v>0.73528</v>
       </c>
       <c r="M605">
-        <v>7.439274</v>
+        <v>7.439232</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>6.740134</v>
       </c>
       <c r="C606">
         <v>0.686595</v>
       </c>
       <c r="D606">
-        <v>0.735657</v>
+        <v>0.735616</v>
       </c>
       <c r="E606">
-        <v>8.162386</v>
+        <v>8.162345</v>
       </c>
       <c r="F606">
         <v>1.80534</v>
       </c>
       <c r="G606">
         <v>2.296877</v>
       </c>
       <c r="H606">
         <v>-0.491537</v>
       </c>
       <c r="I606">
         <v>-0.021889</v>
       </c>
       <c r="J606">
         <v>6.227109</v>
       </c>
       <c r="K606">
         <v>0.686595</v>
       </c>
       <c r="L606">
-        <v>0.720296</v>
+        <v>0.720256</v>
       </c>
       <c r="M606">
-        <v>7.64896</v>
+        <v>7.648919</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>7.006849</v>
       </c>
       <c r="C607">
         <v>0.719417</v>
       </c>
       <c r="D607">
-        <v>0.723656</v>
+        <v>0.723614</v>
       </c>
       <c r="E607">
-        <v>8.449922</v>
+        <v>8.44988</v>
       </c>
       <c r="F607">
         <v>1.912767</v>
       </c>
       <c r="G607">
         <v>2.293679</v>
       </c>
       <c r="H607">
         <v>-0.380912</v>
       </c>
       <c r="I607">
         <v>0.046503</v>
       </c>
       <c r="J607">
         <v>6.675256</v>
       </c>
       <c r="K607">
         <v>0.719417</v>
       </c>
       <c r="L607">
-        <v>0.702196</v>
+        <v>0.702154</v>
       </c>
       <c r="M607">
-        <v>8.115513</v>
+        <v>8.115471</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>7.122014</v>
       </c>
       <c r="C608">
         <v>0.719835</v>
       </c>
       <c r="D608">
-        <v>0.682908</v>
+        <v>0.682866</v>
       </c>
       <c r="E608">
-        <v>8.524758</v>
+        <v>8.524715</v>
       </c>
       <c r="F608">
         <v>1.825898</v>
       </c>
       <c r="G608">
         <v>2.330866</v>
       </c>
       <c r="H608">
         <v>-0.504968</v>
       </c>
       <c r="I608">
         <v>0.103967</v>
       </c>
       <c r="J608">
         <v>6.708842</v>
       </c>
       <c r="K608">
         <v>0.719835</v>
       </c>
       <c r="L608">
-        <v>0.674905</v>
+        <v>0.674862</v>
       </c>
       <c r="M608">
-        <v>8.123757</v>
+        <v>8.123715</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>6.993891</v>
       </c>
       <c r="C609">
         <v>0.665884</v>
       </c>
       <c r="D609">
-        <v>0.64282</v>
+        <v>0.642779</v>
       </c>
       <c r="E609">
-        <v>8.302596</v>
+        <v>8.302555</v>
       </c>
       <c r="F609">
         <v>1.70473</v>
       </c>
       <c r="G609">
         <v>2.26574</v>
       </c>
       <c r="H609">
         <v>-0.56101</v>
       </c>
       <c r="I609">
         <v>-0.343069</v>
       </c>
       <c r="J609">
         <v>6.091475</v>
       </c>
       <c r="K609">
         <v>0.665884</v>
       </c>
       <c r="L609">
-        <v>0.628064</v>
+        <v>0.628024</v>
       </c>
       <c r="M609">
-        <v>7.398517</v>
+        <v>7.398476</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>7.18526</v>
       </c>
       <c r="C610">
         <v>0.615861</v>
       </c>
       <c r="D610">
-        <v>0.669622</v>
+        <v>0.66958</v>
       </c>
       <c r="E610">
-        <v>8.470744</v>
+        <v>8.470702</v>
       </c>
       <c r="F610">
         <v>1.771362</v>
       </c>
       <c r="G610">
         <v>2.294317</v>
       </c>
       <c r="H610">
         <v>-0.522955</v>
       </c>
       <c r="I610">
         <v>-0.555306</v>
       </c>
       <c r="J610">
         <v>6.109814</v>
       </c>
       <c r="K610">
         <v>0.615861</v>
       </c>
       <c r="L610">
-        <v>0.656953</v>
+        <v>0.656911</v>
       </c>
       <c r="M610">
-        <v>7.392482</v>
+        <v>7.39244</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>6.945541</v>
       </c>
       <c r="C611">
         <v>0.648207</v>
       </c>
       <c r="D611">
-        <v>0.695918</v>
+        <v>0.695877</v>
       </c>
       <c r="E611">
-        <v>8.289666</v>
+        <v>8.289625</v>
       </c>
       <c r="F611">
         <v>1.766973</v>
       </c>
       <c r="G611">
         <v>2.315739</v>
       </c>
       <c r="H611">
         <v>-0.548765</v>
       </c>
       <c r="I611">
         <v>0.072155</v>
       </c>
       <c r="J611">
         <v>6.480746</v>
       </c>
       <c r="K611">
         <v>0.648207</v>
       </c>
       <c r="L611">
-        <v>0.67514</v>
+        <v>0.675099</v>
       </c>
       <c r="M611">
-        <v>7.813056</v>
+        <v>7.813015</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>6.923687</v>
       </c>
       <c r="C612">
         <v>0.721896</v>
       </c>
       <c r="D612">
-        <v>0.69085</v>
+        <v>0.690808</v>
       </c>
       <c r="E612">
-        <v>8.336433</v>
+        <v>8.336391</v>
       </c>
       <c r="F612">
         <v>1.801606</v>
       </c>
       <c r="G612">
         <v>2.408103</v>
       </c>
       <c r="H612">
         <v>-0.606497</v>
       </c>
       <c r="I612">
         <v>0.920931</v>
       </c>
       <c r="J612">
         <v>7.243687</v>
       </c>
       <c r="K612">
         <v>0.721896</v>
       </c>
       <c r="L612">
-        <v>0.671565</v>
+        <v>0.671523</v>
       </c>
       <c r="M612">
-        <v>8.650868</v>
+        <v>8.650825</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
-        <v>7.199838</v>
+        <v>7.213105</v>
       </c>
       <c r="C613">
         <v>0.740734</v>
       </c>
       <c r="D613">
-        <v>0.699219</v>
+        <v>0.699119</v>
       </c>
       <c r="E613">
-        <v>8.639791</v>
+        <v>8.652958</v>
       </c>
       <c r="F613">
-        <v>1.852552</v>
+        <v>1.852574</v>
       </c>
       <c r="G613">
-        <v>2.274936</v>
+        <v>2.274929</v>
       </c>
       <c r="H613">
-        <v>-0.422385</v>
+        <v>-0.422355</v>
       </c>
       <c r="I613">
-        <v>0.309216</v>
+        <v>0.245548</v>
       </c>
       <c r="J613">
-        <v>7.0944</v>
+        <v>7.044029</v>
       </c>
       <c r="K613">
         <v>0.740734</v>
       </c>
       <c r="L613">
-        <v>0.680278</v>
+        <v>0.680179</v>
       </c>
       <c r="M613">
-        <v>8.526622</v>
+        <v>8.476151</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
-        <v>6.494566</v>
+        <v>6.502429</v>
       </c>
       <c r="C614">
         <v>0.635553</v>
       </c>
       <c r="D614">
-        <v>0.662356</v>
+        <v>0.662265</v>
       </c>
       <c r="E614">
-        <v>7.792476</v>
+        <v>7.800247</v>
       </c>
       <c r="F614">
-        <v>1.74653</v>
+        <v>1.74655</v>
       </c>
       <c r="G614">
-        <v>2.216266</v>
+        <v>2.216262</v>
       </c>
       <c r="H614">
-        <v>-0.469736</v>
+        <v>-0.469712</v>
       </c>
       <c r="I614">
-        <v>0.326308</v>
+        <v>0.272566</v>
       </c>
       <c r="J614">
-        <v>6.36118</v>
+        <v>6.315326</v>
       </c>
       <c r="K614">
         <v>0.635553</v>
       </c>
       <c r="L614">
-        <v>0.64568</v>
+        <v>0.645589</v>
       </c>
       <c r="M614">
-        <v>7.649047</v>
+        <v>7.603102</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
-        <v>7.332529</v>
+        <v>7.342328</v>
       </c>
       <c r="C615">
         <v>0.656599</v>
       </c>
       <c r="D615">
-        <v>0.738376</v>
+        <v>0.738272</v>
       </c>
       <c r="E615">
-        <v>8.727504</v>
+        <v>8.7372</v>
       </c>
       <c r="F615">
-        <v>1.789012</v>
+        <v>1.788971</v>
       </c>
       <c r="G615">
-        <v>2.64659</v>
+        <v>2.646594</v>
       </c>
       <c r="H615">
-        <v>-0.857578</v>
+        <v>-0.857623</v>
       </c>
       <c r="I615">
-        <v>0.318181</v>
+        <v>0.261956</v>
       </c>
       <c r="J615">
-        <v>6.799828</v>
+        <v>6.753358</v>
       </c>
       <c r="K615">
         <v>0.656599</v>
       </c>
       <c r="L615">
-        <v>0.722937</v>
+        <v>0.722834</v>
       </c>
       <c r="M615">
-        <v>8.188106</v>
+        <v>8.141532</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
-        <v>6.986399</v>
+        <v>6.997616</v>
       </c>
       <c r="C616">
         <v>0.592236</v>
       </c>
       <c r="D616">
-        <v>0.711502</v>
+        <v>0.7114</v>
       </c>
       <c r="E616">
-        <v>8.290137</v>
+        <v>8.301252</v>
       </c>
       <c r="F616">
-        <v>1.754196</v>
+        <v>1.754145</v>
       </c>
       <c r="G616">
-        <v>2.379955</v>
+        <v>2.379958</v>
       </c>
       <c r="H616">
-        <v>-0.625759</v>
+        <v>-0.625813</v>
       </c>
       <c r="I616">
-        <v>-0.45442</v>
+        <v>-0.50218</v>
       </c>
       <c r="J616">
-        <v>5.912723</v>
+        <v>5.876126</v>
       </c>
       <c r="K616">
         <v>0.592236</v>
       </c>
       <c r="L616">
-        <v>0.698472</v>
+        <v>0.69837</v>
       </c>
       <c r="M616">
-        <v>7.209958</v>
+        <v>7.173258</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
-        <v>7.247469</v>
+        <v>7.248167</v>
       </c>
       <c r="C617">
         <v>0.639194</v>
       </c>
       <c r="D617">
-        <v>0.743971</v>
+        <v>0.743865</v>
       </c>
       <c r="E617">
-        <v>8.630634</v>
+        <v>8.631226</v>
       </c>
       <c r="F617">
-        <v>1.810372</v>
+        <v>1.810355</v>
       </c>
       <c r="G617">
-        <v>2.453753</v>
+        <v>2.453757</v>
       </c>
       <c r="H617">
-        <v>-0.643381</v>
+        <v>-0.643402</v>
       </c>
       <c r="I617">
-        <v>-0.616722</v>
+        <v>-0.653009</v>
       </c>
       <c r="J617">
-        <v>5.98315</v>
+        <v>5.947541</v>
       </c>
       <c r="K617">
         <v>0.639194</v>
       </c>
       <c r="L617">
-        <v>0.739232</v>
+        <v>0.739126</v>
       </c>
       <c r="M617">
-        <v>7.370532</v>
+        <v>7.334815</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
-        <v>7.020984</v>
+        <v>6.996014</v>
       </c>
       <c r="C618">
         <v>0.67749</v>
       </c>
       <c r="D618">
-        <v>0.701163</v>
+        <v>0.701059</v>
       </c>
       <c r="E618">
-        <v>8.399637</v>
+        <v>8.374563</v>
       </c>
       <c r="F618">
-        <v>1.825099</v>
+        <v>1.825042</v>
       </c>
       <c r="G618">
         <v>2.397599</v>
       </c>
       <c r="H618">
-        <v>-0.5725</v>
+        <v>-0.572557</v>
       </c>
       <c r="I618">
-        <v>-0.277846</v>
+        <v>-0.290359</v>
       </c>
       <c r="J618">
-        <v>6.175193</v>
+        <v>6.137653</v>
       </c>
       <c r="K618">
         <v>0.67749</v>
       </c>
       <c r="L618">
-        <v>0.690843</v>
+        <v>0.690739</v>
       </c>
       <c r="M618">
-        <v>7.54929</v>
+        <v>7.511647</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
-        <v>7.253507</v>
+        <v>7.245648</v>
       </c>
       <c r="C619">
         <v>0.730465</v>
       </c>
       <c r="D619">
-        <v>0.718784</v>
+        <v>0.718677</v>
       </c>
       <c r="E619">
-        <v>8.702757</v>
+        <v>8.69479</v>
       </c>
       <c r="F619">
-        <v>1.803597</v>
+        <v>1.803618</v>
       </c>
       <c r="G619">
-        <v>2.472</v>
+        <v>2.471994</v>
       </c>
       <c r="H619">
-        <v>-0.668404</v>
+        <v>-0.668376</v>
       </c>
       <c r="I619">
-        <v>0.087792</v>
+        <v>0.053743</v>
       </c>
       <c r="J619">
-        <v>6.686783</v>
+        <v>6.644902</v>
       </c>
       <c r="K619">
         <v>0.730465</v>
       </c>
       <c r="L619">
-        <v>0.700695</v>
+        <v>0.700588</v>
       </c>
       <c r="M619">
-        <v>8.122145</v>
+        <v>8.080157</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
-        <v>7.38634</v>
+        <v>7.375478</v>
       </c>
       <c r="C620">
         <v>0.728965</v>
       </c>
       <c r="D620">
-        <v>0.716526</v>
+        <v>0.71642</v>
       </c>
       <c r="E620">
-        <v>8.831831</v>
+        <v>8.820862</v>
       </c>
       <c r="F620">
-        <v>1.915001</v>
+        <v>1.915022</v>
       </c>
       <c r="G620">
-        <v>2.567374</v>
+        <v>2.567349</v>
       </c>
       <c r="H620">
-        <v>-0.652372</v>
+        <v>-0.652328</v>
       </c>
       <c r="I620">
-        <v>0.084694</v>
+        <v>0.052629</v>
       </c>
       <c r="J620">
-        <v>6.822802</v>
+        <v>6.779919</v>
       </c>
       <c r="K620">
         <v>0.728965</v>
       </c>
       <c r="L620">
-        <v>0.707663</v>
+        <v>0.707557</v>
       </c>
       <c r="M620">
-        <v>8.264153</v>
+        <v>8.221163</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
-        <v>7.189413</v>
+        <v>7.181583</v>
       </c>
       <c r="C621">
         <v>0.68523</v>
       </c>
       <c r="D621">
-        <v>0.675796</v>
+        <v>0.675694</v>
       </c>
       <c r="E621">
-        <v>8.550439</v>
+        <v>8.542508</v>
       </c>
       <c r="F621">
-        <v>1.785095</v>
+        <v>1.785114</v>
       </c>
       <c r="G621">
-        <v>2.440762</v>
+        <v>2.440749</v>
       </c>
       <c r="H621">
-        <v>-0.655667</v>
+        <v>-0.655635</v>
       </c>
       <c r="I621">
-        <v>-0.42641</v>
+        <v>-0.454926</v>
       </c>
       <c r="J621">
-        <v>6.124185</v>
+        <v>6.087872</v>
       </c>
       <c r="K621">
         <v>0.68523</v>
       </c>
       <c r="L621">
-        <v>0.658652</v>
+        <v>0.658551</v>
       </c>
       <c r="M621">
-        <v>7.468362</v>
+        <v>7.431947</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
-        <v>7.380039</v>
+        <v>7.37928</v>
       </c>
       <c r="C622">
         <v>0.642125</v>
       </c>
       <c r="D622">
-        <v>0.697</v>
+        <v>0.696897</v>
       </c>
       <c r="E622">
-        <v>8.719164</v>
+        <v>8.718302</v>
       </c>
       <c r="F622">
-        <v>1.704504</v>
+        <v>1.704523</v>
       </c>
       <c r="G622">
-        <v>2.534518</v>
+        <v>2.53452</v>
       </c>
       <c r="H622">
-        <v>-0.830014</v>
+        <v>-0.829997</v>
       </c>
       <c r="I622">
-        <v>-0.305498</v>
+        <v>-0.342134</v>
       </c>
       <c r="J622">
-        <v>6.253111</v>
+        <v>6.215732</v>
       </c>
       <c r="K622">
         <v>0.642125</v>
       </c>
       <c r="L622">
-        <v>0.687717</v>
+        <v>0.687613</v>
       </c>
       <c r="M622">
-        <v>7.583652</v>
+        <v>7.54617</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
-        <v>7.234109</v>
+        <v>7.23648</v>
       </c>
       <c r="C623">
         <v>0.650717</v>
       </c>
       <c r="D623">
-        <v>0.685076</v>
+        <v>0.684978</v>
       </c>
       <c r="E623">
-        <v>8.569902</v>
+        <v>8.572174</v>
       </c>
       <c r="F623">
-        <v>1.818111</v>
+        <v>1.818131</v>
       </c>
       <c r="G623">
-        <v>2.465248</v>
+        <v>2.465263</v>
       </c>
       <c r="H623">
-        <v>-0.647137</v>
+        <v>-0.647132</v>
       </c>
       <c r="I623">
-        <v>-0.035726</v>
+        <v>-0.081831</v>
       </c>
       <c r="J623">
-        <v>6.569042</v>
+        <v>6.525312</v>
       </c>
       <c r="K623">
         <v>0.650717</v>
       </c>
       <c r="L623">
-        <v>0.665096</v>
+        <v>0.664998</v>
       </c>
       <c r="M623">
-        <v>7.887039</v>
+        <v>7.843211</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
-        <v>7.389849</v>
+        <v>7.396912</v>
       </c>
       <c r="C624">
         <v>0.719666</v>
       </c>
       <c r="D624">
-        <v>0.723896</v>
+        <v>0.723795</v>
       </c>
       <c r="E624">
-        <v>8.83341</v>
+        <v>8.840373</v>
       </c>
       <c r="F624">
-        <v>1.853221</v>
+        <v>1.853244</v>
       </c>
       <c r="G624">
-        <v>2.807411</v>
+        <v>2.807437</v>
       </c>
       <c r="H624">
-        <v>-0.95419</v>
+        <v>-0.954194</v>
       </c>
       <c r="I624">
-        <v>0.521615</v>
+        <v>0.468021</v>
       </c>
       <c r="J624">
-        <v>6.98126</v>
+        <v>6.934726</v>
       </c>
       <c r="K624">
         <v>0.719666</v>
       </c>
       <c r="L624">
-        <v>0.695342</v>
+        <v>0.695241</v>
       </c>
       <c r="M624">
-        <v>8.400835</v>
+        <v>8.3542</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
-        <v>7.120496</v>
+        <v>7.070628</v>
       </c>
       <c r="C625">
         <v>0.7214</v>
       </c>
       <c r="D625">
-        <v>0.689644</v>
+        <v>0.688658</v>
       </c>
       <c r="E625">
-        <v>8.531539</v>
+        <v>8.480685</v>
       </c>
       <c r="F625">
-        <v>1.904122</v>
+        <v>1.904153</v>
       </c>
       <c r="G625">
-        <v>2.520911</v>
+        <v>2.520953</v>
       </c>
       <c r="H625">
-        <v>-0.616789</v>
+        <v>-0.616799</v>
       </c>
       <c r="I625">
-        <v>1.183643</v>
+        <v>1.1814</v>
       </c>
       <c r="J625">
-        <v>7.703916</v>
+        <v>7.651794</v>
       </c>
       <c r="K625">
         <v>0.7214</v>
       </c>
       <c r="L625">
-        <v>0.667152</v>
+        <v>0.666166</v>
       </c>
       <c r="M625">
-        <v>9.098394</v>
+        <v>9.045286</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
-        <v>6.953119</v>
+        <v>6.916536</v>
       </c>
       <c r="C626">
         <v>0.674449</v>
       </c>
       <c r="D626">
-        <v>0.711645</v>
+        <v>0.710717</v>
       </c>
       <c r="E626">
-        <v>8.339213</v>
+        <v>8.301701</v>
       </c>
       <c r="F626">
-        <v>1.714356</v>
+        <v>1.714381</v>
       </c>
       <c r="G626">
-        <v>2.525681</v>
+        <v>2.525721</v>
       </c>
       <c r="H626">
-        <v>-0.811325</v>
+        <v>-0.81134</v>
       </c>
       <c r="I626">
-        <v>0.252849</v>
+        <v>0.243034</v>
       </c>
       <c r="J626">
-        <v>6.409724</v>
+        <v>6.36331</v>
       </c>
       <c r="K626">
         <v>0.674449</v>
       </c>
       <c r="L626">
-        <v>0.696018</v>
+        <v>0.69509</v>
       </c>
       <c r="M626">
-        <v>7.780738</v>
+        <v>7.733396</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
-        <v>7.258376</v>
+        <v>7.252757</v>
       </c>
       <c r="C627">
         <v>0.66152</v>
       </c>
       <c r="D627">
-        <v>0.777166</v>
+        <v>0.776222</v>
       </c>
       <c r="E627">
-        <v>8.697062</v>
+        <v>8.690499</v>
       </c>
       <c r="F627">
-        <v>1.736337</v>
+        <v>1.73636</v>
       </c>
       <c r="G627">
-        <v>2.650213</v>
+        <v>2.650255</v>
       </c>
       <c r="H627">
-        <v>-0.913877</v>
+        <v>-0.913895</v>
       </c>
       <c r="I627">
-        <v>0.00349</v>
+        <v>-0.032239</v>
       </c>
       <c r="J627">
-        <v>6.370922</v>
+        <v>6.329555</v>
       </c>
       <c r="K627">
         <v>0.66152</v>
       </c>
       <c r="L627">
-        <v>0.755423</v>
+        <v>0.754479</v>
       </c>
       <c r="M627">
-        <v>7.786675</v>
+        <v>7.744365</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
-        <v>6.932612</v>
+        <v>6.925841</v>
       </c>
       <c r="C628">
         <v>0.60091</v>
       </c>
       <c r="D628">
-        <v>0.761186</v>
+        <v>0.760247</v>
       </c>
       <c r="E628">
-        <v>8.294709</v>
+        <v>8.286997</v>
       </c>
       <c r="F628">
-        <v>1.770436</v>
+        <v>1.770457</v>
       </c>
       <c r="G628">
-        <v>2.361826</v>
+        <v>2.361861</v>
       </c>
       <c r="H628">
-        <v>-0.59139</v>
+        <v>-0.591404</v>
       </c>
       <c r="I628">
-        <v>-0.486098</v>
+        <v>-0.516749</v>
       </c>
       <c r="J628">
-        <v>5.868947</v>
+        <v>5.83151</v>
       </c>
       <c r="K628">
         <v>0.60091</v>
       </c>
       <c r="L628">
-        <v>0.748944</v>
+        <v>0.748004</v>
       </c>
       <c r="M628">
-        <v>7.217221</v>
+        <v>7.178845</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
-        <v>7.202762</v>
+        <v>7.206615</v>
       </c>
       <c r="C629">
         <v>0.678513</v>
       </c>
       <c r="D629">
-        <v>0.77513</v>
+        <v>0.774157</v>
       </c>
       <c r="E629">
-        <v>8.656404</v>
+        <v>8.659285</v>
       </c>
       <c r="F629">
-        <v>1.9391</v>
+        <v>1.939124</v>
       </c>
       <c r="G629">
-        <v>2.564254</v>
+        <v>2.564294</v>
       </c>
       <c r="H629">
-        <v>-0.625153</v>
+        <v>-0.62517</v>
       </c>
       <c r="I629">
-        <v>-0.474613</v>
+        <v>-0.516196</v>
       </c>
       <c r="J629">
-        <v>6.10451</v>
+        <v>6.066764</v>
       </c>
       <c r="K629">
         <v>0.678513</v>
       </c>
       <c r="L629">
-        <v>0.773461</v>
+        <v>0.772487</v>
       </c>
       <c r="M629">
-        <v>7.556638</v>
+        <v>7.517918</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
-        <v>7.109241</v>
+        <v>7.111495</v>
       </c>
       <c r="C630">
         <v>0.712131</v>
       </c>
       <c r="D630">
-        <v>0.775144</v>
+        <v>0.7742</v>
       </c>
       <c r="E630">
-        <v>8.596516</v>
+        <v>8.597826</v>
       </c>
       <c r="F630">
-        <v>1.824086</v>
+        <v>1.82411</v>
       </c>
       <c r="G630">
-        <v>2.595423</v>
+        <v>2.595462</v>
       </c>
       <c r="H630">
-        <v>-0.771336</v>
+        <v>-0.771352</v>
       </c>
       <c r="I630">
-        <v>-0.13996</v>
+        <v>-0.178958</v>
       </c>
       <c r="J630">
-        <v>6.208084</v>
+        <v>6.171325</v>
       </c>
       <c r="K630">
         <v>0.712131</v>
       </c>
       <c r="L630">
-        <v>0.760155</v>
+        <v>0.759211</v>
       </c>
       <c r="M630">
-        <v>7.685219</v>
+        <v>7.647517</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
-        <v>7.348421</v>
+        <v>7.349371</v>
       </c>
       <c r="C631">
         <v>0.729451</v>
       </c>
       <c r="D631">
-        <v>0.756708</v>
+        <v>0.755731</v>
       </c>
       <c r="E631">
-        <v>8.834581</v>
+        <v>8.834554</v>
       </c>
       <c r="F631">
-        <v>1.967471</v>
+        <v>1.967498</v>
       </c>
       <c r="G631">
-        <v>2.550484</v>
+        <v>2.550522</v>
       </c>
       <c r="H631">
-        <v>-0.583013</v>
+        <v>-0.583024</v>
       </c>
       <c r="I631">
-        <v>0.009377</v>
+        <v>-0.03102</v>
       </c>
       <c r="J631">
-        <v>6.77713</v>
+        <v>6.737671</v>
       </c>
       <c r="K631">
         <v>0.729451</v>
       </c>
       <c r="L631">
-        <v>0.745879</v>
+        <v>0.744902</v>
       </c>
       <c r="M631">
-        <v>8.260945</v>
+        <v>8.220509</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
-        <v>7.437643</v>
+        <v>7.441791</v>
       </c>
       <c r="C632">
         <v>0.728507</v>
       </c>
       <c r="D632">
-        <v>0.756385</v>
+        <v>0.755406</v>
       </c>
       <c r="E632">
-        <v>8.922535</v>
+        <v>8.925703</v>
       </c>
       <c r="F632">
-        <v>1.784862</v>
+        <v>1.784888</v>
       </c>
       <c r="G632">
-        <v>2.625047</v>
+        <v>2.625088</v>
       </c>
       <c r="H632">
-        <v>-0.840185</v>
+        <v>-0.8402</v>
       </c>
       <c r="I632">
-        <v>0.171289</v>
+        <v>0.125767</v>
       </c>
       <c r="J632">
-        <v>6.78216</v>
+        <v>6.740771</v>
       </c>
       <c r="K632">
         <v>0.728507</v>
       </c>
       <c r="L632">
-        <v>0.735615</v>
+        <v>0.734636</v>
       </c>
       <c r="M632">
-        <v>8.253639</v>
+        <v>8.21127</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
-        <v>7.129729</v>
+        <v>7.150117</v>
       </c>
       <c r="C633">
         <v>0.654363</v>
       </c>
       <c r="D633">
-        <v>0.700397</v>
+        <v>0.699448</v>
       </c>
       <c r="E633">
-        <v>8.48449</v>
+        <v>8.503929</v>
       </c>
       <c r="F633">
-        <v>1.723792</v>
+        <v>1.723816</v>
       </c>
       <c r="G633">
-        <v>2.538561</v>
+        <v>2.538601</v>
       </c>
       <c r="H633">
-        <v>-0.814769</v>
+        <v>-0.814785</v>
       </c>
       <c r="I633">
-        <v>-0.232338</v>
+        <v>-0.290459</v>
       </c>
       <c r="J633">
-        <v>6.092086</v>
+        <v>6.054337</v>
       </c>
       <c r="K633">
         <v>0.654363</v>
       </c>
       <c r="L633">
-        <v>0.683761</v>
+        <v>0.682812</v>
       </c>
       <c r="M633">
-        <v>7.437384</v>
+        <v>7.398685</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
-        <v>7.419977</v>
+        <v>7.451986</v>
       </c>
       <c r="C634">
         <v>0.61377</v>
       </c>
       <c r="D634">
-        <v>0.735345</v>
+        <v>0.734375</v>
       </c>
       <c r="E634">
-        <v>8.769092</v>
+        <v>8.80013</v>
       </c>
       <c r="F634">
-        <v>1.724591</v>
+        <v>1.724616</v>
       </c>
       <c r="G634">
-        <v>2.56325</v>
+        <v>2.56329</v>
       </c>
       <c r="H634">
-        <v>-0.838659</v>
+        <v>-0.838675</v>
       </c>
       <c r="I634">
-        <v>-0.322681</v>
+        <v>-0.396194</v>
       </c>
       <c r="J634">
-        <v>6.26566</v>
+        <v>6.22414</v>
       </c>
       <c r="K634">
         <v>0.61377</v>
       </c>
       <c r="L634">
-        <v>0.721871</v>
+        <v>0.7209</v>
       </c>
       <c r="M634">
-        <v>7.607752</v>
+        <v>7.565262</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
-        <v>7.12309</v>
+        <v>7.151291</v>
       </c>
       <c r="C635">
         <v>0.646464</v>
       </c>
       <c r="D635">
-        <v>0.725928</v>
+        <v>0.724999</v>
       </c>
       <c r="E635">
-        <v>8.495482</v>
+        <v>8.522754</v>
       </c>
       <c r="F635">
-        <v>1.746086</v>
+        <v>1.746105</v>
       </c>
       <c r="G635">
-        <v>2.660867</v>
+        <v>2.660577</v>
       </c>
       <c r="H635">
-        <v>-0.914782</v>
+        <v>-0.914473</v>
       </c>
       <c r="I635">
-        <v>0.061214</v>
+        <v>-0.008102</v>
       </c>
       <c r="J635">
-        <v>6.294221</v>
+        <v>6.253416</v>
       </c>
       <c r="K635">
         <v>0.646464</v>
       </c>
       <c r="L635">
-        <v>0.699376</v>
+        <v>0.698447</v>
       </c>
       <c r="M635">
-        <v>7.641914</v>
+        <v>7.600179</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
-        <v>7.441391</v>
+        <v>7.448431</v>
       </c>
       <c r="C636">
         <v>0.743543</v>
       </c>
       <c r="D636">
-        <v>0.741701</v>
+        <v>0.740775</v>
       </c>
       <c r="E636">
-        <v>8.926635</v>
+        <v>8.932748</v>
       </c>
       <c r="F636">
-        <v>1.860799</v>
+        <v>1.860531</v>
       </c>
       <c r="G636">
-        <v>2.687014</v>
+        <v>2.686906</v>
       </c>
       <c r="H636">
-        <v>-0.826215</v>
+        <v>-0.826375</v>
       </c>
       <c r="I636">
-        <v>0.630381</v>
+        <v>0.574625</v>
       </c>
       <c r="J636">
-        <v>7.268545</v>
+        <v>7.219669</v>
       </c>
       <c r="K636">
         <v>0.743543</v>
       </c>
       <c r="L636">
-        <v>0.711594</v>
+        <v>0.710667</v>
       </c>
       <c r="M636">
-        <v>8.730801</v>
+        <v>8.680998</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>7.342758</v>
+        <v>7.330689</v>
       </c>
       <c r="C637">
         <v>0.74917</v>
       </c>
       <c r="D637">
-        <v>0.750981</v>
+        <v>0.749773</v>
       </c>
       <c r="E637">
-        <v>8.842909</v>
+        <v>8.829632</v>
       </c>
       <c r="F637">
-        <v>1.894319</v>
+        <v>1.893312</v>
       </c>
       <c r="G637">
-        <v>2.544976</v>
+        <v>2.533511</v>
       </c>
       <c r="H637">
-        <v>-0.650657</v>
+        <v>-0.640199</v>
       </c>
       <c r="I637">
-        <v>1.336908</v>
+        <v>1.329699</v>
       </c>
       <c r="J637">
-        <v>8.056042</v>
+        <v>8.047221</v>
       </c>
       <c r="K637">
         <v>0.74917</v>
       </c>
       <c r="L637">
-        <v>0.714256</v>
+        <v>0.713048</v>
       </c>
       <c r="M637">
-        <v>9.52916</v>
+        <v>9.519132</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6.674214</v>
+        <v>6.663167</v>
       </c>
       <c r="C638">
         <v>0.645675</v>
       </c>
       <c r="D638">
-        <v>0.693266</v>
+        <v>0.692029</v>
       </c>
       <c r="E638">
-        <v>8.013155</v>
+        <v>8.000872</v>
       </c>
       <c r="F638">
-        <v>1.607167</v>
+        <v>1.606235</v>
       </c>
       <c r="G638">
-        <v>2.421679</v>
+        <v>2.411425</v>
       </c>
       <c r="H638">
-        <v>-0.814511</v>
+        <v>-0.80519</v>
       </c>
       <c r="I638">
-        <v>0.884581</v>
+        <v>0.875784</v>
       </c>
       <c r="J638">
-        <v>6.76326</v>
+        <v>6.752736</v>
       </c>
       <c r="K638">
         <v>0.645675</v>
       </c>
       <c r="L638">
-        <v>0.667851</v>
+        <v>0.666615</v>
       </c>
       <c r="M638">
-        <v>8.083225</v>
+        <v>8.071465</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>7.626328</v>
+        <v>7.612392</v>
       </c>
       <c r="C639">
         <v>0.652235</v>
       </c>
       <c r="D639">
-        <v>0.812838</v>
+        <v>0.811859</v>
       </c>
       <c r="E639">
-        <v>9.091401</v>
+        <v>9.076487</v>
       </c>
       <c r="F639">
-        <v>1.664096</v>
+        <v>1.663043</v>
       </c>
       <c r="G639">
-        <v>2.708953</v>
+        <v>2.697209</v>
       </c>
       <c r="H639">
-        <v>-1.044857</v>
+        <v>-1.034165</v>
       </c>
       <c r="I639">
-        <v>-0.205682</v>
+        <v>-0.219068</v>
       </c>
       <c r="J639">
-        <v>6.403754</v>
+        <v>6.387124</v>
       </c>
       <c r="K639">
         <v>0.652235</v>
       </c>
       <c r="L639">
-        <v>0.782105</v>
+        <v>0.781127</v>
       </c>
       <c r="M639">
-        <v>7.840862</v>
+        <v>7.823253</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>7.283922</v>
+        <v>7.270849</v>
       </c>
       <c r="C640">
         <v>0.604572</v>
       </c>
       <c r="D640">
-        <v>0.783482</v>
+        <v>0.782745</v>
       </c>
       <c r="E640">
-        <v>8.671976</v>
+        <v>8.658165</v>
       </c>
       <c r="F640">
-        <v>1.631141</v>
+        <v>1.630147</v>
       </c>
       <c r="G640">
-        <v>2.532361</v>
+        <v>2.521021</v>
       </c>
       <c r="H640">
-        <v>-0.90122</v>
+        <v>-0.890874</v>
       </c>
       <c r="I640">
-        <v>-0.480358</v>
+        <v>-0.487551</v>
       </c>
       <c r="J640">
-        <v>5.91494</v>
+        <v>5.905021</v>
       </c>
       <c r="K640">
         <v>0.604572</v>
       </c>
       <c r="L640">
-        <v>0.765192</v>
+        <v>0.764455</v>
       </c>
       <c r="M640">
-        <v>7.290398</v>
+        <v>7.279741</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>7.538718</v>
+        <v>7.526348</v>
       </c>
       <c r="C641">
         <v>0.648978</v>
       </c>
       <c r="D641">
-        <v>0.793521</v>
+        <v>0.792601</v>
       </c>
       <c r="E641">
-        <v>8.981218</v>
+        <v>8.967927</v>
       </c>
       <c r="F641">
-        <v>1.73537</v>
+        <v>1.734329</v>
       </c>
       <c r="G641">
-        <v>2.576605</v>
+        <v>2.564655</v>
       </c>
       <c r="H641">
-        <v>-0.841235</v>
+        <v>-0.830326</v>
       </c>
       <c r="I641">
-        <v>-0.719661</v>
+        <v>-0.726283</v>
       </c>
       <c r="J641">
-        <v>6.003293</v>
+        <v>5.99521</v>
       </c>
       <c r="K641">
         <v>0.648978</v>
       </c>
       <c r="L641">
-        <v>0.760087</v>
+        <v>0.759166</v>
       </c>
       <c r="M641">
-        <v>7.420322</v>
+        <v>7.411318</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>7.346168</v>
+        <v>7.336592</v>
       </c>
       <c r="C642">
         <v>0.691559</v>
       </c>
       <c r="D642">
-        <v>0.789933</v>
+        <v>0.789621</v>
       </c>
       <c r="E642">
-        <v>8.82766</v>
+        <v>8.817772</v>
       </c>
       <c r="F642">
-        <v>1.680822</v>
+        <v>1.679781</v>
       </c>
       <c r="G642">
-        <v>2.530885</v>
+        <v>2.518477</v>
       </c>
       <c r="H642">
-        <v>-0.850063</v>
+        <v>-0.838696</v>
       </c>
       <c r="I642">
-        <v>-0.235388</v>
+        <v>-0.245977</v>
       </c>
       <c r="J642">
-        <v>6.291591</v>
+        <v>6.282793</v>
       </c>
       <c r="K642">
         <v>0.691559</v>
       </c>
       <c r="L642">
-        <v>0.752893</v>
+        <v>0.752581</v>
       </c>
       <c r="M642">
-        <v>7.742209</v>
+        <v>7.733099</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>7.703488</v>
+        <v>7.655796</v>
       </c>
       <c r="C643">
         <v>0.739169</v>
       </c>
       <c r="D643">
-        <v>0.794256</v>
+        <v>0.793904</v>
       </c>
       <c r="E643">
-        <v>9.236913</v>
+        <v>9.188869</v>
       </c>
       <c r="F643">
-        <v>1.743307</v>
+        <v>1.742323</v>
       </c>
       <c r="G643">
-        <v>2.542912</v>
+        <v>2.530267</v>
       </c>
       <c r="H643">
-        <v>-0.799605</v>
+        <v>-0.787944</v>
       </c>
       <c r="I643">
-        <v>-0.083073</v>
+        <v>-0.046877</v>
       </c>
       <c r="J643">
-        <v>6.854594</v>
+        <v>6.85476</v>
       </c>
       <c r="K643">
         <v>0.739169</v>
       </c>
       <c r="L643">
-        <v>0.757474</v>
+        <v>0.757122</v>
       </c>
       <c r="M643">
-        <v>8.354235</v>
+        <v>8.354049</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>7.788422</v>
+        <v>7.7449</v>
       </c>
       <c r="C644">
         <v>0.738374</v>
       </c>
       <c r="D644">
-        <v>0.763036</v>
+        <v>0.763359</v>
       </c>
       <c r="E644">
-        <v>9.289832</v>
+        <v>9.246633</v>
       </c>
       <c r="F644">
-        <v>1.761276</v>
+        <v>1.760365</v>
       </c>
       <c r="G644">
-        <v>2.668125</v>
+        <v>2.655245</v>
       </c>
       <c r="H644">
-        <v>-0.906849</v>
+        <v>-0.89488</v>
       </c>
       <c r="I644">
-        <v>-0.227807</v>
+        <v>-0.200086</v>
       </c>
       <c r="J644">
-        <v>6.681725</v>
+        <v>6.677893</v>
       </c>
       <c r="K644">
         <v>0.738374</v>
       </c>
       <c r="L644">
-        <v>0.731321</v>
+        <v>0.731644</v>
       </c>
       <c r="M644">
-        <v>8.155176</v>
+        <v>8.151667</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>7.514258</v>
+        <v>7.470646</v>
       </c>
       <c r="C645">
         <v>0.683576</v>
       </c>
       <c r="D645">
-        <v>0.715006</v>
+        <v>0.71307</v>
       </c>
       <c r="E645">
-        <v>8.912839</v>
+        <v>8.867292</v>
       </c>
       <c r="F645">
-        <v>1.727663</v>
+        <v>1.723731</v>
       </c>
       <c r="G645">
-        <v>2.622954</v>
+        <v>2.655044</v>
       </c>
       <c r="H645">
-        <v>-0.895291</v>
+        <v>-0.931312</v>
       </c>
       <c r="I645">
-        <v>-0.464077</v>
+        <v>-0.392049</v>
       </c>
       <c r="J645">
-        <v>6.187724</v>
+        <v>6.177137</v>
       </c>
       <c r="K645">
         <v>0.683576</v>
       </c>
       <c r="L645">
-        <v>0.677744</v>
+        <v>0.678791</v>
       </c>
       <c r="M645">
-        <v>7.553471</v>
+        <v>7.54393</v>
+      </c>
+    </row>
+    <row r="646" spans="1:26">
+      <c r="A646" s="6">
+        <v>45931.0</v>
+      </c>
+      <c r="B646">
+        <v>7.670543</v>
+      </c>
+      <c r="C646">
+        <v>0.618458</v>
+      </c>
+      <c r="D646">
+        <v>0.765578</v>
+      </c>
+      <c r="E646">
+        <v>9.054579</v>
+      </c>
+      <c r="F646">
+        <v>1.631788</v>
+      </c>
+      <c r="G646">
+        <v>2.755179</v>
+      </c>
+      <c r="H646">
+        <v>-1.123391</v>
+      </c>
+      <c r="I646">
+        <v>-0.324439</v>
+      </c>
+      <c r="J646">
+        <v>6.258256</v>
+      </c>
+      <c r="K646">
+        <v>0.618458</v>
+      </c>
+      <c r="L646">
+        <v>0.732026</v>
+      </c>
+      <c r="M646">
+        <v>7.606748</v>
+      </c>
+    </row>
+    <row r="647" spans="1:26">
+      <c r="A647" s="6">
+        <v>45962.0</v>
+      </c>
+      <c r="B647">
+        <v>7.510894</v>
+      </c>
+      <c r="C647">
+        <v>0.666361</v>
+      </c>
+      <c r="D647">
+        <v>0.742569</v>
+      </c>
+      <c r="E647">
+        <v>8.919824</v>
+      </c>
+      <c r="F647">
+        <v>1.605165</v>
+      </c>
+      <c r="G647">
+        <v>2.749822</v>
+      </c>
+      <c r="H647">
+        <v>-1.144657</v>
+      </c>
+      <c r="I647">
+        <v>-0.003914</v>
+      </c>
+      <c r="J647">
+        <v>6.408631</v>
+      </c>
+      <c r="K647">
+        <v>0.666361</v>
+      </c>
+      <c r="L647">
+        <v>0.699805</v>
+      </c>
+      <c r="M647">
+        <v>7.771254</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>7.743226</v>
+      </c>
+      <c r="C648">
+        <v>0.757338</v>
+      </c>
+      <c r="D648">
+        <v>0.784427</v>
+      </c>
+      <c r="E648">
+        <v>9.284992</v>
+      </c>
+      <c r="F648">
+        <v>1.869873</v>
+      </c>
+      <c r="G648">
+        <v>2.904029</v>
+      </c>
+      <c r="H648">
+        <v>-1.034156</v>
+      </c>
+      <c r="I648">
+        <v>0.692307</v>
+      </c>
+      <c r="J648">
+        <v>7.437418</v>
+      </c>
+      <c r="K648">
+        <v>0.757338</v>
+      </c>
+      <c r="L648">
+        <v>0.750588</v>
+      </c>
+      <c r="M648">
+        <v>8.943143</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>7.557054</v>
+      </c>
+      <c r="C649">
+        <v>0.764959</v>
+      </c>
+      <c r="D649">
+        <v>0.778319</v>
+      </c>
+      <c r="E649">
+        <v>9.100333</v>
+      </c>
+      <c r="F649">
+        <v>1.869176</v>
+      </c>
+      <c r="G649">
+        <v>2.757958</v>
+      </c>
+      <c r="H649">
+        <v>-0.888782</v>
+      </c>
+      <c r="I649">
+        <v>1.055543</v>
+      </c>
+      <c r="J649">
+        <v>7.769755</v>
+      </c>
+      <c r="K649">
+        <v>0.764959</v>
+      </c>
+      <c r="L649">
+        <v>0.732214</v>
+      </c>
+      <c r="M649">
+        <v>9.267094</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>6.97721</v>
+      </c>
+      <c r="C650">
+        <v>0.651478</v>
+      </c>
+      <c r="D650">
+        <v>0.722854</v>
+      </c>
+      <c r="E650">
+        <v>8.351542</v>
+      </c>
+      <c r="F650">
+        <v>1.650391</v>
+      </c>
+      <c r="G650">
+        <v>2.588665</v>
+      </c>
+      <c r="H650">
+        <v>-0.938274</v>
+      </c>
+      <c r="I650">
+        <v>0.608509</v>
+      </c>
+      <c r="J650">
+        <v>6.68382</v>
+      </c>
+      <c r="K650">
+        <v>0.651478</v>
+      </c>
+      <c r="L650">
+        <v>0.687518</v>
+      </c>
+      <c r="M650">
+        <v>8.021777</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29691,201 +29896,242 @@
       </c>
       <c r="J84">
         <v>73.168689</v>
       </c>
       <c r="K84">
         <v>8.251075</v>
       </c>
       <c r="L84">
         <v>7.289745</v>
       </c>
       <c r="M84">
         <v>88.870945</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>77.993615</v>
       </c>
       <c r="C85">
         <v>8.130913</v>
       </c>
       <c r="D85">
-        <v>7.80835</v>
+        <v>7.807947</v>
       </c>
       <c r="E85">
-        <v>93.932878</v>
+        <v>93.932475</v>
       </c>
       <c r="F85">
         <v>21.455386</v>
       </c>
       <c r="G85">
         <v>25.071447</v>
       </c>
       <c r="H85">
         <v>-3.616061</v>
       </c>
       <c r="I85">
         <v>3.047131</v>
       </c>
       <c r="J85">
         <v>77.45362</v>
       </c>
       <c r="K85">
         <v>8.130913</v>
       </c>
       <c r="L85">
-        <v>7.645284</v>
+        <v>7.64488</v>
       </c>
       <c r="M85">
-        <v>93.363948</v>
+        <v>93.363545</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>82.249886</v>
       </c>
       <c r="C86">
         <v>8.06102</v>
       </c>
       <c r="D86">
-        <v>8.430215</v>
+        <v>8.429717</v>
       </c>
       <c r="E86">
-        <v>98.741121</v>
+        <v>98.740623</v>
       </c>
       <c r="F86">
         <v>21.506729</v>
       </c>
       <c r="G86">
         <v>27.335048</v>
       </c>
       <c r="H86">
         <v>-5.828319</v>
       </c>
       <c r="I86">
         <v>2.031867</v>
       </c>
       <c r="J86">
         <v>78.529365</v>
       </c>
       <c r="K86">
         <v>8.06102</v>
       </c>
       <c r="L86">
-        <v>8.213669</v>
+        <v>8.213171</v>
       </c>
       <c r="M86">
-        <v>94.944669</v>
+        <v>94.944171</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
-        <v>86.115041</v>
+        <v>86.11504</v>
       </c>
       <c r="C87">
         <v>8.098974</v>
       </c>
       <c r="D87">
-        <v>8.473666</v>
+        <v>8.472441</v>
       </c>
       <c r="E87">
-        <v>102.687681</v>
+        <v>102.686455</v>
       </c>
       <c r="F87">
         <v>21.657289</v>
       </c>
       <c r="G87">
         <v>29.656412</v>
       </c>
       <c r="H87">
         <v>-7.999123</v>
       </c>
       <c r="I87">
-        <v>-0.468821</v>
+        <v>-0.969982</v>
       </c>
       <c r="J87">
-        <v>77.763648</v>
+        <v>77.262487</v>
       </c>
       <c r="K87">
         <v>8.098974</v>
       </c>
       <c r="L87">
-        <v>8.292613</v>
+        <v>8.291387</v>
       </c>
       <c r="M87">
-        <v>94.219737</v>
+        <v>93.71735</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
-        <v>86.476858</v>
+        <v>86.476859</v>
       </c>
       <c r="C88">
         <v>8.165019</v>
       </c>
       <c r="D88">
-        <v>8.906381</v>
+        <v>8.894933</v>
       </c>
       <c r="E88">
-        <v>103.548258</v>
+        <v>103.536811</v>
       </c>
       <c r="F88">
-        <v>21.696038</v>
+        <v>21.696039</v>
       </c>
       <c r="G88">
         <v>30.84353</v>
       </c>
       <c r="H88">
         <v>-9.147492</v>
       </c>
       <c r="I88">
-        <v>0.656551</v>
+        <v>0.154905</v>
       </c>
       <c r="J88">
-        <v>78.145916</v>
+        <v>77.644271</v>
       </c>
       <c r="K88">
         <v>8.165019</v>
       </c>
       <c r="L88">
-        <v>8.699237</v>
+        <v>8.687789</v>
       </c>
       <c r="M88">
-        <v>95.057317</v>
+        <v>94.544225</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>89.536042</v>
+      </c>
+      <c r="C89">
+        <v>8.195465</v>
+      </c>
+      <c r="D89">
+        <v>9.181536</v>
+      </c>
+      <c r="E89">
+        <v>106.913043</v>
+      </c>
+      <c r="F89">
+        <v>20.540093</v>
+      </c>
+      <c r="G89">
+        <v>31.495883</v>
+      </c>
+      <c r="H89">
+        <v>-10.95579</v>
+      </c>
+      <c r="I89">
+        <v>0.251547</v>
+      </c>
+      <c r="J89">
+        <v>79.184208</v>
+      </c>
+      <c r="K89">
+        <v>8.195465</v>
+      </c>
+      <c r="L89">
+        <v>8.786961</v>
+      </c>
+      <c r="M89">
+        <v>96.208799</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>