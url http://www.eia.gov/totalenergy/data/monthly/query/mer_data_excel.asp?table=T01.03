--- v2 (2026-03-05)
+++ v3 (2026-04-24)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>March 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: March 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: April 27, 2026</t>
   </si>
   <si>
     <t>Table 1.1 Primary Energy Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Total Primary Energy Production</t>
   </si>
   <si>
     <t>Primary Energy Imports</t>
   </si>
   <si>
     <t>Primary Energy Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z648"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A648"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -26206,524 +26206,565 @@
       </c>
       <c r="H636">
         <v>-0.826375</v>
       </c>
       <c r="I636">
         <v>0.574625</v>
       </c>
       <c r="J636">
         <v>7.219669</v>
       </c>
       <c r="K636">
         <v>0.743543</v>
       </c>
       <c r="L636">
         <v>0.711594</v>
       </c>
       <c r="M636">
         <v>8.681925</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>7.342758</v>
+        <v>7.337443</v>
       </c>
       <c r="C637">
         <v>0.74917</v>
       </c>
       <c r="D637">
-        <v>0.749</v>
+        <v>0.749053</v>
       </c>
       <c r="E637">
-        <v>8.840928</v>
+        <v>8.835666</v>
       </c>
       <c r="F637">
-        <v>1.894319</v>
+        <v>1.893392</v>
       </c>
       <c r="G637">
-        <v>2.544976</v>
+        <v>2.531857</v>
       </c>
       <c r="H637">
-        <v>-0.650657</v>
+        <v>-0.638465</v>
       </c>
       <c r="I637">
-        <v>1.337798</v>
+        <v>1.32557</v>
       </c>
       <c r="J637">
-        <v>8.056932</v>
+        <v>8.05158</v>
       </c>
       <c r="K637">
         <v>0.74917</v>
       </c>
       <c r="L637">
-        <v>0.712275</v>
+        <v>0.712328</v>
       </c>
       <c r="M637">
-        <v>9.528069</v>
+        <v>9.52277</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6.674214</v>
+        <v>6.669332</v>
       </c>
       <c r="C638">
         <v>0.645675</v>
       </c>
       <c r="D638">
-        <v>0.691474</v>
+        <v>0.691534</v>
       </c>
       <c r="E638">
-        <v>8.011363</v>
+        <v>8.006541</v>
       </c>
       <c r="F638">
-        <v>1.607167</v>
+        <v>1.6063</v>
       </c>
       <c r="G638">
-        <v>2.421679</v>
+        <v>2.409844</v>
       </c>
       <c r="H638">
-        <v>-0.814511</v>
+        <v>-0.803544</v>
       </c>
       <c r="I638">
-        <v>0.881402</v>
+        <v>0.871146</v>
       </c>
       <c r="J638">
-        <v>6.760081</v>
+        <v>6.755909</v>
       </c>
       <c r="K638">
         <v>0.645675</v>
       </c>
       <c r="L638">
-        <v>0.666059</v>
+        <v>0.666119</v>
       </c>
       <c r="M638">
-        <v>8.078254</v>
+        <v>8.074142</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>7.626328</v>
+        <v>7.620727</v>
       </c>
       <c r="C639">
         <v>0.652235</v>
       </c>
       <c r="D639">
-        <v>0.810909</v>
+        <v>0.811091</v>
       </c>
       <c r="E639">
-        <v>9.089472</v>
+        <v>9.084052</v>
       </c>
       <c r="F639">
-        <v>1.664096</v>
+        <v>1.663106</v>
       </c>
       <c r="G639">
-        <v>2.708953</v>
+        <v>2.695219</v>
       </c>
       <c r="H639">
-        <v>-1.044857</v>
+        <v>-1.032113</v>
       </c>
       <c r="I639">
-        <v>-0.215098</v>
+        <v>-0.226864</v>
       </c>
       <c r="J639">
-        <v>6.394338</v>
+        <v>6.389715</v>
       </c>
       <c r="K639">
         <v>0.652235</v>
       </c>
       <c r="L639">
-        <v>0.780176</v>
+        <v>0.780358</v>
       </c>
       <c r="M639">
-        <v>7.829517</v>
+        <v>7.825075</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>7.283922</v>
+        <v>7.278504</v>
       </c>
       <c r="C640">
         <v>0.604572</v>
       </c>
       <c r="D640">
-        <v>0.781673</v>
+        <v>0.782</v>
       </c>
       <c r="E640">
-        <v>8.670167</v>
+        <v>8.665075</v>
       </c>
       <c r="F640">
-        <v>1.631141</v>
+        <v>1.630234</v>
       </c>
       <c r="G640">
-        <v>2.532361</v>
+        <v>2.519398</v>
       </c>
       <c r="H640">
-        <v>-0.90122</v>
+        <v>-0.889164</v>
       </c>
       <c r="I640">
-        <v>-0.484198</v>
+        <v>-0.494451</v>
       </c>
       <c r="J640">
-        <v>5.911101</v>
+        <v>5.907485</v>
       </c>
       <c r="K640">
         <v>0.604572</v>
       </c>
       <c r="L640">
-        <v>0.763384</v>
+        <v>0.76371</v>
       </c>
       <c r="M640">
-        <v>7.28475</v>
+        <v>7.281461</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>7.538718</v>
+        <v>7.533096</v>
       </c>
       <c r="C641">
         <v>0.648978</v>
       </c>
       <c r="D641">
-        <v>0.791628</v>
+        <v>0.791983</v>
       </c>
       <c r="E641">
-        <v>8.979324</v>
+        <v>8.974058</v>
       </c>
       <c r="F641">
-        <v>1.73537</v>
+        <v>1.734394</v>
       </c>
       <c r="G641">
-        <v>2.576605</v>
+        <v>2.562976</v>
       </c>
       <c r="H641">
-        <v>-0.841235</v>
+        <v>-0.828583</v>
       </c>
       <c r="I641">
-        <v>-0.722207</v>
+        <v>-0.732173</v>
       </c>
       <c r="J641">
-        <v>6.000748</v>
+        <v>5.997811</v>
       </c>
       <c r="K641">
         <v>0.648978</v>
       </c>
       <c r="L641">
-        <v>0.758193</v>
+        <v>0.758549</v>
       </c>
       <c r="M641">
-        <v>7.415883</v>
+        <v>7.413302</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>7.346168</v>
+        <v>7.340696</v>
       </c>
       <c r="C642">
         <v>0.691559</v>
       </c>
       <c r="D642">
-        <v>0.788025</v>
+        <v>0.788952</v>
       </c>
       <c r="E642">
-        <v>8.825753</v>
+        <v>8.821207</v>
       </c>
       <c r="F642">
-        <v>1.680822</v>
+        <v>1.679858</v>
       </c>
       <c r="G642">
-        <v>2.530885</v>
+        <v>2.51699</v>
       </c>
       <c r="H642">
-        <v>-0.850063</v>
+        <v>-0.837133</v>
       </c>
       <c r="I642">
-        <v>-0.237484</v>
+        <v>-0.24826</v>
       </c>
       <c r="J642">
-        <v>6.289495</v>
+        <v>6.286178</v>
       </c>
       <c r="K642">
         <v>0.691559</v>
       </c>
       <c r="L642">
-        <v>0.750985</v>
+        <v>0.751912</v>
       </c>
       <c r="M642">
-        <v>7.738205</v>
+        <v>7.735815</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>7.707292</v>
+        <v>7.701588</v>
       </c>
       <c r="C643">
         <v>0.739169</v>
       </c>
       <c r="D643">
-        <v>0.792281</v>
+        <v>0.793089</v>
       </c>
       <c r="E643">
-        <v>9.238742</v>
+        <v>9.233847</v>
       </c>
       <c r="F643">
-        <v>1.743307</v>
+        <v>1.742396</v>
       </c>
       <c r="G643">
-        <v>2.542912</v>
+        <v>2.528872</v>
       </c>
       <c r="H643">
-        <v>-0.799605</v>
+        <v>-0.786476</v>
       </c>
       <c r="I643">
-        <v>-0.078721</v>
+        <v>-0.089807</v>
       </c>
       <c r="J643">
-        <v>6.86275</v>
+        <v>6.859089</v>
       </c>
       <c r="K643">
         <v>0.739169</v>
       </c>
       <c r="L643">
-        <v>0.7555</v>
+        <v>0.756307</v>
       </c>
       <c r="M643">
-        <v>8.360416</v>
+        <v>8.357564</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>7.792517</v>
+        <v>7.786755</v>
       </c>
       <c r="C644">
         <v>0.738374</v>
       </c>
       <c r="D644">
-        <v>0.761059</v>
+        <v>0.762646</v>
       </c>
       <c r="E644">
-        <v>9.29195</v>
+        <v>9.287774</v>
       </c>
       <c r="F644">
-        <v>1.761507</v>
+        <v>1.760444</v>
       </c>
       <c r="G644">
-        <v>2.666963</v>
+        <v>2.653496</v>
       </c>
       <c r="H644">
-        <v>-0.905456</v>
+        <v>-0.893052</v>
       </c>
       <c r="I644">
-        <v>-0.23014</v>
+        <v>-0.240147</v>
       </c>
       <c r="J644">
-        <v>6.68488</v>
+        <v>6.681515</v>
       </c>
       <c r="K644">
         <v>0.738374</v>
       </c>
       <c r="L644">
-        <v>0.729345</v>
+        <v>0.730931</v>
       </c>
       <c r="M644">
-        <v>8.156354</v>
+        <v>8.154575</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>7.515665</v>
+        <v>7.510046</v>
       </c>
       <c r="C645">
         <v>0.683576</v>
       </c>
       <c r="D645">
-        <v>0.71309</v>
+        <v>0.712495</v>
       </c>
       <c r="E645">
-        <v>8.912331</v>
+        <v>8.906117</v>
       </c>
       <c r="F645">
-        <v>1.724838</v>
+        <v>1.723796</v>
       </c>
       <c r="G645">
-        <v>2.667118</v>
+        <v>2.653405</v>
       </c>
       <c r="H645">
-        <v>-0.94228</v>
+        <v>-0.929609</v>
       </c>
       <c r="I645">
-        <v>-0.418633</v>
+        <v>-0.429846</v>
       </c>
       <c r="J645">
-        <v>6.184604</v>
+        <v>6.180443</v>
       </c>
       <c r="K645">
         <v>0.683576</v>
       </c>
       <c r="L645">
-        <v>0.678811</v>
+        <v>0.678216</v>
       </c>
       <c r="M645">
-        <v>7.551417</v>
+        <v>7.546662</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>7.681406</v>
+        <v>7.678603</v>
       </c>
       <c r="C646">
         <v>0.618458</v>
       </c>
       <c r="D646">
-        <v>0.764283</v>
+        <v>0.764814</v>
       </c>
       <c r="E646">
-        <v>9.064147</v>
+        <v>9.061874</v>
       </c>
       <c r="F646">
-        <v>1.631519</v>
+        <v>1.630566</v>
       </c>
       <c r="G646">
-        <v>2.765472</v>
+        <v>2.755438</v>
       </c>
       <c r="H646">
-        <v>-1.133953</v>
+        <v>-1.124872</v>
       </c>
       <c r="I646">
-        <v>-0.31581</v>
+        <v>-0.332086</v>
       </c>
       <c r="J646">
-        <v>6.263781</v>
+        <v>6.257189</v>
       </c>
       <c r="K646">
         <v>0.618458</v>
       </c>
       <c r="L646">
-        <v>0.730732</v>
+        <v>0.731262</v>
       </c>
       <c r="M646">
-        <v>7.614384</v>
+        <v>7.604917</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>7.503962</v>
+        <v>7.503981</v>
       </c>
       <c r="C647">
         <v>0.666361</v>
       </c>
       <c r="D647">
-        <v>0.741253</v>
+        <v>0.741493</v>
       </c>
       <c r="E647">
-        <v>8.911576</v>
+        <v>8.911835</v>
       </c>
       <c r="F647">
-        <v>1.60649</v>
+        <v>1.603744</v>
       </c>
       <c r="G647">
-        <v>2.762361</v>
+        <v>2.750886</v>
       </c>
       <c r="H647">
-        <v>-1.155871</v>
+        <v>-1.147141</v>
       </c>
       <c r="I647">
-        <v>0.014314</v>
+        <v>0.000841</v>
       </c>
       <c r="J647">
-        <v>6.403104</v>
+        <v>6.403557</v>
       </c>
       <c r="K647">
         <v>0.666361</v>
       </c>
       <c r="L647">
-        <v>0.69892</v>
+        <v>0.69916</v>
       </c>
       <c r="M647">
-        <v>7.770019</v>
+        <v>7.765535</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>7.734831</v>
+      </c>
+      <c r="C648">
+        <v>0.757338</v>
+      </c>
+      <c r="D648">
+        <v>0.783102</v>
+      </c>
+      <c r="E648">
+        <v>9.27527</v>
+      </c>
+      <c r="F648">
+        <v>1.860622</v>
+      </c>
+      <c r="G648">
+        <v>2.912899</v>
+      </c>
+      <c r="H648">
+        <v>-1.052277</v>
+      </c>
+      <c r="I648">
+        <v>0.716389</v>
+      </c>
+      <c r="J648">
+        <v>7.434364</v>
+      </c>
+      <c r="K648">
+        <v>0.757338</v>
+      </c>
+      <c r="L648">
+        <v>0.749881</v>
+      </c>
+      <c r="M648">
+        <v>8.939383</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29924,50 +29965,91 @@
         <v>103.548259</v>
       </c>
       <c r="F88">
         <v>21.696039</v>
       </c>
       <c r="G88">
         <v>30.84353</v>
       </c>
       <c r="H88">
         <v>-9.147492</v>
       </c>
       <c r="I88">
         <v>0.154905</v>
       </c>
       <c r="J88">
         <v>77.644271</v>
       </c>
       <c r="K88">
         <v>8.165019</v>
       </c>
       <c r="L88">
         <v>8.699237</v>
       </c>
       <c r="M88">
         <v>94.555672</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>89.695602</v>
+      </c>
+      <c r="C89">
+        <v>8.195465</v>
+      </c>
+      <c r="D89">
+        <v>9.172251</v>
+      </c>
+      <c r="E89">
+        <v>107.063318</v>
+      </c>
+      <c r="F89">
+        <v>20.528853</v>
+      </c>
+      <c r="G89">
+        <v>31.491281</v>
+      </c>
+      <c r="H89">
+        <v>-10.962428</v>
+      </c>
+      <c r="I89">
+        <v>0.120311</v>
+      </c>
+      <c r="J89">
+        <v>79.204844</v>
+      </c>
+      <c r="K89">
+        <v>8.195465</v>
+      </c>
+      <c r="L89">
+        <v>8.778726</v>
+      </c>
+      <c r="M89">
+        <v>96.221201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>