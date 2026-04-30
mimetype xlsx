--- v2 (2026-03-02)
+++ v3 (2026-04-30)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>February 2026 Monthly Energy Review</t>
+    <t>April 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: February 24, 2026</t>
+    <t>Release Date: April 27, 2026</t>
   </si>
   <si>
-    <t>Next Update: March 26, 2026</t>
+    <t>Next Update: May 26, 2026</t>
   </si>
   <si>
     <t>Table 1.1 Primary Energy Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Total Primary Energy Production</t>
   </si>
   <si>
     <t>Primary Energy Imports</t>
   </si>
   <si>
     <t>Primary Energy Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z647"/>
+  <dimension ref="A1:Z649"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A647"/>
+      <selection activeCell="A13" sqref="A13:A649"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -25720,1010 +25720,1092 @@
       </c>
       <c r="J624">
         <v>6.934726</v>
       </c>
       <c r="K624">
         <v>0.719666</v>
       </c>
       <c r="L624">
         <v>0.695342</v>
       </c>
       <c r="M624">
         <v>8.354301</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>7.070628</v>
       </c>
       <c r="C625">
         <v>0.7214</v>
       </c>
       <c r="D625">
-        <v>0.689644</v>
+        <v>0.689615</v>
       </c>
       <c r="E625">
-        <v>8.481671</v>
+        <v>8.481643</v>
       </c>
       <c r="F625">
         <v>1.904153</v>
       </c>
       <c r="G625">
         <v>2.520953</v>
       </c>
       <c r="H625">
         <v>-0.616799</v>
       </c>
       <c r="I625">
         <v>1.1814</v>
       </c>
       <c r="J625">
         <v>7.651794</v>
       </c>
       <c r="K625">
         <v>0.7214</v>
       </c>
       <c r="L625">
-        <v>0.667152</v>
+        <v>0.667123</v>
       </c>
       <c r="M625">
-        <v>9.046272</v>
+        <v>9.046243</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>6.916536</v>
       </c>
       <c r="C626">
         <v>0.674449</v>
       </c>
       <c r="D626">
-        <v>0.711645</v>
+        <v>0.711617</v>
       </c>
       <c r="E626">
-        <v>8.30263</v>
+        <v>8.302602</v>
       </c>
       <c r="F626">
         <v>1.714381</v>
       </c>
       <c r="G626">
         <v>2.525721</v>
       </c>
       <c r="H626">
         <v>-0.81134</v>
       </c>
       <c r="I626">
         <v>0.243034</v>
       </c>
       <c r="J626">
         <v>6.36331</v>
       </c>
       <c r="K626">
         <v>0.674449</v>
       </c>
       <c r="L626">
-        <v>0.696018</v>
+        <v>0.69599</v>
       </c>
       <c r="M626">
-        <v>7.734324</v>
+        <v>7.734296</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>7.252757</v>
       </c>
       <c r="C627">
         <v>0.66152</v>
       </c>
       <c r="D627">
-        <v>0.777166</v>
+        <v>0.777192</v>
       </c>
       <c r="E627">
-        <v>8.691443</v>
+        <v>8.691468</v>
       </c>
       <c r="F627">
         <v>1.73636</v>
       </c>
       <c r="G627">
         <v>2.650255</v>
       </c>
       <c r="H627">
         <v>-0.913895</v>
       </c>
       <c r="I627">
         <v>-0.032239</v>
       </c>
       <c r="J627">
         <v>6.329555</v>
       </c>
       <c r="K627">
         <v>0.66152</v>
       </c>
       <c r="L627">
-        <v>0.755423</v>
+        <v>0.755449</v>
       </c>
       <c r="M627">
-        <v>7.745309</v>
+        <v>7.745334</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>6.925841</v>
       </c>
       <c r="C628">
         <v>0.60091</v>
       </c>
       <c r="D628">
-        <v>0.761186</v>
+        <v>0.76119</v>
       </c>
       <c r="E628">
-        <v>8.287937</v>
+        <v>8.287941</v>
       </c>
       <c r="F628">
         <v>1.770457</v>
       </c>
       <c r="G628">
         <v>2.361861</v>
       </c>
       <c r="H628">
         <v>-0.591404</v>
       </c>
       <c r="I628">
         <v>-0.516749</v>
       </c>
       <c r="J628">
         <v>5.83151</v>
       </c>
       <c r="K628">
         <v>0.60091</v>
       </c>
       <c r="L628">
-        <v>0.748944</v>
+        <v>0.748948</v>
       </c>
       <c r="M628">
-        <v>7.179784</v>
+        <v>7.179788</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>7.206615</v>
       </c>
       <c r="C629">
         <v>0.678513</v>
       </c>
       <c r="D629">
-        <v>0.77513</v>
+        <v>0.775134</v>
       </c>
       <c r="E629">
-        <v>8.660258</v>
+        <v>8.660261</v>
       </c>
       <c r="F629">
         <v>1.939124</v>
       </c>
       <c r="G629">
         <v>2.564294</v>
       </c>
       <c r="H629">
         <v>-0.62517</v>
       </c>
       <c r="I629">
         <v>-0.516196</v>
       </c>
       <c r="J629">
         <v>6.066764</v>
       </c>
       <c r="K629">
         <v>0.678513</v>
       </c>
       <c r="L629">
-        <v>0.773461</v>
+        <v>0.773464</v>
       </c>
       <c r="M629">
-        <v>7.518891</v>
+        <v>7.518895</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>7.111495</v>
       </c>
       <c r="C630">
         <v>0.712131</v>
       </c>
       <c r="D630">
-        <v>0.775144</v>
+        <v>0.775147</v>
       </c>
       <c r="E630">
-        <v>8.59877</v>
+        <v>8.598773</v>
       </c>
       <c r="F630">
         <v>1.82411</v>
       </c>
       <c r="G630">
         <v>2.595462</v>
       </c>
       <c r="H630">
         <v>-0.771352</v>
       </c>
       <c r="I630">
         <v>-0.178958</v>
       </c>
       <c r="J630">
         <v>6.171325</v>
       </c>
       <c r="K630">
         <v>0.712131</v>
       </c>
       <c r="L630">
-        <v>0.760155</v>
+        <v>0.760158</v>
       </c>
       <c r="M630">
-        <v>7.648461</v>
+        <v>7.648464</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>7.349371</v>
       </c>
       <c r="C631">
         <v>0.729451</v>
       </c>
       <c r="D631">
-        <v>0.756708</v>
+        <v>0.756709</v>
       </c>
       <c r="E631">
-        <v>8.835531</v>
+        <v>8.835532</v>
       </c>
       <c r="F631">
         <v>1.967498</v>
       </c>
       <c r="G631">
         <v>2.550522</v>
       </c>
       <c r="H631">
         <v>-0.583024</v>
       </c>
       <c r="I631">
         <v>-0.03102</v>
       </c>
       <c r="J631">
         <v>6.737671</v>
       </c>
       <c r="K631">
         <v>0.729451</v>
       </c>
       <c r="L631">
-        <v>0.745879</v>
+        <v>0.745881</v>
       </c>
       <c r="M631">
-        <v>8.221486</v>
+        <v>8.221487</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>7.441791</v>
       </c>
       <c r="C632">
         <v>0.728507</v>
       </c>
       <c r="D632">
-        <v>0.756385</v>
+        <v>0.756382</v>
       </c>
       <c r="E632">
-        <v>8.926683</v>
+        <v>8.92668</v>
       </c>
       <c r="F632">
         <v>1.784888</v>
       </c>
       <c r="G632">
         <v>2.625088</v>
       </c>
       <c r="H632">
         <v>-0.8402</v>
       </c>
       <c r="I632">
         <v>0.125767</v>
       </c>
       <c r="J632">
         <v>6.740771</v>
       </c>
       <c r="K632">
         <v>0.728507</v>
       </c>
       <c r="L632">
-        <v>0.735615</v>
+        <v>0.735612</v>
       </c>
       <c r="M632">
-        <v>8.21225</v>
+        <v>8.212246</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>7.150117</v>
       </c>
       <c r="C633">
         <v>0.654363</v>
       </c>
       <c r="D633">
-        <v>0.700397</v>
+        <v>0.70039</v>
       </c>
       <c r="E633">
-        <v>8.504878</v>
+        <v>8.50487</v>
       </c>
       <c r="F633">
         <v>1.723816</v>
       </c>
       <c r="G633">
         <v>2.538601</v>
       </c>
       <c r="H633">
         <v>-0.814785</v>
       </c>
       <c r="I633">
         <v>-0.290459</v>
       </c>
       <c r="J633">
         <v>6.054337</v>
       </c>
       <c r="K633">
         <v>0.654363</v>
       </c>
       <c r="L633">
-        <v>0.683761</v>
+        <v>0.683754</v>
       </c>
       <c r="M633">
-        <v>7.399634</v>
+        <v>7.399627</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>7.451986</v>
       </c>
       <c r="C634">
         <v>0.61377</v>
       </c>
       <c r="D634">
-        <v>0.735345</v>
+        <v>0.735342</v>
       </c>
       <c r="E634">
-        <v>8.801101</v>
+        <v>8.801098</v>
       </c>
       <c r="F634">
         <v>1.724616</v>
       </c>
       <c r="G634">
         <v>2.56329</v>
       </c>
       <c r="H634">
         <v>-0.838675</v>
       </c>
       <c r="I634">
         <v>-0.396194</v>
       </c>
       <c r="J634">
         <v>6.22414</v>
       </c>
       <c r="K634">
         <v>0.61377</v>
       </c>
       <c r="L634">
-        <v>0.721871</v>
+        <v>0.721868</v>
       </c>
       <c r="M634">
-        <v>7.566232</v>
+        <v>7.566229</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>7.151291</v>
       </c>
       <c r="C635">
         <v>0.646464</v>
       </c>
       <c r="D635">
-        <v>0.725928</v>
+        <v>0.725929</v>
       </c>
       <c r="E635">
-        <v>8.523683</v>
+        <v>8.523684</v>
       </c>
       <c r="F635">
         <v>1.746105</v>
       </c>
       <c r="G635">
         <v>2.660577</v>
       </c>
       <c r="H635">
         <v>-0.914473</v>
       </c>
       <c r="I635">
         <v>-0.008102</v>
       </c>
       <c r="J635">
         <v>6.253416</v>
       </c>
       <c r="K635">
         <v>0.646464</v>
       </c>
       <c r="L635">
-        <v>0.699376</v>
+        <v>0.699378</v>
       </c>
       <c r="M635">
-        <v>7.601109</v>
+        <v>7.60111</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>7.448431</v>
       </c>
       <c r="C636">
         <v>0.743543</v>
       </c>
       <c r="D636">
-        <v>0.741701</v>
+        <v>0.741733</v>
       </c>
       <c r="E636">
-        <v>8.933675</v>
+        <v>8.933707</v>
       </c>
       <c r="F636">
         <v>1.860531</v>
       </c>
       <c r="G636">
         <v>2.686906</v>
       </c>
       <c r="H636">
         <v>-0.826375</v>
       </c>
       <c r="I636">
         <v>0.574625</v>
       </c>
       <c r="J636">
         <v>7.219669</v>
       </c>
       <c r="K636">
         <v>0.743543</v>
       </c>
       <c r="L636">
-        <v>0.711594</v>
+        <v>0.711626</v>
       </c>
       <c r="M636">
-        <v>8.681925</v>
+        <v>8.681957</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>7.342758</v>
+        <v>7.337443</v>
       </c>
       <c r="C637">
         <v>0.74917</v>
       </c>
       <c r="D637">
-        <v>0.749</v>
+        <v>0.749663</v>
       </c>
       <c r="E637">
-        <v>8.840928</v>
+        <v>8.836275</v>
       </c>
       <c r="F637">
-        <v>1.894319</v>
+        <v>1.893392</v>
       </c>
       <c r="G637">
-        <v>2.544976</v>
+        <v>2.531857</v>
       </c>
       <c r="H637">
-        <v>-0.650657</v>
+        <v>-0.638465</v>
       </c>
       <c r="I637">
-        <v>1.337798</v>
+        <v>1.325559</v>
       </c>
       <c r="J637">
-        <v>8.056932</v>
+        <v>8.051569</v>
       </c>
       <c r="K637">
         <v>0.74917</v>
       </c>
       <c r="L637">
-        <v>0.712275</v>
+        <v>0.712938</v>
       </c>
       <c r="M637">
-        <v>9.528069</v>
+        <v>9.523369</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6.674214</v>
+        <v>6.669332</v>
       </c>
       <c r="C638">
         <v>0.645675</v>
       </c>
       <c r="D638">
-        <v>0.691474</v>
+        <v>0.69191</v>
       </c>
       <c r="E638">
-        <v>8.011363</v>
+        <v>8.006917</v>
       </c>
       <c r="F638">
-        <v>1.607167</v>
+        <v>1.6063</v>
       </c>
       <c r="G638">
-        <v>2.421679</v>
+        <v>2.409844</v>
       </c>
       <c r="H638">
-        <v>-0.814511</v>
+        <v>-0.803544</v>
       </c>
       <c r="I638">
-        <v>0.881402</v>
+        <v>0.87137</v>
       </c>
       <c r="J638">
-        <v>6.760081</v>
+        <v>6.756133</v>
       </c>
       <c r="K638">
         <v>0.645675</v>
       </c>
       <c r="L638">
-        <v>0.666059</v>
+        <v>0.666496</v>
       </c>
       <c r="M638">
-        <v>8.078254</v>
+        <v>8.074743</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>7.626328</v>
+        <v>7.620727</v>
       </c>
       <c r="C639">
         <v>0.652235</v>
       </c>
       <c r="D639">
-        <v>0.810909</v>
+        <v>0.811696</v>
       </c>
       <c r="E639">
-        <v>9.089472</v>
+        <v>9.084658</v>
       </c>
       <c r="F639">
-        <v>1.664096</v>
+        <v>1.663106</v>
       </c>
       <c r="G639">
-        <v>2.708953</v>
+        <v>2.695219</v>
       </c>
       <c r="H639">
-        <v>-1.044857</v>
+        <v>-1.032113</v>
       </c>
       <c r="I639">
-        <v>-0.215098</v>
+        <v>-0.22667</v>
       </c>
       <c r="J639">
-        <v>6.394338</v>
+        <v>6.389909</v>
       </c>
       <c r="K639">
         <v>0.652235</v>
       </c>
       <c r="L639">
-        <v>0.780176</v>
+        <v>0.780964</v>
       </c>
       <c r="M639">
-        <v>7.829517</v>
+        <v>7.825875</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>7.283922</v>
+        <v>7.278504</v>
       </c>
       <c r="C640">
         <v>0.604572</v>
       </c>
       <c r="D640">
-        <v>0.781673</v>
+        <v>0.782565</v>
       </c>
       <c r="E640">
-        <v>8.670167</v>
+        <v>8.665641</v>
       </c>
       <c r="F640">
-        <v>1.631141</v>
+        <v>1.630234</v>
       </c>
       <c r="G640">
-        <v>2.532361</v>
+        <v>2.519398</v>
       </c>
       <c r="H640">
-        <v>-0.90122</v>
+        <v>-0.889164</v>
       </c>
       <c r="I640">
-        <v>-0.484198</v>
+        <v>-0.494351</v>
       </c>
       <c r="J640">
-        <v>5.911101</v>
+        <v>5.907586</v>
       </c>
       <c r="K640">
         <v>0.604572</v>
       </c>
       <c r="L640">
-        <v>0.763384</v>
+        <v>0.764276</v>
       </c>
       <c r="M640">
-        <v>7.28475</v>
+        <v>7.282127</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>7.538718</v>
+        <v>7.533096</v>
       </c>
       <c r="C641">
         <v>0.648978</v>
       </c>
       <c r="D641">
-        <v>0.791628</v>
+        <v>0.79241</v>
       </c>
       <c r="E641">
-        <v>8.979324</v>
+        <v>8.974485</v>
       </c>
       <c r="F641">
-        <v>1.73537</v>
+        <v>1.734394</v>
       </c>
       <c r="G641">
-        <v>2.576605</v>
+        <v>2.562976</v>
       </c>
       <c r="H641">
-        <v>-0.841235</v>
+        <v>-0.828583</v>
       </c>
       <c r="I641">
-        <v>-0.722207</v>
+        <v>-0.732019</v>
       </c>
       <c r="J641">
-        <v>6.000748</v>
+        <v>5.997965</v>
       </c>
       <c r="K641">
         <v>0.648978</v>
       </c>
       <c r="L641">
-        <v>0.758193</v>
+        <v>0.758976</v>
       </c>
       <c r="M641">
-        <v>7.415883</v>
+        <v>7.413883</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>7.346168</v>
+        <v>7.340696</v>
       </c>
       <c r="C642">
         <v>0.691559</v>
       </c>
       <c r="D642">
-        <v>0.788025</v>
+        <v>0.789428</v>
       </c>
       <c r="E642">
-        <v>8.825753</v>
+        <v>8.821684</v>
       </c>
       <c r="F642">
-        <v>1.680822</v>
+        <v>1.679858</v>
       </c>
       <c r="G642">
-        <v>2.530885</v>
+        <v>2.51699</v>
       </c>
       <c r="H642">
-        <v>-0.850063</v>
+        <v>-0.837133</v>
       </c>
       <c r="I642">
-        <v>-0.237484</v>
+        <v>-0.248133</v>
       </c>
       <c r="J642">
-        <v>6.289495</v>
+        <v>6.286305</v>
       </c>
       <c r="K642">
         <v>0.691559</v>
       </c>
       <c r="L642">
-        <v>0.750985</v>
+        <v>0.752388</v>
       </c>
       <c r="M642">
-        <v>7.738205</v>
+        <v>7.736418</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>7.707292</v>
+        <v>7.701588</v>
       </c>
       <c r="C643">
         <v>0.739169</v>
       </c>
       <c r="D643">
-        <v>0.792281</v>
+        <v>0.793702</v>
       </c>
       <c r="E643">
-        <v>9.238742</v>
+        <v>9.23446</v>
       </c>
       <c r="F643">
-        <v>1.743307</v>
+        <v>1.742396</v>
       </c>
       <c r="G643">
-        <v>2.542912</v>
+        <v>2.528872</v>
       </c>
       <c r="H643">
-        <v>-0.799605</v>
+        <v>-0.786476</v>
       </c>
       <c r="I643">
-        <v>-0.078721</v>
+        <v>-0.089879</v>
       </c>
       <c r="J643">
-        <v>6.86275</v>
+        <v>6.859018</v>
       </c>
       <c r="K643">
         <v>0.739169</v>
       </c>
       <c r="L643">
-        <v>0.7555</v>
+        <v>0.75692</v>
       </c>
       <c r="M643">
-        <v>8.360416</v>
+        <v>8.358105</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>7.792517</v>
+        <v>7.786755</v>
       </c>
       <c r="C644">
         <v>0.738374</v>
       </c>
       <c r="D644">
-        <v>0.761059</v>
+        <v>0.763168</v>
       </c>
       <c r="E644">
-        <v>9.29195</v>
+        <v>9.288296</v>
       </c>
       <c r="F644">
-        <v>1.761507</v>
+        <v>1.760444</v>
       </c>
       <c r="G644">
-        <v>2.666963</v>
+        <v>2.653496</v>
       </c>
       <c r="H644">
-        <v>-0.905456</v>
+        <v>-0.893052</v>
       </c>
       <c r="I644">
-        <v>-0.23014</v>
+        <v>-0.239974</v>
       </c>
       <c r="J644">
-        <v>6.68488</v>
+        <v>6.681687</v>
       </c>
       <c r="K644">
         <v>0.738374</v>
       </c>
       <c r="L644">
-        <v>0.729345</v>
+        <v>0.731453</v>
       </c>
       <c r="M644">
-        <v>8.156354</v>
+        <v>8.15527</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>7.515665</v>
+        <v>7.510046</v>
       </c>
       <c r="C645">
         <v>0.683576</v>
       </c>
       <c r="D645">
-        <v>0.71309</v>
+        <v>0.712902</v>
       </c>
       <c r="E645">
-        <v>8.912331</v>
+        <v>8.906524</v>
       </c>
       <c r="F645">
-        <v>1.724838</v>
+        <v>1.723796</v>
       </c>
       <c r="G645">
-        <v>2.667118</v>
+        <v>2.653405</v>
       </c>
       <c r="H645">
-        <v>-0.94228</v>
+        <v>-0.929609</v>
       </c>
       <c r="I645">
-        <v>-0.418633</v>
+        <v>-0.429913</v>
       </c>
       <c r="J645">
-        <v>6.184604</v>
+        <v>6.180376</v>
       </c>
       <c r="K645">
         <v>0.683576</v>
       </c>
       <c r="L645">
-        <v>0.678811</v>
+        <v>0.678623</v>
       </c>
       <c r="M645">
-        <v>7.551417</v>
+        <v>7.547002</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>7.681406</v>
+        <v>7.678728</v>
       </c>
       <c r="C646">
         <v>0.618458</v>
       </c>
       <c r="D646">
-        <v>0.764283</v>
+        <v>0.765422</v>
       </c>
       <c r="E646">
-        <v>9.064147</v>
+        <v>9.062608</v>
       </c>
       <c r="F646">
-        <v>1.631519</v>
+        <v>1.631906</v>
       </c>
       <c r="G646">
-        <v>2.765472</v>
+        <v>2.753517</v>
       </c>
       <c r="H646">
-        <v>-1.133953</v>
+        <v>-1.121611</v>
       </c>
       <c r="I646">
-        <v>-0.31581</v>
+        <v>-0.331362</v>
       </c>
       <c r="J646">
-        <v>6.263781</v>
+        <v>6.261299</v>
       </c>
       <c r="K646">
         <v>0.618458</v>
       </c>
       <c r="L646">
-        <v>0.730732</v>
+        <v>0.731871</v>
       </c>
       <c r="M646">
-        <v>7.614384</v>
+        <v>7.609635</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>7.503962</v>
+        <v>7.509277</v>
       </c>
       <c r="C647">
         <v>0.666361</v>
       </c>
       <c r="D647">
-        <v>0.741253</v>
+        <v>0.742447</v>
       </c>
       <c r="E647">
-        <v>8.911576</v>
+        <v>8.918085</v>
       </c>
       <c r="F647">
-        <v>1.60649</v>
+        <v>1.605275</v>
       </c>
       <c r="G647">
-        <v>2.762361</v>
+        <v>2.748116</v>
       </c>
       <c r="H647">
-        <v>-1.155871</v>
+        <v>-1.142841</v>
       </c>
       <c r="I647">
-        <v>0.014314</v>
+        <v>-0.001076</v>
       </c>
       <c r="J647">
-        <v>6.403104</v>
+        <v>6.411668</v>
       </c>
       <c r="K647">
         <v>0.666361</v>
       </c>
       <c r="L647">
-        <v>0.69892</v>
+        <v>0.699682</v>
       </c>
       <c r="M647">
-        <v>7.770019</v>
+        <v>7.774169</v>
+      </c>
+    </row>
+    <row r="648" spans="1:26">
+      <c r="A648" s="6">
+        <v>45992.0</v>
+      </c>
+      <c r="B648">
+        <v>7.742385</v>
+      </c>
+      <c r="C648">
+        <v>0.757338</v>
+      </c>
+      <c r="D648">
+        <v>0.784313</v>
+      </c>
+      <c r="E648">
+        <v>9.284037</v>
+      </c>
+      <c r="F648">
+        <v>1.869948</v>
+      </c>
+      <c r="G648">
+        <v>2.902376</v>
+      </c>
+      <c r="H648">
+        <v>-1.032428</v>
+      </c>
+      <c r="I648">
+        <v>0.694986</v>
+      </c>
+      <c r="J648">
+        <v>7.440983</v>
+      </c>
+      <c r="K648">
+        <v>0.757338</v>
+      </c>
+      <c r="L648">
+        <v>0.750474</v>
+      </c>
+      <c r="M648">
+        <v>8.946594</v>
+      </c>
+    </row>
+    <row r="649" spans="1:26">
+      <c r="A649" s="6">
+        <v>46023.0</v>
+      </c>
+      <c r="B649">
+        <v>7.565385</v>
+      </c>
+      <c r="C649">
+        <v>0.764959</v>
+      </c>
+      <c r="D649">
+        <v>0.777262</v>
+      </c>
+      <c r="E649">
+        <v>9.107607</v>
+      </c>
+      <c r="F649">
+        <v>1.869306</v>
+      </c>
+      <c r="G649">
+        <v>2.755327</v>
+      </c>
+      <c r="H649">
+        <v>-0.886021</v>
+      </c>
+      <c r="I649">
+        <v>1.058334</v>
+      </c>
+      <c r="J649">
+        <v>7.782688</v>
+      </c>
+      <c r="K649">
+        <v>0.764959</v>
+      </c>
+      <c r="L649">
+        <v>0.732107</v>
+      </c>
+      <c r="M649">
+        <v>9.27992</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z88"/>
+  <dimension ref="A1:Z89"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A88"/>
+      <selection activeCell="A13" sqref="A13:A89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -29924,50 +30006,91 @@
         <v>103.548259</v>
       </c>
       <c r="F88">
         <v>21.696039</v>
       </c>
       <c r="G88">
         <v>30.84353</v>
       </c>
       <c r="H88">
         <v>-9.147492</v>
       </c>
       <c r="I88">
         <v>0.154905</v>
       </c>
       <c r="J88">
         <v>77.644271</v>
       </c>
       <c r="K88">
         <v>8.165019</v>
       </c>
       <c r="L88">
         <v>8.699237</v>
       </c>
       <c r="M88">
         <v>94.555672</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B89">
+        <v>89.708578</v>
+      </c>
+      <c r="C89">
+        <v>8.195465</v>
+      </c>
+      <c r="D89">
+        <v>9.179628</v>
+      </c>
+      <c r="E89">
+        <v>107.083671</v>
+      </c>
+      <c r="F89">
+        <v>20.541049</v>
+      </c>
+      <c r="G89">
+        <v>31.476067</v>
+      </c>
+      <c r="H89">
+        <v>-10.935018</v>
+      </c>
+      <c r="I89">
+        <v>0.098537</v>
+      </c>
+      <c r="J89">
+        <v>79.224507</v>
+      </c>
+      <c r="K89">
+        <v>8.195465</v>
+      </c>
+      <c r="L89">
+        <v>8.785052</v>
+      </c>
+      <c r="M89">
+        <v>96.24719</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>