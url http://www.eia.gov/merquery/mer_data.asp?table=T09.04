--- v3 (2026-04-30)
+++ v4 (2026-06-14)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>April 2026 Monthly Energy Review</t>
+    <t>May 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: April 27, 2026</t>
+    <t>Release Date: May 26, 2026</t>
   </si>
   <si>
-    <t>Next Update: May 26, 2026</t>
+    <t>Next Update: June 25, 2026</t>
   </si>
   <si>
     <t>Table 1.1 Primary Energy Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Total Primary Energy Production</t>
   </si>
   <si>
     <t>Primary Energy Imports</t>
   </si>
   <si>
     <t>Primary Energy Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z649"/>
+  <dimension ref="A1:Z650"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A649"/>
+      <selection activeCell="A13" sqref="A13:A650"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -24244,2538 +24244,2579 @@
       </c>
       <c r="J588">
         <v>7.009344</v>
       </c>
       <c r="K588">
         <v>0.729872</v>
       </c>
       <c r="L588">
         <v>0.624463</v>
       </c>
       <c r="M588">
         <v>8.378427</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>6.500288</v>
       </c>
       <c r="C589">
         <v>0.748098</v>
       </c>
       <c r="D589">
-        <v>0.637522</v>
+        <v>0.637488</v>
       </c>
       <c r="E589">
-        <v>7.885908</v>
+        <v>7.885874</v>
       </c>
       <c r="F589">
         <v>1.771525</v>
       </c>
       <c r="G589">
         <v>2.082925</v>
       </c>
       <c r="H589">
         <v>-0.311399</v>
       </c>
       <c r="I589">
         <v>1.004993</v>
       </c>
       <c r="J589">
         <v>7.210077</v>
       </c>
       <c r="K589">
         <v>0.748098</v>
       </c>
       <c r="L589">
-        <v>0.607184</v>
+        <v>0.607149</v>
       </c>
       <c r="M589">
-        <v>8.579502</v>
+        <v>8.579468</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>5.320579</v>
       </c>
       <c r="C590">
         <v>0.656549</v>
       </c>
       <c r="D590">
-        <v>0.553037</v>
+        <v>0.553006</v>
       </c>
       <c r="E590">
-        <v>6.530165</v>
+        <v>6.530134</v>
       </c>
       <c r="F590">
         <v>1.565742</v>
       </c>
       <c r="G590">
         <v>1.666903</v>
       </c>
       <c r="H590">
         <v>-0.101161</v>
       </c>
       <c r="I590">
         <v>1.397717</v>
       </c>
       <c r="J590">
         <v>6.613514</v>
       </c>
       <c r="K590">
         <v>0.656549</v>
       </c>
       <c r="L590">
-        <v>0.546671</v>
+        <v>0.54664</v>
       </c>
       <c r="M590">
-        <v>7.826721</v>
+        <v>7.82669</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>6.606883</v>
       </c>
       <c r="C591">
         <v>0.664413</v>
       </c>
       <c r="D591">
-        <v>0.678149</v>
+        <v>0.678115</v>
       </c>
       <c r="E591">
-        <v>7.949446</v>
+        <v>7.949411</v>
       </c>
       <c r="F591">
         <v>1.788106</v>
       </c>
       <c r="G591">
         <v>2.067107</v>
       </c>
       <c r="H591">
         <v>-0.279001</v>
       </c>
       <c r="I591">
         <v>0.032281</v>
       </c>
       <c r="J591">
         <v>6.358639</v>
       </c>
       <c r="K591">
         <v>0.664413</v>
       </c>
       <c r="L591">
-        <v>0.666618</v>
+        <v>0.666584</v>
       </c>
       <c r="M591">
-        <v>7.702726</v>
+        <v>7.702691</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>6.367889</v>
       </c>
       <c r="C592">
         <v>0.595413</v>
       </c>
       <c r="D592">
-        <v>0.651301</v>
+        <v>0.651268</v>
       </c>
       <c r="E592">
-        <v>7.614603</v>
+        <v>7.61457</v>
       </c>
       <c r="F592">
         <v>1.702768</v>
       </c>
       <c r="G592">
         <v>2.10447</v>
       </c>
       <c r="H592">
         <v>-0.401702</v>
       </c>
       <c r="I592">
         <v>-0.088341</v>
       </c>
       <c r="J592">
         <v>5.876166</v>
       </c>
       <c r="K592">
         <v>0.595413</v>
       </c>
       <c r="L592">
-        <v>0.641639</v>
+        <v>0.641605</v>
       </c>
       <c r="M592">
-        <v>7.12456</v>
+        <v>7.124527</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>6.630074</v>
       </c>
       <c r="C593">
         <v>0.661137</v>
       </c>
       <c r="D593">
-        <v>0.689586</v>
+        <v>0.689552</v>
       </c>
       <c r="E593">
-        <v>7.980797</v>
+        <v>7.980763</v>
       </c>
       <c r="F593">
         <v>1.799127</v>
       </c>
       <c r="G593">
         <v>2.131187</v>
       </c>
       <c r="H593">
         <v>-0.33206</v>
       </c>
       <c r="I593">
         <v>-0.338523</v>
       </c>
       <c r="J593">
         <v>5.954598</v>
       </c>
       <c r="K593">
         <v>0.661137</v>
       </c>
       <c r="L593">
-        <v>0.681873</v>
+        <v>0.681838</v>
       </c>
       <c r="M593">
-        <v>7.310214</v>
+        <v>7.31018</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>6.438653</v>
       </c>
       <c r="C594">
         <v>0.689048</v>
       </c>
       <c r="D594">
-        <v>0.6569</v>
+        <v>0.656867</v>
       </c>
       <c r="E594">
-        <v>7.7846</v>
+        <v>7.784567</v>
       </c>
       <c r="F594">
         <v>1.890417</v>
       </c>
       <c r="G594">
         <v>2.204428</v>
       </c>
       <c r="H594">
         <v>-0.314011</v>
       </c>
       <c r="I594">
         <v>0.198531</v>
       </c>
       <c r="J594">
         <v>6.320079</v>
       </c>
       <c r="K594">
         <v>0.689048</v>
       </c>
       <c r="L594">
-        <v>0.644839</v>
+        <v>0.644805</v>
       </c>
       <c r="M594">
-        <v>7.669121</v>
+        <v>7.669088</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>6.646553</v>
       </c>
       <c r="C595">
         <v>0.717845</v>
       </c>
       <c r="D595">
-        <v>0.651325</v>
+        <v>0.651291</v>
       </c>
       <c r="E595">
-        <v>8.015723</v>
+        <v>8.015689</v>
       </c>
       <c r="F595">
         <v>1.877723</v>
       </c>
       <c r="G595">
         <v>2.085376</v>
       </c>
       <c r="H595">
         <v>-0.207653</v>
       </c>
       <c r="I595">
         <v>0.262296</v>
       </c>
       <c r="J595">
         <v>6.698793</v>
       </c>
       <c r="K595">
         <v>0.717845</v>
       </c>
       <c r="L595">
-        <v>0.638667</v>
+        <v>0.638633</v>
       </c>
       <c r="M595">
-        <v>8.070365</v>
+        <v>8.070331</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>6.678827</v>
       </c>
       <c r="C596">
         <v>0.724517</v>
       </c>
       <c r="D596">
-        <v>0.648963</v>
+        <v>0.648929</v>
       </c>
       <c r="E596">
-        <v>8.052307</v>
+        <v>8.052273</v>
       </c>
       <c r="F596">
         <v>1.845777</v>
       </c>
       <c r="G596">
         <v>2.183267</v>
       </c>
       <c r="H596">
         <v>-0.337489</v>
       </c>
       <c r="I596">
         <v>0.448234</v>
       </c>
       <c r="J596">
         <v>6.784358</v>
       </c>
       <c r="K596">
         <v>0.724517</v>
       </c>
       <c r="L596">
-        <v>0.642673</v>
+        <v>0.642639</v>
       </c>
       <c r="M596">
-        <v>8.163052</v>
+        <v>8.163018</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>6.445642</v>
       </c>
       <c r="C597">
         <v>0.672879</v>
       </c>
       <c r="D597">
-        <v>0.620842</v>
+        <v>0.620809</v>
       </c>
       <c r="E597">
-        <v>7.739364</v>
+        <v>7.739331</v>
       </c>
       <c r="F597">
         <v>1.829001</v>
       </c>
       <c r="G597">
         <v>1.924995</v>
       </c>
       <c r="H597">
         <v>-0.095993</v>
       </c>
       <c r="I597">
         <v>-0.267902</v>
       </c>
       <c r="J597">
         <v>6.082624</v>
       </c>
       <c r="K597">
         <v>0.672879</v>
       </c>
       <c r="L597">
-        <v>0.610613</v>
+        <v>0.61058</v>
       </c>
       <c r="M597">
-        <v>7.375468</v>
+        <v>7.375435</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>6.796111</v>
       </c>
       <c r="C598">
         <v>0.609065</v>
       </c>
       <c r="D598">
-        <v>0.650243</v>
+        <v>0.650209</v>
       </c>
       <c r="E598">
-        <v>8.055419</v>
+        <v>8.055385</v>
       </c>
       <c r="F598">
         <v>1.751844</v>
       </c>
       <c r="G598">
         <v>2.062901</v>
       </c>
       <c r="H598">
         <v>-0.311057</v>
       </c>
       <c r="I598">
         <v>-0.32559</v>
       </c>
       <c r="J598">
         <v>6.158663</v>
       </c>
       <c r="K598">
         <v>0.609065</v>
       </c>
       <c r="L598">
-        <v>0.641315</v>
+        <v>0.641281</v>
       </c>
       <c r="M598">
-        <v>7.418772</v>
+        <v>7.418738</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>6.685913</v>
       </c>
       <c r="C599">
         <v>0.654413</v>
       </c>
       <c r="D599">
-        <v>0.663731</v>
+        <v>0.663698</v>
       </c>
       <c r="E599">
-        <v>8.004057</v>
+        <v>8.004024</v>
       </c>
       <c r="F599">
         <v>1.774257</v>
       </c>
       <c r="G599">
         <v>2.171553</v>
       </c>
       <c r="H599">
         <v>-0.397296</v>
       </c>
       <c r="I599">
         <v>0.167295</v>
       </c>
       <c r="J599">
         <v>6.472315</v>
       </c>
       <c r="K599">
         <v>0.654413</v>
       </c>
       <c r="L599">
-        <v>0.643365</v>
+        <v>0.643331</v>
       </c>
       <c r="M599">
-        <v>7.774056</v>
+        <v>7.774023</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>6.876201</v>
       </c>
       <c r="C600">
         <v>0.737537</v>
       </c>
       <c r="D600">
-        <v>0.70675</v>
+        <v>0.706715</v>
       </c>
       <c r="E600">
-        <v>8.320488</v>
+        <v>8.320454</v>
       </c>
       <c r="F600">
         <v>1.8591</v>
       </c>
       <c r="G600">
         <v>2.386337</v>
       </c>
       <c r="H600">
         <v>-0.527237</v>
       </c>
       <c r="I600">
         <v>0.556143</v>
       </c>
       <c r="J600">
         <v>6.923779</v>
       </c>
       <c r="K600">
         <v>0.737537</v>
       </c>
       <c r="L600">
-        <v>0.679845</v>
+        <v>0.67981</v>
       </c>
       <c r="M600">
-        <v>8.349394</v>
+        <v>8.34936</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>6.697383</v>
       </c>
       <c r="C601">
         <v>0.737387</v>
       </c>
       <c r="D601">
-        <v>0.707979</v>
+        <v>0.707936</v>
       </c>
       <c r="E601">
-        <v>8.142749</v>
+        <v>8.142706</v>
       </c>
       <c r="F601">
         <v>1.840996</v>
       </c>
       <c r="G601">
         <v>2.170278</v>
       </c>
       <c r="H601">
         <v>-0.329282</v>
       </c>
       <c r="I601">
         <v>1.233522</v>
       </c>
       <c r="J601">
         <v>7.622756</v>
       </c>
       <c r="K601">
         <v>0.737387</v>
       </c>
       <c r="L601">
-        <v>0.676618</v>
+        <v>0.676575</v>
       </c>
       <c r="M601">
-        <v>9.046989</v>
+        <v>9.046946</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>6.134613</v>
       </c>
       <c r="C602">
         <v>0.646232</v>
       </c>
       <c r="D602">
-        <v>0.661288</v>
+        <v>0.66125</v>
       </c>
       <c r="E602">
-        <v>7.442132</v>
+        <v>7.442094</v>
       </c>
       <c r="F602">
         <v>1.686566</v>
       </c>
       <c r="G602">
         <v>2.016371</v>
       </c>
       <c r="H602">
         <v>-0.329805</v>
       </c>
       <c r="I602">
         <v>0.895925</v>
       </c>
       <c r="J602">
         <v>6.718636</v>
       </c>
       <c r="K602">
         <v>0.646232</v>
       </c>
       <c r="L602">
-        <v>0.637173</v>
+        <v>0.637135</v>
       </c>
       <c r="M602">
-        <v>8.008253</v>
+        <v>8.008215</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>6.93501</v>
       </c>
       <c r="C603">
         <v>0.65983</v>
       </c>
       <c r="D603">
-        <v>0.743597</v>
+        <v>0.743555</v>
       </c>
       <c r="E603">
-        <v>8.338437</v>
+        <v>8.338395</v>
       </c>
       <c r="F603">
         <v>1.848002</v>
       </c>
       <c r="G603">
         <v>2.305311</v>
       </c>
       <c r="H603">
         <v>-0.45731</v>
       </c>
       <c r="I603">
         <v>0.177446</v>
       </c>
       <c r="J603">
         <v>6.666424</v>
       </c>
       <c r="K603">
         <v>0.65983</v>
       </c>
       <c r="L603">
-        <v>0.725509</v>
+        <v>0.725467</v>
       </c>
       <c r="M603">
-        <v>8.058574</v>
+        <v>8.058532</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>6.657386</v>
       </c>
       <c r="C604">
         <v>0.577665</v>
       </c>
       <c r="D604">
-        <v>0.722551</v>
+        <v>0.72251</v>
       </c>
       <c r="E604">
-        <v>7.957602</v>
+        <v>7.957561</v>
       </c>
       <c r="F604">
         <v>1.747477</v>
       </c>
       <c r="G604">
         <v>2.302727</v>
       </c>
       <c r="H604">
         <v>-0.555251</v>
       </c>
       <c r="I604">
         <v>-0.153919</v>
       </c>
       <c r="J604">
         <v>5.952266</v>
       </c>
       <c r="K604">
         <v>0.577665</v>
       </c>
       <c r="L604">
-        <v>0.709984</v>
+        <v>0.709943</v>
       </c>
       <c r="M604">
-        <v>7.248432</v>
+        <v>7.248391</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>6.908116</v>
       </c>
       <c r="C605">
         <v>0.662211</v>
       </c>
       <c r="D605">
-        <v>0.753369</v>
+        <v>0.753326</v>
       </c>
       <c r="E605">
-        <v>8.323696</v>
+        <v>8.323654</v>
       </c>
       <c r="F605">
         <v>1.795012</v>
       </c>
       <c r="G605">
         <v>2.33504</v>
       </c>
       <c r="H605">
         <v>-0.540028</v>
       </c>
       <c r="I605">
         <v>-0.344394</v>
       </c>
       <c r="J605">
         <v>6.032301</v>
       </c>
       <c r="K605">
         <v>0.662211</v>
       </c>
       <c r="L605">
-        <v>0.735322</v>
+        <v>0.73528</v>
       </c>
       <c r="M605">
-        <v>7.439274</v>
+        <v>7.439232</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>6.740134</v>
       </c>
       <c r="C606">
         <v>0.686595</v>
       </c>
       <c r="D606">
-        <v>0.735657</v>
+        <v>0.735616</v>
       </c>
       <c r="E606">
-        <v>8.162386</v>
+        <v>8.162345</v>
       </c>
       <c r="F606">
         <v>1.80534</v>
       </c>
       <c r="G606">
         <v>2.296877</v>
       </c>
       <c r="H606">
         <v>-0.491537</v>
       </c>
       <c r="I606">
         <v>-0.021889</v>
       </c>
       <c r="J606">
         <v>6.227109</v>
       </c>
       <c r="K606">
         <v>0.686595</v>
       </c>
       <c r="L606">
-        <v>0.720296</v>
+        <v>0.720256</v>
       </c>
       <c r="M606">
-        <v>7.64896</v>
+        <v>7.648919</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>7.006849</v>
       </c>
       <c r="C607">
         <v>0.719417</v>
       </c>
       <c r="D607">
-        <v>0.723656</v>
+        <v>0.723614</v>
       </c>
       <c r="E607">
-        <v>8.449922</v>
+        <v>8.44988</v>
       </c>
       <c r="F607">
         <v>1.912767</v>
       </c>
       <c r="G607">
         <v>2.293679</v>
       </c>
       <c r="H607">
         <v>-0.380912</v>
       </c>
       <c r="I607">
         <v>0.046503</v>
       </c>
       <c r="J607">
         <v>6.675256</v>
       </c>
       <c r="K607">
         <v>0.719417</v>
       </c>
       <c r="L607">
-        <v>0.702196</v>
+        <v>0.702154</v>
       </c>
       <c r="M607">
-        <v>8.115513</v>
+        <v>8.115471</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>7.122014</v>
       </c>
       <c r="C608">
         <v>0.719835</v>
       </c>
       <c r="D608">
-        <v>0.682908</v>
+        <v>0.682866</v>
       </c>
       <c r="E608">
-        <v>8.524758</v>
+        <v>8.524715</v>
       </c>
       <c r="F608">
         <v>1.825898</v>
       </c>
       <c r="G608">
         <v>2.330866</v>
       </c>
       <c r="H608">
         <v>-0.504968</v>
       </c>
       <c r="I608">
         <v>0.103967</v>
       </c>
       <c r="J608">
         <v>6.708842</v>
       </c>
       <c r="K608">
         <v>0.719835</v>
       </c>
       <c r="L608">
-        <v>0.674905</v>
+        <v>0.674862</v>
       </c>
       <c r="M608">
-        <v>8.123757</v>
+        <v>8.123715</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>6.993891</v>
       </c>
       <c r="C609">
         <v>0.665884</v>
       </c>
       <c r="D609">
-        <v>0.64282</v>
+        <v>0.642779</v>
       </c>
       <c r="E609">
-        <v>8.302596</v>
+        <v>8.302555</v>
       </c>
       <c r="F609">
         <v>1.70473</v>
       </c>
       <c r="G609">
         <v>2.26574</v>
       </c>
       <c r="H609">
         <v>-0.56101</v>
       </c>
       <c r="I609">
         <v>-0.343069</v>
       </c>
       <c r="J609">
         <v>6.091475</v>
       </c>
       <c r="K609">
         <v>0.665884</v>
       </c>
       <c r="L609">
-        <v>0.628064</v>
+        <v>0.628024</v>
       </c>
       <c r="M609">
-        <v>7.398517</v>
+        <v>7.398476</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>7.18526</v>
       </c>
       <c r="C610">
         <v>0.615861</v>
       </c>
       <c r="D610">
-        <v>0.669622</v>
+        <v>0.66958</v>
       </c>
       <c r="E610">
-        <v>8.470744</v>
+        <v>8.470702</v>
       </c>
       <c r="F610">
         <v>1.771362</v>
       </c>
       <c r="G610">
         <v>2.294317</v>
       </c>
       <c r="H610">
         <v>-0.522955</v>
       </c>
       <c r="I610">
         <v>-0.555306</v>
       </c>
       <c r="J610">
         <v>6.109814</v>
       </c>
       <c r="K610">
         <v>0.615861</v>
       </c>
       <c r="L610">
-        <v>0.656953</v>
+        <v>0.656911</v>
       </c>
       <c r="M610">
-        <v>7.392482</v>
+        <v>7.39244</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>6.945541</v>
       </c>
       <c r="C611">
         <v>0.648207</v>
       </c>
       <c r="D611">
-        <v>0.695918</v>
+        <v>0.695877</v>
       </c>
       <c r="E611">
-        <v>8.289666</v>
+        <v>8.289625</v>
       </c>
       <c r="F611">
         <v>1.766973</v>
       </c>
       <c r="G611">
         <v>2.315739</v>
       </c>
       <c r="H611">
         <v>-0.548765</v>
       </c>
       <c r="I611">
         <v>0.072155</v>
       </c>
       <c r="J611">
         <v>6.480746</v>
       </c>
       <c r="K611">
         <v>0.648207</v>
       </c>
       <c r="L611">
-        <v>0.67514</v>
+        <v>0.675099</v>
       </c>
       <c r="M611">
-        <v>7.813056</v>
+        <v>7.813015</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>6.923687</v>
       </c>
       <c r="C612">
         <v>0.721896</v>
       </c>
       <c r="D612">
-        <v>0.69085</v>
+        <v>0.690808</v>
       </c>
       <c r="E612">
-        <v>8.336433</v>
+        <v>8.336391</v>
       </c>
       <c r="F612">
         <v>1.801606</v>
       </c>
       <c r="G612">
         <v>2.408103</v>
       </c>
       <c r="H612">
         <v>-0.606497</v>
       </c>
       <c r="I612">
         <v>0.920931</v>
       </c>
       <c r="J612">
         <v>7.243687</v>
       </c>
       <c r="K612">
         <v>0.721896</v>
       </c>
       <c r="L612">
-        <v>0.671565</v>
+        <v>0.671523</v>
       </c>
       <c r="M612">
-        <v>8.650868</v>
+        <v>8.650825</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>7.213105</v>
       </c>
       <c r="C613">
         <v>0.740734</v>
       </c>
       <c r="D613">
-        <v>0.699219</v>
+        <v>0.699119</v>
       </c>
       <c r="E613">
-        <v>8.653058</v>
+        <v>8.652958</v>
       </c>
       <c r="F613">
         <v>1.852574</v>
       </c>
       <c r="G613">
         <v>2.274929</v>
       </c>
       <c r="H613">
         <v>-0.422355</v>
       </c>
       <c r="I613">
         <v>0.245548</v>
       </c>
       <c r="J613">
         <v>7.044029</v>
       </c>
       <c r="K613">
         <v>0.740734</v>
       </c>
       <c r="L613">
-        <v>0.680278</v>
+        <v>0.680179</v>
       </c>
       <c r="M613">
-        <v>8.476251</v>
+        <v>8.476151</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>6.502429</v>
       </c>
       <c r="C614">
         <v>0.635553</v>
       </c>
       <c r="D614">
-        <v>0.662356</v>
+        <v>0.662265</v>
       </c>
       <c r="E614">
-        <v>7.800339</v>
+        <v>7.800247</v>
       </c>
       <c r="F614">
         <v>1.74655</v>
       </c>
       <c r="G614">
         <v>2.216262</v>
       </c>
       <c r="H614">
         <v>-0.469712</v>
       </c>
       <c r="I614">
         <v>0.272566</v>
       </c>
       <c r="J614">
         <v>6.315326</v>
       </c>
       <c r="K614">
         <v>0.635553</v>
       </c>
       <c r="L614">
-        <v>0.64568</v>
+        <v>0.645589</v>
       </c>
       <c r="M614">
-        <v>7.603193</v>
+        <v>7.603102</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>7.342328</v>
       </c>
       <c r="C615">
         <v>0.656599</v>
       </c>
       <c r="D615">
-        <v>0.738376</v>
+        <v>0.738272</v>
       </c>
       <c r="E615">
-        <v>8.737304</v>
+        <v>8.7372</v>
       </c>
       <c r="F615">
         <v>1.788971</v>
       </c>
       <c r="G615">
         <v>2.646594</v>
       </c>
       <c r="H615">
         <v>-0.857623</v>
       </c>
       <c r="I615">
         <v>0.261956</v>
       </c>
       <c r="J615">
         <v>6.753358</v>
       </c>
       <c r="K615">
         <v>0.656599</v>
       </c>
       <c r="L615">
-        <v>0.722937</v>
+        <v>0.722834</v>
       </c>
       <c r="M615">
-        <v>8.141636</v>
+        <v>8.141532</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>6.997616</v>
       </c>
       <c r="C616">
         <v>0.592236</v>
       </c>
       <c r="D616">
-        <v>0.711502</v>
+        <v>0.7114</v>
       </c>
       <c r="E616">
-        <v>8.301354</v>
+        <v>8.301252</v>
       </c>
       <c r="F616">
         <v>1.754145</v>
       </c>
       <c r="G616">
         <v>2.379958</v>
       </c>
       <c r="H616">
         <v>-0.625813</v>
       </c>
       <c r="I616">
         <v>-0.50218</v>
       </c>
       <c r="J616">
         <v>5.876126</v>
       </c>
       <c r="K616">
         <v>0.592236</v>
       </c>
       <c r="L616">
-        <v>0.698472</v>
+        <v>0.69837</v>
       </c>
       <c r="M616">
-        <v>7.17336</v>
+        <v>7.173258</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>7.248167</v>
       </c>
       <c r="C617">
         <v>0.639194</v>
       </c>
       <c r="D617">
-        <v>0.743971</v>
+        <v>0.743865</v>
       </c>
       <c r="E617">
-        <v>8.631333</v>
+        <v>8.631226</v>
       </c>
       <c r="F617">
         <v>1.810355</v>
       </c>
       <c r="G617">
         <v>2.453757</v>
       </c>
       <c r="H617">
         <v>-0.643402</v>
       </c>
       <c r="I617">
         <v>-0.653009</v>
       </c>
       <c r="J617">
         <v>5.947541</v>
       </c>
       <c r="K617">
         <v>0.639194</v>
       </c>
       <c r="L617">
-        <v>0.739232</v>
+        <v>0.739126</v>
       </c>
       <c r="M617">
-        <v>7.334922</v>
+        <v>7.334815</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>6.996014</v>
       </c>
       <c r="C618">
         <v>0.67749</v>
       </c>
       <c r="D618">
-        <v>0.701163</v>
+        <v>0.701059</v>
       </c>
       <c r="E618">
-        <v>8.374667</v>
+        <v>8.374563</v>
       </c>
       <c r="F618">
         <v>1.825042</v>
       </c>
       <c r="G618">
         <v>2.397599</v>
       </c>
       <c r="H618">
         <v>-0.572557</v>
       </c>
       <c r="I618">
         <v>-0.290359</v>
       </c>
       <c r="J618">
         <v>6.137653</v>
       </c>
       <c r="K618">
         <v>0.67749</v>
       </c>
       <c r="L618">
-        <v>0.690843</v>
+        <v>0.690739</v>
       </c>
       <c r="M618">
-        <v>7.51175</v>
+        <v>7.511647</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>7.245648</v>
       </c>
       <c r="C619">
         <v>0.730465</v>
       </c>
       <c r="D619">
-        <v>0.718784</v>
+        <v>0.718677</v>
       </c>
       <c r="E619">
-        <v>8.694897</v>
+        <v>8.69479</v>
       </c>
       <c r="F619">
         <v>1.803618</v>
       </c>
       <c r="G619">
         <v>2.471994</v>
       </c>
       <c r="H619">
         <v>-0.668376</v>
       </c>
       <c r="I619">
         <v>0.053743</v>
       </c>
       <c r="J619">
         <v>6.644902</v>
       </c>
       <c r="K619">
         <v>0.730465</v>
       </c>
       <c r="L619">
-        <v>0.700695</v>
+        <v>0.700588</v>
       </c>
       <c r="M619">
-        <v>8.080264</v>
+        <v>8.080157</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>7.375478</v>
       </c>
       <c r="C620">
         <v>0.728965</v>
       </c>
       <c r="D620">
-        <v>0.716526</v>
+        <v>0.71642</v>
       </c>
       <c r="E620">
-        <v>8.820969</v>
+        <v>8.820862</v>
       </c>
       <c r="F620">
         <v>1.915022</v>
       </c>
       <c r="G620">
         <v>2.567349</v>
       </c>
       <c r="H620">
         <v>-0.652328</v>
       </c>
       <c r="I620">
         <v>0.052629</v>
       </c>
       <c r="J620">
         <v>6.779919</v>
       </c>
       <c r="K620">
         <v>0.728965</v>
       </c>
       <c r="L620">
-        <v>0.707663</v>
+        <v>0.707557</v>
       </c>
       <c r="M620">
-        <v>8.22127</v>
+        <v>8.221163</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>7.181583</v>
       </c>
       <c r="C621">
         <v>0.68523</v>
       </c>
       <c r="D621">
-        <v>0.675796</v>
+        <v>0.675694</v>
       </c>
       <c r="E621">
-        <v>8.542609</v>
+        <v>8.542508</v>
       </c>
       <c r="F621">
         <v>1.785114</v>
       </c>
       <c r="G621">
         <v>2.440749</v>
       </c>
       <c r="H621">
         <v>-0.655635</v>
       </c>
       <c r="I621">
         <v>-0.454926</v>
       </c>
       <c r="J621">
         <v>6.087872</v>
       </c>
       <c r="K621">
         <v>0.68523</v>
       </c>
       <c r="L621">
-        <v>0.658652</v>
+        <v>0.658551</v>
       </c>
       <c r="M621">
-        <v>7.432049</v>
+        <v>7.431947</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>7.37928</v>
       </c>
       <c r="C622">
         <v>0.642125</v>
       </c>
       <c r="D622">
-        <v>0.697</v>
+        <v>0.696897</v>
       </c>
       <c r="E622">
-        <v>8.718406</v>
+        <v>8.718302</v>
       </c>
       <c r="F622">
         <v>1.704523</v>
       </c>
       <c r="G622">
         <v>2.53452</v>
       </c>
       <c r="H622">
         <v>-0.829997</v>
       </c>
       <c r="I622">
         <v>-0.342134</v>
       </c>
       <c r="J622">
         <v>6.215732</v>
       </c>
       <c r="K622">
         <v>0.642125</v>
       </c>
       <c r="L622">
-        <v>0.687717</v>
+        <v>0.687613</v>
       </c>
       <c r="M622">
-        <v>7.546274</v>
+        <v>7.54617</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>7.23648</v>
       </c>
       <c r="C623">
         <v>0.650717</v>
       </c>
       <c r="D623">
-        <v>0.685076</v>
+        <v>0.684978</v>
       </c>
       <c r="E623">
-        <v>8.572273</v>
+        <v>8.572174</v>
       </c>
       <c r="F623">
         <v>1.818131</v>
       </c>
       <c r="G623">
         <v>2.465263</v>
       </c>
       <c r="H623">
         <v>-0.647132</v>
       </c>
       <c r="I623">
         <v>-0.081831</v>
       </c>
       <c r="J623">
         <v>6.525312</v>
       </c>
       <c r="K623">
         <v>0.650717</v>
       </c>
       <c r="L623">
-        <v>0.665096</v>
+        <v>0.664998</v>
       </c>
       <c r="M623">
-        <v>7.84331</v>
+        <v>7.843211</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>7.396912</v>
       </c>
       <c r="C624">
         <v>0.719666</v>
       </c>
       <c r="D624">
-        <v>0.723896</v>
+        <v>0.723795</v>
       </c>
       <c r="E624">
-        <v>8.840474</v>
+        <v>8.840373</v>
       </c>
       <c r="F624">
         <v>1.853244</v>
       </c>
       <c r="G624">
         <v>2.807437</v>
       </c>
       <c r="H624">
         <v>-0.954194</v>
       </c>
       <c r="I624">
         <v>0.468021</v>
       </c>
       <c r="J624">
         <v>6.934726</v>
       </c>
       <c r="K624">
         <v>0.719666</v>
       </c>
       <c r="L624">
-        <v>0.695342</v>
+        <v>0.695241</v>
       </c>
       <c r="M624">
-        <v>8.354301</v>
+        <v>8.3542</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>7.070628</v>
       </c>
       <c r="C625">
         <v>0.7214</v>
       </c>
       <c r="D625">
-        <v>0.689615</v>
+        <v>0.688658</v>
       </c>
       <c r="E625">
-        <v>8.481643</v>
+        <v>8.480685</v>
       </c>
       <c r="F625">
         <v>1.904153</v>
       </c>
       <c r="G625">
         <v>2.520953</v>
       </c>
       <c r="H625">
         <v>-0.616799</v>
       </c>
       <c r="I625">
         <v>1.1814</v>
       </c>
       <c r="J625">
         <v>7.651794</v>
       </c>
       <c r="K625">
         <v>0.7214</v>
       </c>
       <c r="L625">
-        <v>0.667123</v>
+        <v>0.666166</v>
       </c>
       <c r="M625">
-        <v>9.046243</v>
+        <v>9.045286</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>6.916536</v>
       </c>
       <c r="C626">
         <v>0.674449</v>
       </c>
       <c r="D626">
-        <v>0.711617</v>
+        <v>0.710717</v>
       </c>
       <c r="E626">
-        <v>8.302602</v>
+        <v>8.301701</v>
       </c>
       <c r="F626">
         <v>1.714381</v>
       </c>
       <c r="G626">
         <v>2.525721</v>
       </c>
       <c r="H626">
         <v>-0.81134</v>
       </c>
       <c r="I626">
         <v>0.243034</v>
       </c>
       <c r="J626">
         <v>6.36331</v>
       </c>
       <c r="K626">
         <v>0.674449</v>
       </c>
       <c r="L626">
-        <v>0.69599</v>
+        <v>0.69509</v>
       </c>
       <c r="M626">
-        <v>7.734296</v>
+        <v>7.733396</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>7.252757</v>
       </c>
       <c r="C627">
         <v>0.66152</v>
       </c>
       <c r="D627">
-        <v>0.777192</v>
+        <v>0.776222</v>
       </c>
       <c r="E627">
-        <v>8.691468</v>
+        <v>8.690499</v>
       </c>
       <c r="F627">
         <v>1.73636</v>
       </c>
       <c r="G627">
         <v>2.650255</v>
       </c>
       <c r="H627">
         <v>-0.913895</v>
       </c>
       <c r="I627">
         <v>-0.032239</v>
       </c>
       <c r="J627">
         <v>6.329555</v>
       </c>
       <c r="K627">
         <v>0.66152</v>
       </c>
       <c r="L627">
-        <v>0.755449</v>
+        <v>0.754479</v>
       </c>
       <c r="M627">
-        <v>7.745334</v>
+        <v>7.744365</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>6.925841</v>
       </c>
       <c r="C628">
         <v>0.60091</v>
       </c>
       <c r="D628">
-        <v>0.76119</v>
+        <v>0.760247</v>
       </c>
       <c r="E628">
-        <v>8.287941</v>
+        <v>8.286997</v>
       </c>
       <c r="F628">
         <v>1.770457</v>
       </c>
       <c r="G628">
         <v>2.361861</v>
       </c>
       <c r="H628">
         <v>-0.591404</v>
       </c>
       <c r="I628">
         <v>-0.516749</v>
       </c>
       <c r="J628">
         <v>5.83151</v>
       </c>
       <c r="K628">
         <v>0.60091</v>
       </c>
       <c r="L628">
-        <v>0.748948</v>
+        <v>0.748004</v>
       </c>
       <c r="M628">
-        <v>7.179788</v>
+        <v>7.178845</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>7.206615</v>
       </c>
       <c r="C629">
         <v>0.678513</v>
       </c>
       <c r="D629">
-        <v>0.775134</v>
+        <v>0.774157</v>
       </c>
       <c r="E629">
-        <v>8.660261</v>
+        <v>8.659285</v>
       </c>
       <c r="F629">
         <v>1.939124</v>
       </c>
       <c r="G629">
         <v>2.564294</v>
       </c>
       <c r="H629">
         <v>-0.62517</v>
       </c>
       <c r="I629">
         <v>-0.516196</v>
       </c>
       <c r="J629">
         <v>6.066764</v>
       </c>
       <c r="K629">
         <v>0.678513</v>
       </c>
       <c r="L629">
-        <v>0.773464</v>
+        <v>0.772487</v>
       </c>
       <c r="M629">
-        <v>7.518895</v>
+        <v>7.517918</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>7.111495</v>
       </c>
       <c r="C630">
         <v>0.712131</v>
       </c>
       <c r="D630">
-        <v>0.775147</v>
+        <v>0.7742</v>
       </c>
       <c r="E630">
-        <v>8.598773</v>
+        <v>8.597826</v>
       </c>
       <c r="F630">
         <v>1.82411</v>
       </c>
       <c r="G630">
         <v>2.595462</v>
       </c>
       <c r="H630">
         <v>-0.771352</v>
       </c>
       <c r="I630">
         <v>-0.178958</v>
       </c>
       <c r="J630">
         <v>6.171325</v>
       </c>
       <c r="K630">
         <v>0.712131</v>
       </c>
       <c r="L630">
-        <v>0.760158</v>
+        <v>0.759211</v>
       </c>
       <c r="M630">
-        <v>7.648464</v>
+        <v>7.647517</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>7.349371</v>
       </c>
       <c r="C631">
         <v>0.729451</v>
       </c>
       <c r="D631">
-        <v>0.756709</v>
+        <v>0.755731</v>
       </c>
       <c r="E631">
-        <v>8.835532</v>
+        <v>8.834554</v>
       </c>
       <c r="F631">
         <v>1.967498</v>
       </c>
       <c r="G631">
         <v>2.550522</v>
       </c>
       <c r="H631">
         <v>-0.583024</v>
       </c>
       <c r="I631">
         <v>-0.03102</v>
       </c>
       <c r="J631">
         <v>6.737671</v>
       </c>
       <c r="K631">
         <v>0.729451</v>
       </c>
       <c r="L631">
-        <v>0.745881</v>
+        <v>0.744902</v>
       </c>
       <c r="M631">
-        <v>8.221487</v>
+        <v>8.220509</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>7.441791</v>
       </c>
       <c r="C632">
         <v>0.728507</v>
       </c>
       <c r="D632">
-        <v>0.756382</v>
+        <v>0.755406</v>
       </c>
       <c r="E632">
-        <v>8.92668</v>
+        <v>8.925703</v>
       </c>
       <c r="F632">
         <v>1.784888</v>
       </c>
       <c r="G632">
         <v>2.625088</v>
       </c>
       <c r="H632">
         <v>-0.8402</v>
       </c>
       <c r="I632">
         <v>0.125767</v>
       </c>
       <c r="J632">
         <v>6.740771</v>
       </c>
       <c r="K632">
         <v>0.728507</v>
       </c>
       <c r="L632">
-        <v>0.735612</v>
+        <v>0.734636</v>
       </c>
       <c r="M632">
-        <v>8.212246</v>
+        <v>8.21127</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>7.150117</v>
       </c>
       <c r="C633">
         <v>0.654363</v>
       </c>
       <c r="D633">
-        <v>0.70039</v>
+        <v>0.699448</v>
       </c>
       <c r="E633">
-        <v>8.50487</v>
+        <v>8.503929</v>
       </c>
       <c r="F633">
         <v>1.723816</v>
       </c>
       <c r="G633">
         <v>2.538601</v>
       </c>
       <c r="H633">
         <v>-0.814785</v>
       </c>
       <c r="I633">
         <v>-0.290459</v>
       </c>
       <c r="J633">
         <v>6.054337</v>
       </c>
       <c r="K633">
         <v>0.654363</v>
       </c>
       <c r="L633">
-        <v>0.683754</v>
+        <v>0.682812</v>
       </c>
       <c r="M633">
-        <v>7.399627</v>
+        <v>7.398685</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>7.451986</v>
       </c>
       <c r="C634">
         <v>0.61377</v>
       </c>
       <c r="D634">
-        <v>0.735342</v>
+        <v>0.734375</v>
       </c>
       <c r="E634">
-        <v>8.801098</v>
+        <v>8.80013</v>
       </c>
       <c r="F634">
         <v>1.724616</v>
       </c>
       <c r="G634">
         <v>2.56329</v>
       </c>
       <c r="H634">
         <v>-0.838675</v>
       </c>
       <c r="I634">
         <v>-0.396194</v>
       </c>
       <c r="J634">
         <v>6.22414</v>
       </c>
       <c r="K634">
         <v>0.61377</v>
       </c>
       <c r="L634">
-        <v>0.721868</v>
+        <v>0.7209</v>
       </c>
       <c r="M634">
-        <v>7.566229</v>
+        <v>7.565262</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>7.151291</v>
       </c>
       <c r="C635">
         <v>0.646464</v>
       </c>
       <c r="D635">
-        <v>0.725929</v>
+        <v>0.724999</v>
       </c>
       <c r="E635">
-        <v>8.523684</v>
+        <v>8.522754</v>
       </c>
       <c r="F635">
         <v>1.746105</v>
       </c>
       <c r="G635">
         <v>2.660577</v>
       </c>
       <c r="H635">
         <v>-0.914473</v>
       </c>
       <c r="I635">
         <v>-0.008102</v>
       </c>
       <c r="J635">
         <v>6.253416</v>
       </c>
       <c r="K635">
         <v>0.646464</v>
       </c>
       <c r="L635">
-        <v>0.699378</v>
+        <v>0.698447</v>
       </c>
       <c r="M635">
-        <v>7.60111</v>
+        <v>7.600179</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>7.448431</v>
       </c>
       <c r="C636">
         <v>0.743543</v>
       </c>
       <c r="D636">
-        <v>0.741733</v>
+        <v>0.740775</v>
       </c>
       <c r="E636">
-        <v>8.933707</v>
+        <v>8.932748</v>
       </c>
       <c r="F636">
         <v>1.860531</v>
       </c>
       <c r="G636">
         <v>2.686906</v>
       </c>
       <c r="H636">
         <v>-0.826375</v>
       </c>
       <c r="I636">
         <v>0.574625</v>
       </c>
       <c r="J636">
         <v>7.219669</v>
       </c>
       <c r="K636">
         <v>0.743543</v>
       </c>
       <c r="L636">
-        <v>0.711626</v>
+        <v>0.710667</v>
       </c>
       <c r="M636">
-        <v>8.681957</v>
+        <v>8.680998</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
-        <v>7.337443</v>
+        <v>7.330689</v>
       </c>
       <c r="C637">
         <v>0.74917</v>
       </c>
       <c r="D637">
-        <v>0.749663</v>
+        <v>0.749773</v>
       </c>
       <c r="E637">
-        <v>8.836275</v>
+        <v>8.829632</v>
       </c>
       <c r="F637">
-        <v>1.893392</v>
+        <v>1.893312</v>
       </c>
       <c r="G637">
-        <v>2.531857</v>
+        <v>2.533511</v>
       </c>
       <c r="H637">
-        <v>-0.638465</v>
+        <v>-0.640199</v>
       </c>
       <c r="I637">
-        <v>1.325559</v>
+        <v>1.329699</v>
       </c>
       <c r="J637">
-        <v>8.051569</v>
+        <v>8.047221</v>
       </c>
       <c r="K637">
         <v>0.74917</v>
       </c>
       <c r="L637">
-        <v>0.712938</v>
+        <v>0.713048</v>
       </c>
       <c r="M637">
-        <v>9.523369</v>
+        <v>9.519132</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
-        <v>6.669332</v>
+        <v>6.663167</v>
       </c>
       <c r="C638">
         <v>0.645675</v>
       </c>
       <c r="D638">
-        <v>0.69191</v>
+        <v>0.692029</v>
       </c>
       <c r="E638">
-        <v>8.006917</v>
+        <v>8.000872</v>
       </c>
       <c r="F638">
-        <v>1.6063</v>
+        <v>1.606235</v>
       </c>
       <c r="G638">
-        <v>2.409844</v>
+        <v>2.411425</v>
       </c>
       <c r="H638">
-        <v>-0.803544</v>
+        <v>-0.80519</v>
       </c>
       <c r="I638">
-        <v>0.87137</v>
+        <v>0.875784</v>
       </c>
       <c r="J638">
-        <v>6.756133</v>
+        <v>6.752736</v>
       </c>
       <c r="K638">
         <v>0.645675</v>
       </c>
       <c r="L638">
-        <v>0.666496</v>
+        <v>0.666615</v>
       </c>
       <c r="M638">
-        <v>8.074743</v>
+        <v>8.071465</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
-        <v>7.620727</v>
+        <v>7.612392</v>
       </c>
       <c r="C639">
         <v>0.652235</v>
       </c>
       <c r="D639">
-        <v>0.811696</v>
+        <v>0.811859</v>
       </c>
       <c r="E639">
-        <v>9.084658</v>
+        <v>9.076487</v>
       </c>
       <c r="F639">
-        <v>1.663106</v>
+        <v>1.663043</v>
       </c>
       <c r="G639">
-        <v>2.695219</v>
+        <v>2.697209</v>
       </c>
       <c r="H639">
-        <v>-1.032113</v>
+        <v>-1.034165</v>
       </c>
       <c r="I639">
-        <v>-0.22667</v>
+        <v>-0.219068</v>
       </c>
       <c r="J639">
-        <v>6.389909</v>
+        <v>6.387124</v>
       </c>
       <c r="K639">
         <v>0.652235</v>
       </c>
       <c r="L639">
-        <v>0.780964</v>
+        <v>0.781127</v>
       </c>
       <c r="M639">
-        <v>7.825875</v>
+        <v>7.823253</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
-        <v>7.278504</v>
+        <v>7.270849</v>
       </c>
       <c r="C640">
         <v>0.604572</v>
       </c>
       <c r="D640">
-        <v>0.782565</v>
+        <v>0.782745</v>
       </c>
       <c r="E640">
-        <v>8.665641</v>
+        <v>8.658165</v>
       </c>
       <c r="F640">
-        <v>1.630234</v>
+        <v>1.630147</v>
       </c>
       <c r="G640">
-        <v>2.519398</v>
+        <v>2.521021</v>
       </c>
       <c r="H640">
-        <v>-0.889164</v>
+        <v>-0.890874</v>
       </c>
       <c r="I640">
-        <v>-0.494351</v>
+        <v>-0.487551</v>
       </c>
       <c r="J640">
-        <v>5.907586</v>
+        <v>5.905021</v>
       </c>
       <c r="K640">
         <v>0.604572</v>
       </c>
       <c r="L640">
-        <v>0.764276</v>
+        <v>0.764455</v>
       </c>
       <c r="M640">
-        <v>7.282127</v>
+        <v>7.279741</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
-        <v>7.533096</v>
+        <v>7.526348</v>
       </c>
       <c r="C641">
         <v>0.648978</v>
       </c>
       <c r="D641">
-        <v>0.79241</v>
+        <v>0.792601</v>
       </c>
       <c r="E641">
-        <v>8.974485</v>
+        <v>8.967927</v>
       </c>
       <c r="F641">
-        <v>1.734394</v>
+        <v>1.734329</v>
       </c>
       <c r="G641">
-        <v>2.562976</v>
+        <v>2.564655</v>
       </c>
       <c r="H641">
-        <v>-0.828583</v>
+        <v>-0.830326</v>
       </c>
       <c r="I641">
-        <v>-0.732019</v>
+        <v>-0.726283</v>
       </c>
       <c r="J641">
-        <v>5.997965</v>
+        <v>5.99521</v>
       </c>
       <c r="K641">
         <v>0.648978</v>
       </c>
       <c r="L641">
-        <v>0.758976</v>
+        <v>0.759166</v>
       </c>
       <c r="M641">
-        <v>7.413883</v>
+        <v>7.411318</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
-        <v>7.340696</v>
+        <v>7.336592</v>
       </c>
       <c r="C642">
         <v>0.691559</v>
       </c>
       <c r="D642">
-        <v>0.789428</v>
+        <v>0.789621</v>
       </c>
       <c r="E642">
-        <v>8.821684</v>
+        <v>8.817772</v>
       </c>
       <c r="F642">
-        <v>1.679858</v>
+        <v>1.679781</v>
       </c>
       <c r="G642">
-        <v>2.51699</v>
+        <v>2.518477</v>
       </c>
       <c r="H642">
-        <v>-0.837133</v>
+        <v>-0.838696</v>
       </c>
       <c r="I642">
-        <v>-0.248133</v>
+        <v>-0.245977</v>
       </c>
       <c r="J642">
-        <v>6.286305</v>
+        <v>6.282793</v>
       </c>
       <c r="K642">
         <v>0.691559</v>
       </c>
       <c r="L642">
-        <v>0.752388</v>
+        <v>0.752581</v>
       </c>
       <c r="M642">
-        <v>7.736418</v>
+        <v>7.733099</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
-        <v>7.701588</v>
+        <v>7.655796</v>
       </c>
       <c r="C643">
         <v>0.739169</v>
       </c>
       <c r="D643">
-        <v>0.793702</v>
+        <v>0.793904</v>
       </c>
       <c r="E643">
-        <v>9.23446</v>
+        <v>9.188869</v>
       </c>
       <c r="F643">
-        <v>1.742396</v>
+        <v>1.742323</v>
       </c>
       <c r="G643">
-        <v>2.528872</v>
+        <v>2.530267</v>
       </c>
       <c r="H643">
-        <v>-0.786476</v>
+        <v>-0.787944</v>
       </c>
       <c r="I643">
-        <v>-0.089879</v>
+        <v>-0.046877</v>
       </c>
       <c r="J643">
-        <v>6.859018</v>
+        <v>6.85476</v>
       </c>
       <c r="K643">
         <v>0.739169</v>
       </c>
       <c r="L643">
-        <v>0.75692</v>
+        <v>0.757122</v>
       </c>
       <c r="M643">
-        <v>8.358105</v>
+        <v>8.354049</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
-        <v>7.786755</v>
+        <v>7.7449</v>
       </c>
       <c r="C644">
         <v>0.738374</v>
       </c>
       <c r="D644">
-        <v>0.763168</v>
+        <v>0.763359</v>
       </c>
       <c r="E644">
-        <v>9.288296</v>
+        <v>9.246633</v>
       </c>
       <c r="F644">
-        <v>1.760444</v>
+        <v>1.760365</v>
       </c>
       <c r="G644">
-        <v>2.653496</v>
+        <v>2.655245</v>
       </c>
       <c r="H644">
-        <v>-0.893052</v>
+        <v>-0.89488</v>
       </c>
       <c r="I644">
-        <v>-0.239974</v>
+        <v>-0.200086</v>
       </c>
       <c r="J644">
-        <v>6.681687</v>
+        <v>6.677893</v>
       </c>
       <c r="K644">
         <v>0.738374</v>
       </c>
       <c r="L644">
-        <v>0.731453</v>
+        <v>0.731644</v>
       </c>
       <c r="M644">
-        <v>8.15527</v>
+        <v>8.151667</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
-        <v>7.510046</v>
+        <v>7.470646</v>
       </c>
       <c r="C645">
         <v>0.683576</v>
       </c>
       <c r="D645">
-        <v>0.712902</v>
+        <v>0.71307</v>
       </c>
       <c r="E645">
-        <v>8.906524</v>
+        <v>8.867292</v>
       </c>
       <c r="F645">
-        <v>1.723796</v>
+        <v>1.723731</v>
       </c>
       <c r="G645">
-        <v>2.653405</v>
+        <v>2.655044</v>
       </c>
       <c r="H645">
-        <v>-0.929609</v>
+        <v>-0.931312</v>
       </c>
       <c r="I645">
-        <v>-0.429913</v>
+        <v>-0.392049</v>
       </c>
       <c r="J645">
-        <v>6.180376</v>
+        <v>6.177137</v>
       </c>
       <c r="K645">
         <v>0.683576</v>
       </c>
       <c r="L645">
-        <v>0.678623</v>
+        <v>0.678791</v>
       </c>
       <c r="M645">
-        <v>7.547002</v>
+        <v>7.54393</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
-        <v>7.678728</v>
+        <v>7.670543</v>
       </c>
       <c r="C646">
         <v>0.618458</v>
       </c>
       <c r="D646">
-        <v>0.765422</v>
+        <v>0.765578</v>
       </c>
       <c r="E646">
-        <v>9.062608</v>
+        <v>9.054579</v>
       </c>
       <c r="F646">
-        <v>1.631906</v>
+        <v>1.631788</v>
       </c>
       <c r="G646">
-        <v>2.753517</v>
+        <v>2.755179</v>
       </c>
       <c r="H646">
-        <v>-1.121611</v>
+        <v>-1.123391</v>
       </c>
       <c r="I646">
-        <v>-0.331362</v>
+        <v>-0.324439</v>
       </c>
       <c r="J646">
-        <v>6.261299</v>
+        <v>6.258256</v>
       </c>
       <c r="K646">
         <v>0.618458</v>
       </c>
       <c r="L646">
-        <v>0.731871</v>
+        <v>0.732026</v>
       </c>
       <c r="M646">
-        <v>7.609635</v>
+        <v>7.606748</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
-        <v>7.509277</v>
+        <v>7.510894</v>
       </c>
       <c r="C647">
         <v>0.666361</v>
       </c>
       <c r="D647">
-        <v>0.742447</v>
+        <v>0.742569</v>
       </c>
       <c r="E647">
-        <v>8.918085</v>
+        <v>8.919824</v>
       </c>
       <c r="F647">
-        <v>1.605275</v>
+        <v>1.605165</v>
       </c>
       <c r="G647">
-        <v>2.748116</v>
+        <v>2.749822</v>
       </c>
       <c r="H647">
-        <v>-1.142841</v>
+        <v>-1.144657</v>
       </c>
       <c r="I647">
-        <v>-0.001076</v>
+        <v>-0.003914</v>
       </c>
       <c r="J647">
-        <v>6.411668</v>
+        <v>6.408631</v>
       </c>
       <c r="K647">
         <v>0.666361</v>
       </c>
       <c r="L647">
-        <v>0.699682</v>
+        <v>0.699805</v>
       </c>
       <c r="M647">
-        <v>7.774169</v>
+        <v>7.771254</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
-        <v>7.742385</v>
+        <v>7.743226</v>
       </c>
       <c r="C648">
         <v>0.757338</v>
       </c>
       <c r="D648">
-        <v>0.784313</v>
+        <v>0.784427</v>
       </c>
       <c r="E648">
-        <v>9.284037</v>
+        <v>9.284992</v>
       </c>
       <c r="F648">
-        <v>1.869948</v>
+        <v>1.869873</v>
       </c>
       <c r="G648">
-        <v>2.902376</v>
+        <v>2.904029</v>
       </c>
       <c r="H648">
-        <v>-1.032428</v>
+        <v>-1.034156</v>
       </c>
       <c r="I648">
-        <v>0.694986</v>
+        <v>0.692307</v>
       </c>
       <c r="J648">
-        <v>7.440983</v>
+        <v>7.437418</v>
       </c>
       <c r="K648">
         <v>0.757338</v>
       </c>
       <c r="L648">
-        <v>0.750474</v>
+        <v>0.750588</v>
       </c>
       <c r="M648">
-        <v>8.946594</v>
+        <v>8.943143</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>7.565385</v>
+        <v>7.557054</v>
       </c>
       <c r="C649">
         <v>0.764959</v>
       </c>
       <c r="D649">
-        <v>0.777262</v>
+        <v>0.778319</v>
       </c>
       <c r="E649">
-        <v>9.107607</v>
+        <v>9.100333</v>
       </c>
       <c r="F649">
-        <v>1.869306</v>
+        <v>1.869176</v>
       </c>
       <c r="G649">
-        <v>2.755327</v>
+        <v>2.757958</v>
       </c>
       <c r="H649">
-        <v>-0.886021</v>
+        <v>-0.888782</v>
       </c>
       <c r="I649">
-        <v>1.058334</v>
+        <v>1.055543</v>
       </c>
       <c r="J649">
-        <v>7.782688</v>
+        <v>7.769755</v>
       </c>
       <c r="K649">
         <v>0.764959</v>
       </c>
       <c r="L649">
-        <v>0.732107</v>
+        <v>0.732214</v>
       </c>
       <c r="M649">
-        <v>9.27992</v>
+        <v>9.267094</v>
+      </c>
+    </row>
+    <row r="650" spans="1:26">
+      <c r="A650" s="6">
+        <v>46054.0</v>
+      </c>
+      <c r="B650">
+        <v>6.97721</v>
+      </c>
+      <c r="C650">
+        <v>0.651478</v>
+      </c>
+      <c r="D650">
+        <v>0.722854</v>
+      </c>
+      <c r="E650">
+        <v>8.351542</v>
+      </c>
+      <c r="F650">
+        <v>1.650391</v>
+      </c>
+      <c r="G650">
+        <v>2.588665</v>
+      </c>
+      <c r="H650">
+        <v>-0.938274</v>
+      </c>
+      <c r="I650">
+        <v>0.608509</v>
+      </c>
+      <c r="J650">
+        <v>6.68382</v>
+      </c>
+      <c r="K650">
+        <v>0.651478</v>
+      </c>
+      <c r="L650">
+        <v>0.687518</v>
+      </c>
+      <c r="M650">
+        <v>8.021777</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29855,242 +29896,242 @@
       </c>
       <c r="J84">
         <v>73.168689</v>
       </c>
       <c r="K84">
         <v>8.251075</v>
       </c>
       <c r="L84">
         <v>7.289745</v>
       </c>
       <c r="M84">
         <v>88.870945</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>77.993615</v>
       </c>
       <c r="C85">
         <v>8.130913</v>
       </c>
       <c r="D85">
-        <v>7.80835</v>
+        <v>7.807947</v>
       </c>
       <c r="E85">
-        <v>93.932878</v>
+        <v>93.932475</v>
       </c>
       <c r="F85">
         <v>21.455386</v>
       </c>
       <c r="G85">
         <v>25.071447</v>
       </c>
       <c r="H85">
         <v>-3.616061</v>
       </c>
       <c r="I85">
         <v>3.047131</v>
       </c>
       <c r="J85">
         <v>77.45362</v>
       </c>
       <c r="K85">
         <v>8.130913</v>
       </c>
       <c r="L85">
-        <v>7.645284</v>
+        <v>7.64488</v>
       </c>
       <c r="M85">
-        <v>93.363948</v>
+        <v>93.363545</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>82.249886</v>
       </c>
       <c r="C86">
         <v>8.06102</v>
       </c>
       <c r="D86">
-        <v>8.430215</v>
+        <v>8.429717</v>
       </c>
       <c r="E86">
-        <v>98.741121</v>
+        <v>98.740623</v>
       </c>
       <c r="F86">
         <v>21.506729</v>
       </c>
       <c r="G86">
         <v>27.335048</v>
       </c>
       <c r="H86">
         <v>-5.828319</v>
       </c>
       <c r="I86">
         <v>2.031867</v>
       </c>
       <c r="J86">
         <v>78.529365</v>
       </c>
       <c r="K86">
         <v>8.06102</v>
       </c>
       <c r="L86">
-        <v>8.213669</v>
+        <v>8.213171</v>
       </c>
       <c r="M86">
-        <v>94.944669</v>
+        <v>94.944171</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>86.11504</v>
       </c>
       <c r="C87">
         <v>8.098974</v>
       </c>
       <c r="D87">
-        <v>8.473666</v>
+        <v>8.472441</v>
       </c>
       <c r="E87">
-        <v>102.687681</v>
+        <v>102.686455</v>
       </c>
       <c r="F87">
         <v>21.657289</v>
       </c>
       <c r="G87">
         <v>29.656412</v>
       </c>
       <c r="H87">
         <v>-7.999123</v>
       </c>
       <c r="I87">
         <v>-0.969982</v>
       </c>
       <c r="J87">
         <v>77.262487</v>
       </c>
       <c r="K87">
         <v>8.098974</v>
       </c>
       <c r="L87">
-        <v>8.292613</v>
+        <v>8.291387</v>
       </c>
       <c r="M87">
-        <v>93.718575</v>
+        <v>93.71735</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>86.476859</v>
       </c>
       <c r="C88">
         <v>8.165019</v>
       </c>
       <c r="D88">
-        <v>8.906381</v>
+        <v>8.894933</v>
       </c>
       <c r="E88">
-        <v>103.548259</v>
+        <v>103.536811</v>
       </c>
       <c r="F88">
         <v>21.696039</v>
       </c>
       <c r="G88">
         <v>30.84353</v>
       </c>
       <c r="H88">
         <v>-9.147492</v>
       </c>
       <c r="I88">
         <v>0.154905</v>
       </c>
       <c r="J88">
         <v>77.644271</v>
       </c>
       <c r="K88">
         <v>8.165019</v>
       </c>
       <c r="L88">
-        <v>8.699237</v>
+        <v>8.687789</v>
       </c>
       <c r="M88">
-        <v>94.555672</v>
+        <v>94.544225</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
-        <v>89.708578</v>
+        <v>89.536042</v>
       </c>
       <c r="C89">
         <v>8.195465</v>
       </c>
       <c r="D89">
-        <v>9.179628</v>
+        <v>9.181536</v>
       </c>
       <c r="E89">
-        <v>107.083671</v>
+        <v>106.913043</v>
       </c>
       <c r="F89">
-        <v>20.541049</v>
+        <v>20.540093</v>
       </c>
       <c r="G89">
-        <v>31.476067</v>
+        <v>31.495883</v>
       </c>
       <c r="H89">
-        <v>-10.935018</v>
+        <v>-10.95579</v>
       </c>
       <c r="I89">
-        <v>0.098537</v>
+        <v>0.251547</v>
       </c>
       <c r="J89">
-        <v>79.224507</v>
+        <v>79.184208</v>
       </c>
       <c r="K89">
         <v>8.195465</v>
       </c>
       <c r="L89">
-        <v>8.785052</v>
+        <v>8.786961</v>
       </c>
       <c r="M89">
-        <v>96.24719</v>
+        <v>96.208799</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>