--- v4 (2026-06-14)
+++ v5 (2026-08-04)
@@ -19,57 +19,57 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly Data" sheetId="1" r:id="rId4"/>
     <sheet name="Annual Data" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>U.S. Energy Information Administration</t>
   </si>
   <si>
-    <t>May 2026 Monthly Energy Review</t>
+    <t>July 2026 Monthly Energy Review</t>
   </si>
   <si>
-    <t>Release Date: May 26, 2026</t>
+    <t>Release Date: July 28, 2026</t>
   </si>
   <si>
-    <t>Next Update: June 25, 2026</t>
+    <t>Next Update: August 26, 2026</t>
   </si>
   <si>
     <t>Table 1.1 Primary Energy Overview</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Total Fossil Fuels Production</t>
   </si>
   <si>
     <t>Nuclear Electric Power Production</t>
   </si>
   <si>
     <t>Total Renewable Energy Production</t>
   </si>
   <si>
     <t>Total Primary Energy Production</t>
   </si>
   <si>
     <t>Primary Energy Imports</t>
   </si>
   <si>
     <t>Primary Energy Exports</t>
   </si>
@@ -483,54 +483,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eia.gov/totalenergy/data/monthly/dataunits.php" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z650"/>
+  <dimension ref="A1:Z652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A13" sqref="A13:A650"/>
+      <selection activeCell="A13" sqref="A13:A652"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="58.272" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="31.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.277" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="40.562" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="37.277" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
@@ -18832,7991 +18832,8073 @@
       </c>
       <c r="J456">
         <v>7.394065</v>
       </c>
       <c r="K456">
         <v>0.739558</v>
       </c>
       <c r="L456">
         <v>0.475975</v>
       </c>
       <c r="M456">
         <v>8.62068</v>
       </c>
     </row>
     <row r="457" spans="1:26">
       <c r="A457" s="6">
         <v>40179.0</v>
       </c>
       <c r="B457">
         <v>4.715521</v>
       </c>
       <c r="C457">
         <v>0.758495</v>
       </c>
       <c r="D457">
-        <v>0.489844</v>
+        <v>0.489848</v>
       </c>
       <c r="E457">
-        <v>5.96386</v>
+        <v>5.963864</v>
       </c>
       <c r="F457">
         <v>2.514866</v>
       </c>
       <c r="G457">
         <v>0.58599</v>
       </c>
       <c r="H457">
         <v>1.928875</v>
       </c>
       <c r="I457">
         <v>1.034547</v>
       </c>
       <c r="J457">
         <v>7.674596</v>
       </c>
       <c r="K457">
         <v>0.758495</v>
       </c>
       <c r="L457">
-        <v>0.480067</v>
+        <v>0.48007</v>
       </c>
       <c r="M457">
-        <v>8.927283</v>
+        <v>8.927287</v>
       </c>
     </row>
     <row r="458" spans="1:26">
       <c r="A458" s="6">
         <v>40210.0</v>
       </c>
       <c r="B458">
         <v>4.432809</v>
       </c>
       <c r="C458">
         <v>0.681945</v>
       </c>
       <c r="D458">
-        <v>0.44909</v>
+        <v>0.449094</v>
       </c>
       <c r="E458">
-        <v>5.563844</v>
+        <v>5.563848</v>
       </c>
       <c r="F458">
         <v>2.236021</v>
       </c>
       <c r="G458">
         <v>0.551748</v>
       </c>
       <c r="H458">
         <v>1.684273</v>
       </c>
       <c r="I458">
         <v>0.779115</v>
       </c>
       <c r="J458">
         <v>6.890472</v>
       </c>
       <c r="K458">
         <v>0.681945</v>
       </c>
       <c r="L458">
-        <v>0.443254</v>
+        <v>0.443258</v>
       </c>
       <c r="M458">
-        <v>8.027232</v>
+        <v>8.027236</v>
       </c>
     </row>
     <row r="459" spans="1:26">
       <c r="A459" s="6">
         <v>40238.0</v>
       </c>
       <c r="B459">
         <v>5.007242</v>
       </c>
       <c r="C459">
         <v>0.675562</v>
       </c>
       <c r="D459">
-        <v>0.49956</v>
+        <v>0.499565</v>
       </c>
       <c r="E459">
-        <v>6.182364</v>
+        <v>6.18237</v>
       </c>
       <c r="F459">
         <v>2.518272</v>
       </c>
       <c r="G459">
         <v>0.649691</v>
       </c>
       <c r="H459">
         <v>1.868581</v>
       </c>
       <c r="I459">
         <v>-0.058512</v>
       </c>
       <c r="J459">
         <v>6.81611</v>
       </c>
       <c r="K459">
         <v>0.675562</v>
       </c>
       <c r="L459">
-        <v>0.490357</v>
+        <v>0.490363</v>
       </c>
       <c r="M459">
-        <v>7.992433</v>
+        <v>7.992439</v>
       </c>
     </row>
     <row r="460" spans="1:26">
       <c r="A460" s="6">
         <v>40269.0</v>
       </c>
       <c r="B460">
         <v>4.77354</v>
       </c>
       <c r="C460">
         <v>0.602151</v>
       </c>
       <c r="D460">
-        <v>0.482552</v>
+        <v>0.482558</v>
       </c>
       <c r="E460">
-        <v>5.858242</v>
+        <v>5.858248</v>
       </c>
       <c r="F460">
         <v>2.578934</v>
       </c>
       <c r="G460">
         <v>0.681027</v>
       </c>
       <c r="H460">
         <v>1.897908</v>
       </c>
       <c r="I460">
         <v>-0.587608</v>
       </c>
       <c r="J460">
         <v>6.078281</v>
       </c>
       <c r="K460">
         <v>0.602151</v>
       </c>
       <c r="L460">
-        <v>0.479212</v>
+        <v>0.479218</v>
       </c>
       <c r="M460">
-        <v>7.168542</v>
+        <v>7.168548</v>
       </c>
     </row>
     <row r="461" spans="1:26">
       <c r="A461" s="6">
         <v>40299.0</v>
       </c>
       <c r="B461">
         <v>4.776965</v>
       </c>
       <c r="C461">
         <v>0.696713</v>
       </c>
       <c r="D461">
-        <v>0.507544</v>
+        <v>0.50755</v>
       </c>
       <c r="E461">
-        <v>5.981223</v>
+        <v>5.981229</v>
       </c>
       <c r="F461">
         <v>2.577522</v>
       </c>
       <c r="G461">
         <v>0.698946</v>
       </c>
       <c r="H461">
         <v>1.878576</v>
       </c>
       <c r="I461">
         <v>-0.419052</v>
       </c>
       <c r="J461">
         <v>6.233575</v>
       </c>
       <c r="K461">
         <v>0.696713</v>
       </c>
       <c r="L461">
-        <v>0.505945</v>
+        <v>0.505951</v>
       </c>
       <c r="M461">
-        <v>7.440747</v>
+        <v>7.440753</v>
       </c>
     </row>
     <row r="462" spans="1:26">
       <c r="A462" s="6">
         <v>40330.0</v>
       </c>
       <c r="B462">
         <v>4.713787</v>
       </c>
       <c r="C462">
         <v>0.713885</v>
       </c>
       <c r="D462">
-        <v>0.51775</v>
+        <v>0.517756</v>
       </c>
       <c r="E462">
-        <v>5.945422</v>
+        <v>5.945429</v>
       </c>
       <c r="F462">
         <v>2.555147</v>
       </c>
       <c r="G462">
         <v>0.67921</v>
       </c>
       <c r="H462">
         <v>1.875938</v>
       </c>
       <c r="I462">
         <v>-0.074475</v>
       </c>
       <c r="J462">
         <v>6.504583</v>
       </c>
       <c r="K462">
         <v>0.713885</v>
       </c>
       <c r="L462">
-        <v>0.519901</v>
+        <v>0.519908</v>
       </c>
       <c r="M462">
-        <v>7.746885</v>
+        <v>7.746892</v>
       </c>
     </row>
     <row r="463" spans="1:26">
       <c r="A463" s="6">
         <v>40360.0</v>
       </c>
       <c r="B463">
         <v>4.867467</v>
       </c>
       <c r="C463">
         <v>0.75164</v>
       </c>
       <c r="D463">
-        <v>0.508593</v>
+        <v>0.5086</v>
       </c>
       <c r="E463">
-        <v>6.1277</v>
+        <v>6.127707</v>
       </c>
       <c r="F463">
         <v>2.704398</v>
       </c>
       <c r="G463">
         <v>0.710795</v>
       </c>
       <c r="H463">
         <v>1.993603</v>
       </c>
       <c r="I463">
         <v>0.035962</v>
       </c>
       <c r="J463">
         <v>6.887004</v>
       </c>
       <c r="K463">
         <v>0.75164</v>
       </c>
       <c r="L463">
-        <v>0.509025</v>
+        <v>0.509032</v>
       </c>
       <c r="M463">
-        <v>8.157265</v>
+        <v>8.157272</v>
       </c>
     </row>
     <row r="464" spans="1:26">
       <c r="A464" s="6">
         <v>40391.0</v>
       </c>
       <c r="B464">
         <v>4.975638</v>
       </c>
       <c r="C464">
         <v>0.748093</v>
       </c>
       <c r="D464">
-        <v>0.497073</v>
+        <v>0.49708</v>
       </c>
       <c r="E464">
-        <v>6.220804</v>
+        <v>6.220811</v>
       </c>
       <c r="F464">
         <v>2.626105</v>
       </c>
       <c r="G464">
         <v>0.692788</v>
       </c>
       <c r="H464">
         <v>1.933317</v>
       </c>
       <c r="I464">
         <v>0.095633</v>
       </c>
       <c r="J464">
         <v>6.999945</v>
       </c>
       <c r="K464">
         <v>0.748093</v>
       </c>
       <c r="L464">
-        <v>0.495511</v>
+        <v>0.495518</v>
       </c>
       <c r="M464">
-        <v>8.249754</v>
+        <v>8.249761</v>
       </c>
     </row>
     <row r="465" spans="1:26">
       <c r="A465" s="6">
         <v>40422.0</v>
       </c>
       <c r="B465">
         <v>4.912295</v>
       </c>
       <c r="C465">
         <v>0.725068</v>
       </c>
       <c r="D465">
-        <v>0.476105</v>
+        <v>0.476111</v>
       </c>
       <c r="E465">
-        <v>6.113467</v>
+        <v>6.113474</v>
       </c>
       <c r="F465">
         <v>2.430501</v>
       </c>
       <c r="G465">
         <v>0.670074</v>
       </c>
       <c r="H465">
         <v>1.760427</v>
       </c>
       <c r="I465">
         <v>-0.356587</v>
       </c>
       <c r="J465">
         <v>6.317627</v>
       </c>
       <c r="K465">
         <v>0.725068</v>
       </c>
       <c r="L465">
-        <v>0.472836</v>
+        <v>0.472843</v>
       </c>
       <c r="M465">
-        <v>7.517308</v>
+        <v>7.517314</v>
       </c>
     </row>
     <row r="466" spans="1:26">
       <c r="A466" s="6">
         <v>40452.0</v>
       </c>
       <c r="B466">
         <v>5.017727</v>
       </c>
       <c r="C466">
         <v>0.655872</v>
       </c>
       <c r="D466">
-        <v>0.489125</v>
+        <v>0.489131</v>
       </c>
       <c r="E466">
-        <v>6.162724</v>
+        <v>6.162729</v>
       </c>
       <c r="F466">
         <v>2.389302</v>
       </c>
       <c r="G466">
         <v>0.709115</v>
       </c>
       <c r="H466">
         <v>1.680187</v>
       </c>
       <c r="I466">
         <v>-0.525382</v>
       </c>
       <c r="J466">
         <v>6.173845</v>
       </c>
       <c r="K466">
         <v>0.655872</v>
       </c>
       <c r="L466">
-        <v>0.486337</v>
+        <v>0.486342</v>
       </c>
       <c r="M466">
-        <v>7.317529</v>
+        <v>7.317534</v>
       </c>
     </row>
     <row r="467" spans="1:26">
       <c r="A467" s="6">
         <v>40483.0</v>
       </c>
       <c r="B467">
         <v>4.903486</v>
       </c>
       <c r="C467">
         <v>0.654872</v>
       </c>
       <c r="D467">
-        <v>0.500488</v>
+        <v>0.500493</v>
       </c>
       <c r="E467">
-        <v>6.058847</v>
+        <v>6.058851</v>
       </c>
       <c r="F467">
         <v>2.288173</v>
       </c>
       <c r="G467">
         <v>0.754706</v>
       </c>
       <c r="H467">
         <v>1.533467</v>
       </c>
       <c r="I467">
         <v>-0.001725</v>
       </c>
       <c r="J467">
         <v>6.439027</v>
       </c>
       <c r="K467">
         <v>0.654872</v>
       </c>
       <c r="L467">
-        <v>0.493982</v>
+        <v>0.493987</v>
       </c>
       <c r="M467">
-        <v>7.590589</v>
+        <v>7.590593</v>
       </c>
     </row>
     <row r="468" spans="1:26">
       <c r="A468" s="6">
         <v>40513.0</v>
       </c>
       <c r="B468">
         <v>5.062813</v>
       </c>
       <c r="C468">
         <v>0.770138</v>
       </c>
       <c r="D468">
-        <v>0.524855</v>
+        <v>0.524859</v>
       </c>
       <c r="E468">
-        <v>6.357806</v>
+        <v>6.35781</v>
       </c>
       <c r="F468">
         <v>2.446525</v>
       </c>
       <c r="G468">
         <v>0.791941</v>
       </c>
       <c r="H468">
         <v>1.654584</v>
       </c>
       <c r="I468">
         <v>0.99385</v>
       </c>
       <c r="J468">
         <v>7.70799</v>
       </c>
       <c r="K468">
         <v>0.770138</v>
       </c>
       <c r="L468">
-        <v>0.519257</v>
+        <v>0.519262</v>
       </c>
       <c r="M468">
-        <v>9.006239</v>
+        <v>9.006244</v>
       </c>
     </row>
     <row r="469" spans="1:26">
       <c r="A469" s="6">
         <v>40544.0</v>
       </c>
       <c r="B469">
         <v>4.977779</v>
       </c>
       <c r="C469">
         <v>0.761181</v>
       </c>
       <c r="D469">
-        <v>0.530909</v>
+        <v>0.530916</v>
       </c>
       <c r="E469">
-        <v>6.269868</v>
+        <v>6.269875</v>
       </c>
       <c r="F469">
         <v>2.645132</v>
       </c>
       <c r="G469">
         <v>0.833665</v>
       </c>
       <c r="H469">
         <v>1.811467</v>
       </c>
       <c r="I469">
         <v>0.980394</v>
       </c>
       <c r="J469">
         <v>7.776325</v>
       </c>
       <c r="K469">
         <v>0.761181</v>
       </c>
       <c r="L469">
-        <v>0.515053</v>
+        <v>0.515061</v>
       </c>
       <c r="M469">
-        <v>9.061729</v>
+        <v>9.061737</v>
       </c>
     </row>
     <row r="470" spans="1:26">
       <c r="A470" s="6">
         <v>40575.0</v>
       </c>
       <c r="B470">
         <v>4.498148</v>
       </c>
       <c r="C470">
         <v>0.677953</v>
       </c>
       <c r="D470">
-        <v>0.490715</v>
+        <v>0.490723</v>
       </c>
       <c r="E470">
-        <v>5.666816</v>
+        <v>5.666824</v>
       </c>
       <c r="F470">
         <v>2.117784</v>
       </c>
       <c r="G470">
         <v>0.753172</v>
       </c>
       <c r="H470">
         <v>1.364611</v>
       </c>
       <c r="I470">
         <v>0.837651</v>
       </c>
       <c r="J470">
         <v>6.699789</v>
       </c>
       <c r="K470">
         <v>0.677953</v>
       </c>
       <c r="L470">
-        <v>0.483761</v>
+        <v>0.483769</v>
       </c>
       <c r="M470">
-        <v>7.869078</v>
+        <v>7.869086</v>
       </c>
     </row>
     <row r="471" spans="1:26">
       <c r="A471" s="6">
         <v>40603.0</v>
       </c>
       <c r="B471">
         <v>5.160762</v>
       </c>
       <c r="C471">
         <v>0.687083</v>
       </c>
       <c r="D471">
-        <v>0.553169</v>
+        <v>0.55318</v>
       </c>
       <c r="E471">
-        <v>6.401014</v>
+        <v>6.401024</v>
       </c>
       <c r="F471">
         <v>2.530831</v>
       </c>
       <c r="G471">
         <v>0.872969</v>
       </c>
       <c r="H471">
         <v>1.657863</v>
       </c>
       <c r="I471">
         <v>-0.007902</v>
       </c>
       <c r="J471">
         <v>6.812883</v>
       </c>
       <c r="K471">
         <v>0.687083</v>
       </c>
       <c r="L471">
-        <v>0.542539</v>
+        <v>0.54255</v>
       </c>
       <c r="M471">
-        <v>8.050975</v>
+        <v>8.050985</v>
       </c>
     </row>
     <row r="472" spans="1:26">
       <c r="A472" s="6">
         <v>40634.0</v>
       </c>
       <c r="B472">
         <v>4.906942</v>
       </c>
       <c r="C472">
         <v>0.570783</v>
       </c>
       <c r="D472">
-        <v>0.538506</v>
+        <v>0.538518</v>
       </c>
       <c r="E472">
-        <v>6.016231</v>
+        <v>6.016243</v>
       </c>
       <c r="F472">
         <v>2.403862</v>
       </c>
       <c r="G472">
         <v>0.870429</v>
       </c>
       <c r="H472">
         <v>1.533433</v>
       </c>
       <c r="I472">
         <v>-0.349574</v>
       </c>
       <c r="J472">
         <v>6.092503</v>
       </c>
       <c r="K472">
         <v>0.570783</v>
       </c>
       <c r="L472">
-        <v>0.529311</v>
+        <v>0.529323</v>
       </c>
       <c r="M472">
-        <v>7.20009</v>
+        <v>7.200102</v>
       </c>
     </row>
     <row r="473" spans="1:26">
       <c r="A473" s="6">
         <v>40664.0</v>
       </c>
       <c r="B473">
         <v>4.996022</v>
       </c>
       <c r="C473">
         <v>0.596583</v>
       </c>
       <c r="D473">
-        <v>0.554011</v>
+        <v>0.554024</v>
       </c>
       <c r="E473">
-        <v>6.146616</v>
+        <v>6.146629</v>
       </c>
       <c r="F473">
         <v>2.490008</v>
       </c>
       <c r="G473">
         <v>0.840131</v>
       </c>
       <c r="H473">
         <v>1.649877</v>
       </c>
       <c r="I473">
         <v>-0.519063</v>
       </c>
       <c r="J473">
         <v>6.120641</v>
       </c>
       <c r="K473">
         <v>0.596583</v>
       </c>
       <c r="L473">
-        <v>0.547848</v>
+        <v>0.547861</v>
       </c>
       <c r="M473">
-        <v>7.277429</v>
+        <v>7.277443</v>
       </c>
     </row>
     <row r="474" spans="1:26">
       <c r="A474" s="6">
         <v>40695.0</v>
       </c>
       <c r="B474">
         <v>4.913867</v>
       </c>
       <c r="C474">
         <v>0.682987</v>
       </c>
       <c r="D474">
-        <v>0.553885</v>
+        <v>0.553898</v>
       </c>
       <c r="E474">
-        <v>6.150738</v>
+        <v>6.150752</v>
       </c>
       <c r="F474">
         <v>2.408985</v>
       </c>
       <c r="G474">
         <v>0.81153</v>
       </c>
       <c r="H474">
         <v>1.597455</v>
       </c>
       <c r="I474">
         <v>-0.151886</v>
       </c>
       <c r="J474">
         <v>6.349218</v>
       </c>
       <c r="K474">
         <v>0.682987</v>
       </c>
       <c r="L474">
-        <v>0.553298</v>
+        <v>0.553312</v>
       </c>
       <c r="M474">
-        <v>7.596307</v>
+        <v>7.596321</v>
       </c>
     </row>
     <row r="475" spans="1:26">
       <c r="A475" s="6">
         <v>40725.0</v>
       </c>
       <c r="B475">
         <v>4.937955</v>
       </c>
       <c r="C475">
         <v>0.757017</v>
       </c>
       <c r="D475">
-        <v>0.549374</v>
+        <v>0.549388</v>
       </c>
       <c r="E475">
-        <v>6.244346</v>
+        <v>6.24436</v>
       </c>
       <c r="F475">
         <v>2.495438</v>
       </c>
       <c r="G475">
         <v>0.846629</v>
       </c>
       <c r="H475">
         <v>1.64881</v>
       </c>
       <c r="I475">
         <v>0.22149</v>
       </c>
       <c r="J475">
         <v>6.801611</v>
       </c>
       <c r="K475">
         <v>0.757017</v>
       </c>
       <c r="L475">
-        <v>0.539749</v>
+        <v>0.539763</v>
       </c>
       <c r="M475">
-        <v>8.114646</v>
+        <v>8.11466</v>
       </c>
     </row>
     <row r="476" spans="1:26">
       <c r="A476" s="6">
         <v>40756.0</v>
       </c>
       <c r="B476">
         <v>5.205101</v>
       </c>
       <c r="C476">
         <v>0.746487</v>
       </c>
       <c r="D476">
-        <v>0.534036</v>
+        <v>0.53405</v>
       </c>
       <c r="E476">
-        <v>6.485624</v>
+        <v>6.485638</v>
       </c>
       <c r="F476">
         <v>2.39665</v>
       </c>
       <c r="G476">
         <v>0.872185</v>
       </c>
       <c r="H476">
         <v>1.524464</v>
       </c>
       <c r="I476">
         <v>0.163114</v>
       </c>
       <c r="J476">
         <v>6.877569</v>
       </c>
       <c r="K476">
         <v>0.746487</v>
       </c>
       <c r="L476">
-        <v>0.533537</v>
+        <v>0.533551</v>
       </c>
       <c r="M476">
-        <v>8.173202</v>
+        <v>8.173216</v>
       </c>
     </row>
     <row r="477" spans="1:26">
       <c r="A477" s="6">
         <v>40787.0</v>
       </c>
       <c r="B477">
         <v>5.051033</v>
       </c>
       <c r="C477">
         <v>0.699506</v>
       </c>
       <c r="D477">
-        <v>0.500175</v>
+        <v>0.500188</v>
       </c>
       <c r="E477">
-        <v>6.250714</v>
+        <v>6.250727</v>
       </c>
       <c r="F477">
         <v>2.286937</v>
       </c>
       <c r="G477">
         <v>0.884387</v>
       </c>
       <c r="H477">
         <v>1.402551</v>
       </c>
       <c r="I477">
         <v>-0.290707</v>
       </c>
       <c r="J477">
         <v>6.159359</v>
       </c>
       <c r="K477">
         <v>0.699506</v>
       </c>
       <c r="L477">
-        <v>0.493388</v>
+        <v>0.493401</v>
       </c>
       <c r="M477">
-        <v>7.362557</v>
+        <v>7.36257</v>
       </c>
     </row>
     <row r="478" spans="1:26">
       <c r="A478" s="6">
         <v>40817.0</v>
       </c>
       <c r="B478">
         <v>5.299419</v>
       </c>
       <c r="C478">
         <v>0.662758</v>
       </c>
       <c r="D478">
-        <v>0.517691</v>
+        <v>0.517702</v>
       </c>
       <c r="E478">
-        <v>6.479867</v>
+        <v>6.479879</v>
       </c>
       <c r="F478">
         <v>2.345885</v>
       </c>
       <c r="G478">
         <v>0.883309</v>
       </c>
       <c r="H478">
         <v>1.462575</v>
       </c>
       <c r="I478">
         <v>-0.57919</v>
       </c>
       <c r="J478">
         <v>6.182237</v>
       </c>
       <c r="K478">
         <v>0.662758</v>
       </c>
       <c r="L478">
-        <v>0.508749</v>
+        <v>0.50876</v>
       </c>
       <c r="M478">
-        <v>7.363252</v>
+        <v>7.363264</v>
       </c>
     </row>
     <row r="479" spans="1:26">
       <c r="A479" s="6">
         <v>40848.0</v>
       </c>
       <c r="B479">
         <v>5.235448</v>
       </c>
       <c r="C479">
         <v>0.674655</v>
       </c>
       <c r="D479">
-        <v>0.52871</v>
+        <v>0.528719</v>
       </c>
       <c r="E479">
-        <v>6.438812</v>
+        <v>6.438822</v>
       </c>
       <c r="F479">
         <v>2.266041</v>
       </c>
       <c r="G479">
         <v>0.88675</v>
       </c>
       <c r="H479">
         <v>1.37929</v>
       </c>
       <c r="I479">
         <v>-0.261912</v>
       </c>
       <c r="J479">
         <v>6.355753</v>
       </c>
       <c r="K479">
         <v>0.674655</v>
       </c>
       <c r="L479">
-        <v>0.517794</v>
+        <v>0.517804</v>
       </c>
       <c r="M479">
-        <v>7.556191</v>
+        <v>7.556201</v>
       </c>
     </row>
     <row r="480" spans="1:26">
       <c r="A480" s="6">
         <v>40878.0</v>
       </c>
       <c r="B480">
         <v>5.347022</v>
       </c>
       <c r="C480">
         <v>0.751706</v>
       </c>
       <c r="D480">
-        <v>0.552823</v>
+        <v>0.552832</v>
       </c>
       <c r="E480">
-        <v>6.651552</v>
+        <v>6.651561</v>
       </c>
       <c r="F480">
         <v>2.360429</v>
       </c>
       <c r="G480">
         <v>1.017562</v>
       </c>
       <c r="H480">
         <v>1.342866</v>
       </c>
       <c r="I480">
         <v>0.346585</v>
       </c>
       <c r="J480">
         <v>7.034714</v>
       </c>
       <c r="K480">
         <v>0.751706</v>
       </c>
       <c r="L480">
-        <v>0.543031</v>
+        <v>0.54304</v>
       </c>
       <c r="M480">
-        <v>8.341003</v>
+        <v>8.341012</v>
       </c>
     </row>
     <row r="481" spans="1:26">
       <c r="A481" s="6">
         <v>40909.0</v>
       </c>
       <c r="B481">
         <v>5.406309</v>
       </c>
       <c r="C481">
         <v>0.758482</v>
       </c>
       <c r="D481">
-        <v>0.53903</v>
+        <v>0.53904</v>
       </c>
       <c r="E481">
-        <v>6.703821</v>
+        <v>6.703832</v>
       </c>
       <c r="F481">
         <v>2.359728</v>
       </c>
       <c r="G481">
         <v>0.851579</v>
       </c>
       <c r="H481">
         <v>1.50815</v>
       </c>
       <c r="I481">
         <v>0.21955</v>
       </c>
       <c r="J481">
         <v>7.144212</v>
       </c>
       <c r="K481">
         <v>0.758482</v>
       </c>
       <c r="L481">
-        <v>0.517856</v>
+        <v>0.517867</v>
       </c>
       <c r="M481">
-        <v>8.431521</v>
+        <v>8.431531</v>
       </c>
     </row>
     <row r="482" spans="1:26">
       <c r="A482" s="6">
         <v>40940.0</v>
       </c>
       <c r="B482">
         <v>4.97344</v>
       </c>
       <c r="C482">
         <v>0.669053</v>
       </c>
       <c r="D482">
-        <v>0.494125</v>
+        <v>0.494137</v>
       </c>
       <c r="E482">
-        <v>6.136618</v>
+        <v>6.13663</v>
       </c>
       <c r="F482">
         <v>2.141501</v>
       </c>
       <c r="G482">
         <v>0.823604</v>
       </c>
       <c r="H482">
         <v>1.317897</v>
       </c>
       <c r="I482">
         <v>0.298156</v>
       </c>
       <c r="J482">
         <v>6.591734</v>
       </c>
       <c r="K482">
         <v>0.669053</v>
       </c>
       <c r="L482">
-        <v>0.482434</v>
+        <v>0.482445</v>
       </c>
       <c r="M482">
-        <v>7.752671</v>
+        <v>7.752683</v>
       </c>
     </row>
     <row r="483" spans="1:26">
       <c r="A483" s="6">
         <v>40969.0</v>
       </c>
       <c r="B483">
         <v>5.210542</v>
       </c>
       <c r="C483">
         <v>0.646854</v>
       </c>
       <c r="D483">
-        <v>0.541241</v>
+        <v>0.541256</v>
       </c>
       <c r="E483">
-        <v>6.398637</v>
+        <v>6.398652</v>
       </c>
       <c r="F483">
         <v>2.295457</v>
       </c>
       <c r="G483">
         <v>0.953318</v>
       </c>
       <c r="H483">
         <v>1.342139</v>
       </c>
       <c r="I483">
         <v>-0.333664</v>
       </c>
       <c r="J483">
         <v>6.215814</v>
       </c>
       <c r="K483">
         <v>0.646854</v>
       </c>
       <c r="L483">
-        <v>0.534183</v>
+        <v>0.534198</v>
       </c>
       <c r="M483">
-        <v>7.407112</v>
+        <v>7.407127</v>
       </c>
     </row>
     <row r="484" spans="1:26">
       <c r="A484" s="6">
         <v>41000.0</v>
       </c>
       <c r="B484">
         <v>4.920631</v>
       </c>
       <c r="C484">
         <v>0.585471</v>
       </c>
       <c r="D484">
-        <v>0.519625</v>
+        <v>0.519642</v>
       </c>
       <c r="E484">
-        <v>6.025727</v>
+        <v>6.025744</v>
       </c>
       <c r="F484">
         <v>2.210592</v>
       </c>
       <c r="G484">
         <v>0.979321</v>
       </c>
       <c r="H484">
         <v>1.231271</v>
       </c>
       <c r="I484">
         <v>-0.302974</v>
       </c>
       <c r="J484">
         <v>5.839891</v>
       </c>
       <c r="K484">
         <v>0.585471</v>
       </c>
       <c r="L484">
-        <v>0.515902</v>
+        <v>0.515919</v>
       </c>
       <c r="M484">
-        <v>6.954023</v>
+        <v>6.95404</v>
       </c>
     </row>
     <row r="485" spans="1:26">
       <c r="A485" s="6">
         <v>41030.0</v>
       </c>
       <c r="B485">
         <v>5.138538</v>
       </c>
       <c r="C485">
         <v>0.650551</v>
       </c>
       <c r="D485">
-        <v>0.546973</v>
+        <v>0.546992</v>
       </c>
       <c r="E485">
-        <v>6.336062</v>
+        <v>6.336081</v>
       </c>
       <c r="F485">
         <v>2.391594</v>
       </c>
       <c r="G485">
         <v>0.99162</v>
       </c>
       <c r="H485">
         <v>1.399975</v>
       </c>
       <c r="I485">
         <v>-0.402184</v>
       </c>
       <c r="J485">
         <v>6.124276</v>
       </c>
       <c r="K485">
         <v>0.650551</v>
       </c>
       <c r="L485">
-        <v>0.544278</v>
+        <v>0.544297</v>
       </c>
       <c r="M485">
-        <v>7.333853</v>
+        <v>7.333871</v>
       </c>
     </row>
     <row r="486" spans="1:26">
       <c r="A486" s="6">
         <v>41061.0</v>
       </c>
       <c r="B486">
         <v>4.993785</v>
       </c>
       <c r="C486">
         <v>0.682603</v>
       </c>
       <c r="D486">
-        <v>0.528767</v>
+        <v>0.528785</v>
       </c>
       <c r="E486">
-        <v>6.205155</v>
+        <v>6.205174</v>
       </c>
       <c r="F486">
         <v>2.370455</v>
       </c>
       <c r="G486">
         <v>0.977275</v>
       </c>
       <c r="H486">
         <v>1.393181</v>
       </c>
       <c r="I486">
         <v>-0.125204</v>
       </c>
       <c r="J486">
         <v>6.247402</v>
       </c>
       <c r="K486">
         <v>0.682603</v>
       </c>
       <c r="L486">
-        <v>0.528935</v>
+        <v>0.528953</v>
       </c>
       <c r="M486">
-        <v>7.473131</v>
+        <v>7.47315</v>
       </c>
     </row>
     <row r="487" spans="1:26">
       <c r="A487" s="6">
         <v>41091.0</v>
       </c>
       <c r="B487">
         <v>5.277106</v>
       </c>
       <c r="C487">
         <v>0.724406</v>
       </c>
       <c r="D487">
-        <v>0.520173</v>
+        <v>0.520193</v>
       </c>
       <c r="E487">
-        <v>6.521685</v>
+        <v>6.521705</v>
       </c>
       <c r="F487">
         <v>2.352838</v>
       </c>
       <c r="G487">
         <v>0.964289</v>
       </c>
       <c r="H487">
         <v>1.388549</v>
       </c>
       <c r="I487">
         <v>0.144404</v>
       </c>
       <c r="J487">
         <v>6.789834</v>
       </c>
       <c r="K487">
         <v>0.724406</v>
       </c>
       <c r="L487">
-        <v>0.521063</v>
+        <v>0.521083</v>
       </c>
       <c r="M487">
-        <v>8.054638</v>
+        <v>8.054658</v>
       </c>
     </row>
     <row r="488" spans="1:26">
       <c r="A488" s="6">
         <v>41122.0</v>
       </c>
       <c r="B488">
         <v>5.347837</v>
       </c>
       <c r="C488">
         <v>0.729361</v>
       </c>
       <c r="D488">
-        <v>0.513269</v>
+        <v>0.513289</v>
       </c>
       <c r="E488">
-        <v>6.590466</v>
+        <v>6.590486</v>
       </c>
       <c r="F488">
         <v>2.359815</v>
       </c>
       <c r="G488">
         <v>0.932236</v>
       </c>
       <c r="H488">
         <v>1.427579</v>
       </c>
       <c r="I488">
         <v>-0.004757</v>
       </c>
       <c r="J488">
         <v>6.746537</v>
       </c>
       <c r="K488">
         <v>0.729361</v>
       </c>
       <c r="L488">
-        <v>0.518634</v>
+        <v>0.518654</v>
       </c>
       <c r="M488">
-        <v>8.013288</v>
+        <v>8.013308</v>
       </c>
     </row>
     <row r="489" spans="1:26">
       <c r="A489" s="6">
         <v>41153.0</v>
       </c>
       <c r="B489">
         <v>5.115761</v>
       </c>
       <c r="C489">
         <v>0.67601</v>
       </c>
       <c r="D489">
-        <v>0.475611</v>
+        <v>0.475629</v>
       </c>
       <c r="E489">
-        <v>6.267381</v>
+        <v>6.267399</v>
       </c>
       <c r="F489">
         <v>2.198315</v>
       </c>
       <c r="G489">
         <v>0.898548</v>
       </c>
       <c r="H489">
         <v>1.299767</v>
       </c>
       <c r="I489">
         <v>-0.383864</v>
       </c>
       <c r="J489">
         <v>6.019045</v>
       </c>
       <c r="K489">
         <v>0.67601</v>
       </c>
       <c r="L489">
-        <v>0.474575</v>
+        <v>0.474593</v>
       </c>
       <c r="M489">
-        <v>7.183285</v>
+        <v>7.183303</v>
       </c>
     </row>
     <row r="490" spans="1:26">
       <c r="A490" s="6">
         <v>41183.0</v>
       </c>
       <c r="B490">
         <v>5.375267</v>
       </c>
       <c r="C490">
         <v>0.626049</v>
       </c>
       <c r="D490">
-        <v>0.49152</v>
+        <v>0.491537</v>
       </c>
       <c r="E490">
-        <v>6.492836</v>
+        <v>6.492852</v>
       </c>
       <c r="F490">
         <v>2.175903</v>
       </c>
       <c r="G490">
         <v>0.936499</v>
       </c>
       <c r="H490">
         <v>1.239404</v>
       </c>
       <c r="I490">
         <v>-0.359968</v>
       </c>
       <c r="J490">
         <v>6.236452</v>
       </c>
       <c r="K490">
         <v>0.626049</v>
       </c>
       <c r="L490">
-        <v>0.497279</v>
+        <v>0.497295</v>
       </c>
       <c r="M490">
-        <v>7.372272</v>
+        <v>7.372289</v>
       </c>
     </row>
     <row r="491" spans="1:26">
       <c r="A491" s="6">
         <v>41214.0</v>
       </c>
       <c r="B491">
         <v>5.264784</v>
       </c>
       <c r="C491">
         <v>0.594293</v>
       </c>
       <c r="D491">
-        <v>0.489081</v>
+        <v>0.489094</v>
       </c>
       <c r="E491">
-        <v>6.348158</v>
+        <v>6.348171</v>
       </c>
       <c r="F491">
         <v>2.118819</v>
       </c>
       <c r="G491">
         <v>0.923772</v>
       </c>
       <c r="H491">
         <v>1.195047</v>
       </c>
       <c r="I491">
         <v>0.016022</v>
       </c>
       <c r="J491">
         <v>6.462099</v>
       </c>
       <c r="K491">
         <v>0.594293</v>
       </c>
       <c r="L491">
-        <v>0.489545</v>
+        <v>0.489559</v>
       </c>
       <c r="M491">
-        <v>7.559226</v>
+        <v>7.55924</v>
       </c>
     </row>
     <row r="492" spans="1:26">
       <c r="A492" s="6">
         <v>41244.0</v>
       </c>
       <c r="B492">
         <v>5.273745</v>
       </c>
       <c r="C492">
         <v>0.718688</v>
       </c>
       <c r="D492">
-        <v>0.527555</v>
+        <v>0.527568</v>
       </c>
       <c r="E492">
-        <v>6.519989</v>
+        <v>6.520001</v>
       </c>
       <c r="F492">
         <v>2.093128</v>
       </c>
       <c r="G492">
         <v>1.035291</v>
       </c>
       <c r="H492">
         <v>1.057837</v>
       </c>
       <c r="I492">
         <v>0.564478</v>
       </c>
       <c r="J492">
         <v>6.886605</v>
       </c>
       <c r="K492">
         <v>0.718688</v>
       </c>
       <c r="L492">
-        <v>0.525661</v>
+        <v>0.525673</v>
       </c>
       <c r="M492">
-        <v>8.142304</v>
+        <v>8.142316</v>
       </c>
     </row>
     <row r="493" spans="1:26">
       <c r="A493" s="6">
         <v>41275.0</v>
       </c>
       <c r="B493">
         <v>5.299677</v>
       </c>
       <c r="C493">
         <v>0.746119</v>
       </c>
       <c r="D493">
-        <v>0.542692</v>
+        <v>0.542706</v>
       </c>
       <c r="E493">
-        <v>6.588489</v>
+        <v>6.588503</v>
       </c>
       <c r="F493">
         <v>2.163805</v>
       </c>
       <c r="G493">
         <v>0.885251</v>
       </c>
       <c r="H493">
         <v>1.278554</v>
       </c>
       <c r="I493">
         <v>0.849528</v>
       </c>
       <c r="J493">
         <v>7.413982</v>
       </c>
       <c r="K493">
         <v>0.746119</v>
       </c>
       <c r="L493">
-        <v>0.541722</v>
+        <v>0.541736</v>
       </c>
       <c r="M493">
-        <v>8.716572</v>
+        <v>8.716585</v>
       </c>
     </row>
     <row r="494" spans="1:26">
       <c r="A494" s="6">
         <v>41306.0</v>
       </c>
       <c r="B494">
         <v>4.871826</v>
       </c>
       <c r="C494">
         <v>0.64244</v>
       </c>
       <c r="D494">
-        <v>0.487697</v>
+        <v>0.487712</v>
       </c>
       <c r="E494">
-        <v>6.001963</v>
+        <v>6.001977</v>
       </c>
       <c r="F494">
         <v>1.8042</v>
       </c>
       <c r="G494">
         <v>0.853621</v>
       </c>
       <c r="H494">
         <v>0.950579</v>
       </c>
       <c r="I494">
         <v>0.830327</v>
       </c>
       <c r="J494">
         <v>6.636237</v>
       </c>
       <c r="K494">
         <v>0.64244</v>
       </c>
       <c r="L494">
-        <v>0.489703</v>
+        <v>0.489718</v>
       </c>
       <c r="M494">
-        <v>7.782869</v>
+        <v>7.782884</v>
       </c>
     </row>
     <row r="495" spans="1:26">
       <c r="A495" s="6">
         <v>41334.0</v>
       </c>
       <c r="B495">
         <v>5.374476</v>
       </c>
       <c r="C495">
         <v>0.657737</v>
       </c>
       <c r="D495">
-        <v>0.541012</v>
+        <v>0.541033</v>
       </c>
       <c r="E495">
-        <v>6.573226</v>
+        <v>6.573246</v>
       </c>
       <c r="F495">
         <v>2.026198</v>
       </c>
       <c r="G495">
         <v>1.020149</v>
       </c>
       <c r="H495">
         <v>1.006049</v>
       </c>
       <c r="I495">
         <v>0.55534</v>
       </c>
       <c r="J495">
         <v>6.918264</v>
       </c>
       <c r="K495">
         <v>0.657737</v>
       </c>
       <c r="L495">
-        <v>0.542829</v>
+        <v>0.542849</v>
       </c>
       <c r="M495">
-        <v>8.134614</v>
+        <v>8.134635</v>
       </c>
     </row>
     <row r="496" spans="1:26">
       <c r="A496" s="6">
         <v>41365.0</v>
       </c>
       <c r="B496">
         <v>5.194105</v>
       </c>
       <c r="C496">
         <v>0.593157</v>
       </c>
       <c r="D496">
-        <v>0.551448</v>
+        <v>0.55147</v>
       </c>
       <c r="E496">
-        <v>6.33871</v>
+        <v>6.338732</v>
       </c>
       <c r="F496">
         <v>2.05532</v>
       </c>
       <c r="G496">
         <v>0.904987</v>
       </c>
       <c r="H496">
         <v>1.150333</v>
       </c>
       <c r="I496">
         <v>-0.252622</v>
       </c>
       <c r="J496">
         <v>6.076252</v>
       </c>
       <c r="K496">
         <v>0.593157</v>
       </c>
       <c r="L496">
-        <v>0.553445</v>
+        <v>0.553468</v>
       </c>
       <c r="M496">
-        <v>7.236421</v>
+        <v>7.236443</v>
       </c>
     </row>
     <row r="497" spans="1:26">
       <c r="A497" s="6">
         <v>41395.0</v>
       </c>
       <c r="B497">
         <v>5.394072</v>
       </c>
       <c r="C497">
         <v>0.6567</v>
       </c>
       <c r="D497">
-        <v>0.578378</v>
+        <v>0.578403</v>
       </c>
       <c r="E497">
-        <v>6.629151</v>
+        <v>6.629176</v>
       </c>
       <c r="F497">
         <v>2.137389</v>
       </c>
       <c r="G497">
         <v>0.994818</v>
       </c>
       <c r="H497">
         <v>1.142571</v>
       </c>
       <c r="I497">
         <v>-0.458491</v>
       </c>
       <c r="J497">
         <v>6.060583</v>
       </c>
       <c r="K497">
         <v>0.6567</v>
       </c>
       <c r="L497">
-        <v>0.578839</v>
+        <v>0.578864</v>
       </c>
       <c r="M497">
-        <v>7.313232</v>
+        <v>7.313256</v>
       </c>
     </row>
     <row r="498" spans="1:26">
       <c r="A498" s="6">
         <v>41426.0</v>
       </c>
       <c r="B498">
         <v>5.216223</v>
       </c>
       <c r="C498">
         <v>0.694124</v>
       </c>
       <c r="D498">
-        <v>0.563561</v>
+        <v>0.563587</v>
       </c>
       <c r="E498">
-        <v>6.473908</v>
+        <v>6.473933</v>
       </c>
       <c r="F498">
         <v>2.040001</v>
       </c>
       <c r="G498">
         <v>0.958085</v>
       </c>
       <c r="H498">
         <v>1.081916</v>
       </c>
       <c r="I498">
         <v>-0.110818</v>
       </c>
       <c r="J498">
         <v>6.163129</v>
       </c>
       <c r="K498">
         <v>0.694124</v>
       </c>
       <c r="L498">
-        <v>0.568941</v>
+        <v>0.568966</v>
       </c>
       <c r="M498">
-        <v>7.445006</v>
+        <v>7.445031</v>
       </c>
     </row>
     <row r="499" spans="1:26">
       <c r="A499" s="6">
         <v>41456.0</v>
       </c>
       <c r="B499">
         <v>5.501006</v>
       </c>
       <c r="C499">
         <v>0.737064</v>
       </c>
       <c r="D499">
-        <v>0.572289</v>
+        <v>0.572315</v>
       </c>
       <c r="E499">
-        <v>6.810359</v>
+        <v>6.810386</v>
       </c>
       <c r="F499">
         <v>2.168373</v>
       </c>
       <c r="G499">
         <v>1.013644</v>
       </c>
       <c r="H499">
         <v>1.154729</v>
       </c>
       <c r="I499">
         <v>0.044166</v>
       </c>
       <c r="J499">
         <v>6.679546</v>
       </c>
       <c r="K499">
         <v>0.737064</v>
       </c>
       <c r="L499">
-        <v>0.572609</v>
+        <v>0.572635</v>
       </c>
       <c r="M499">
-        <v>8.009255</v>
+        <v>8.009281</v>
       </c>
     </row>
     <row r="500" spans="1:26">
       <c r="A500" s="6">
         <v>41487.0</v>
       </c>
       <c r="B500">
         <v>5.622166</v>
       </c>
       <c r="C500">
         <v>0.745477</v>
       </c>
       <c r="D500">
-        <v>0.54261</v>
+        <v>0.542636</v>
       </c>
       <c r="E500">
-        <v>6.910253</v>
+        <v>6.910279</v>
       </c>
       <c r="F500">
         <v>2.157734</v>
       </c>
       <c r="G500">
         <v>1.016858</v>
       </c>
       <c r="H500">
         <v>1.140875</v>
       </c>
       <c r="I500">
         <v>-0.100239</v>
       </c>
       <c r="J500">
         <v>6.638514</v>
       </c>
       <c r="K500">
         <v>0.745477</v>
       </c>
       <c r="L500">
-        <v>0.54594</v>
+        <v>0.545967</v>
       </c>
       <c r="M500">
-        <v>7.95089</v>
+        <v>7.950916</v>
       </c>
     </row>
     <row r="501" spans="1:26">
       <c r="A501" s="6">
         <v>41518.0</v>
       </c>
       <c r="B501">
         <v>5.405929</v>
       </c>
       <c r="C501">
         <v>0.687533</v>
       </c>
       <c r="D501">
-        <v>0.514219</v>
+        <v>0.514243</v>
       </c>
       <c r="E501">
-        <v>6.607681</v>
+        <v>6.607705</v>
       </c>
       <c r="F501">
         <v>2.06474</v>
       </c>
       <c r="G501">
         <v>0.955019</v>
       </c>
       <c r="H501">
         <v>1.109721</v>
       </c>
       <c r="I501">
         <v>-0.281657</v>
       </c>
       <c r="J501">
         <v>6.209405</v>
       </c>
       <c r="K501">
         <v>0.687533</v>
       </c>
       <c r="L501">
-        <v>0.521977</v>
+        <v>0.522001</v>
       </c>
       <c r="M501">
-        <v>7.435745</v>
+        <v>7.435769</v>
       </c>
     </row>
     <row r="502" spans="1:26">
       <c r="A502" s="6">
         <v>41548.0</v>
       </c>
       <c r="B502">
         <v>5.473711</v>
       </c>
       <c r="C502">
         <v>0.660205</v>
       </c>
       <c r="D502">
-        <v>0.543689</v>
+        <v>0.54371</v>
       </c>
       <c r="E502">
-        <v>6.677604</v>
+        <v>6.677626</v>
       </c>
       <c r="F502">
         <v>2.016373</v>
       </c>
       <c r="G502">
         <v>1.062513</v>
       </c>
       <c r="H502">
         <v>0.953859</v>
       </c>
       <c r="I502">
         <v>-0.132216</v>
       </c>
       <c r="J502">
         <v>6.275289</v>
       </c>
       <c r="K502">
         <v>0.660205</v>
       </c>
       <c r="L502">
-        <v>0.548917</v>
+        <v>0.548938</v>
       </c>
       <c r="M502">
-        <v>7.499247</v>
+        <v>7.499269</v>
       </c>
     </row>
     <row r="503" spans="1:26">
       <c r="A503" s="6">
         <v>41579.0</v>
       </c>
       <c r="B503">
         <v>5.396436</v>
       </c>
       <c r="C503">
         <v>0.678929</v>
       </c>
       <c r="D503">
-        <v>0.548475</v>
+        <v>0.548493</v>
       </c>
       <c r="E503">
-        <v>6.623839</v>
+        <v>6.623857</v>
       </c>
       <c r="F503">
         <v>1.923917</v>
       </c>
       <c r="G503">
         <v>0.983436</v>
       </c>
       <c r="H503">
         <v>0.940481</v>
       </c>
       <c r="I503">
         <v>0.334222</v>
       </c>
       <c r="J503">
         <v>6.656275</v>
       </c>
       <c r="K503">
         <v>0.678929</v>
       </c>
       <c r="L503">
-        <v>0.547426</v>
+        <v>0.547444</v>
       </c>
       <c r="M503">
-        <v>7.898542</v>
+        <v>7.89856</v>
       </c>
     </row>
     <row r="504" spans="1:26">
       <c r="A504" s="6">
         <v>41609.0</v>
       </c>
       <c r="B504">
         <v>5.429896</v>
       </c>
       <c r="C504">
         <v>0.744947</v>
       </c>
       <c r="D504">
-        <v>0.574712</v>
+        <v>0.574729</v>
       </c>
       <c r="E504">
-        <v>6.749555</v>
+        <v>6.749572</v>
       </c>
       <c r="F504">
         <v>2.064516</v>
       </c>
       <c r="G504">
         <v>1.139164</v>
       </c>
       <c r="H504">
         <v>0.925352</v>
       </c>
       <c r="I504">
         <v>1.155903</v>
       </c>
       <c r="J504">
         <v>7.496801</v>
       </c>
       <c r="K504">
         <v>0.744947</v>
       </c>
       <c r="L504">
-        <v>0.574669</v>
+        <v>0.574685</v>
       </c>
       <c r="M504">
-        <v>8.830809</v>
+        <v>8.830826</v>
       </c>
     </row>
     <row r="505" spans="1:26">
       <c r="A505" s="6">
         <v>41640.0</v>
       </c>
       <c r="B505">
         <v>5.577728</v>
       </c>
       <c r="C505">
         <v>0.765208</v>
       </c>
       <c r="D505">
-        <v>0.574074</v>
+        <v>0.574092</v>
       </c>
       <c r="E505">
-        <v>6.91701</v>
+        <v>6.917028</v>
       </c>
       <c r="F505">
         <v>2.058377</v>
       </c>
       <c r="G505">
         <v>0.999612</v>
       </c>
       <c r="H505">
         <v>1.058765</v>
       </c>
       <c r="I505">
         <v>1.352711</v>
       </c>
       <c r="J505">
         <v>7.981908</v>
       </c>
       <c r="K505">
         <v>0.765208</v>
       </c>
       <c r="L505">
-        <v>0.567094</v>
+        <v>0.567111</v>
       </c>
       <c r="M505">
-        <v>9.328486</v>
+        <v>9.328504</v>
       </c>
     </row>
     <row r="506" spans="1:26">
       <c r="A506" s="6">
         <v>41671.0</v>
       </c>
       <c r="B506">
         <v>5.104065</v>
       </c>
       <c r="C506">
         <v>0.655141</v>
       </c>
       <c r="D506">
-        <v>0.507104</v>
+        <v>0.507124</v>
       </c>
       <c r="E506">
-        <v>6.26631</v>
+        <v>6.266329</v>
       </c>
       <c r="F506">
         <v>1.798325</v>
       </c>
       <c r="G506">
         <v>0.923229</v>
       </c>
       <c r="H506">
         <v>0.875096</v>
       </c>
       <c r="I506">
         <v>1.073866</v>
       </c>
       <c r="J506">
         <v>7.045436</v>
       </c>
       <c r="K506">
         <v>0.655141</v>
       </c>
       <c r="L506">
-        <v>0.503966</v>
+        <v>0.503985</v>
       </c>
       <c r="M506">
-        <v>8.215271</v>
+        <v>8.21529</v>
       </c>
     </row>
     <row r="507" spans="1:26">
       <c r="A507" s="6">
         <v>41699.0</v>
       </c>
       <c r="B507">
         <v>5.776852</v>
       </c>
       <c r="C507">
         <v>0.652611</v>
       </c>
       <c r="D507">
-        <v>0.589448</v>
+        <v>0.589474</v>
       </c>
       <c r="E507">
-        <v>7.01891</v>
+        <v>7.018936</v>
       </c>
       <c r="F507">
         <v>1.976814</v>
       </c>
       <c r="G507">
         <v>1.08787</v>
       </c>
       <c r="H507">
         <v>0.888944</v>
       </c>
       <c r="I507">
         <v>0.331627</v>
       </c>
       <c r="J507">
         <v>6.99032</v>
       </c>
       <c r="K507">
         <v>0.652611</v>
       </c>
       <c r="L507">
-        <v>0.584109</v>
+        <v>0.584135</v>
       </c>
       <c r="M507">
-        <v>8.239482</v>
+        <v>8.239508</v>
       </c>
     </row>
     <row r="508" spans="1:26">
       <c r="A508" s="6">
         <v>41730.0</v>
       </c>
       <c r="B508">
         <v>5.670801</v>
       </c>
       <c r="C508">
         <v>0.589726</v>
       </c>
       <c r="D508">
-        <v>0.582906</v>
+        <v>0.582935</v>
       </c>
       <c r="E508">
-        <v>6.843434</v>
+        <v>6.843462</v>
       </c>
       <c r="F508">
         <v>1.949044</v>
       </c>
       <c r="G508">
         <v>0.971592</v>
       </c>
       <c r="H508">
         <v>0.977452</v>
       </c>
       <c r="I508">
         <v>-0.561061</v>
       </c>
       <c r="J508">
         <v>6.07762</v>
       </c>
       <c r="K508">
         <v>0.589726</v>
       </c>
       <c r="L508">
-        <v>0.580697</v>
+        <v>0.580725</v>
       </c>
       <c r="M508">
-        <v>7.259826</v>
+        <v>7.259854</v>
       </c>
     </row>
     <row r="509" spans="1:26">
       <c r="A509" s="6">
         <v>41760.0</v>
       </c>
       <c r="B509">
         <v>5.829644</v>
       </c>
       <c r="C509">
         <v>0.658367</v>
       </c>
       <c r="D509">
-        <v>0.589532</v>
+        <v>0.589564</v>
       </c>
       <c r="E509">
-        <v>7.077543</v>
+        <v>7.077575</v>
       </c>
       <c r="F509">
         <v>1.979257</v>
       </c>
       <c r="G509">
         <v>1.013292</v>
       </c>
       <c r="H509">
         <v>0.965966</v>
       </c>
       <c r="I509">
         <v>-0.682288</v>
       </c>
       <c r="J509">
         <v>6.099528</v>
       </c>
       <c r="K509">
         <v>0.658367</v>
       </c>
       <c r="L509">
-        <v>0.587754</v>
+        <v>0.587785</v>
       </c>
       <c r="M509">
-        <v>7.361221</v>
+        <v>7.361252</v>
       </c>
     </row>
     <row r="510" spans="1:26">
       <c r="A510" s="6">
         <v>41791.0</v>
       </c>
       <c r="B510">
         <v>5.646003</v>
       </c>
       <c r="C510">
         <v>0.712658</v>
       </c>
       <c r="D510">
-        <v>0.590551</v>
+        <v>0.590583</v>
       </c>
       <c r="E510">
-        <v>6.949212</v>
+        <v>6.949244</v>
       </c>
       <c r="F510">
         <v>1.829108</v>
       </c>
       <c r="G510">
         <v>1.014303</v>
       </c>
       <c r="H510">
         <v>0.814805</v>
       </c>
       <c r="I510">
         <v>-0.271477</v>
       </c>
       <c r="J510">
         <v>6.178278</v>
       </c>
       <c r="K510">
         <v>0.712658</v>
       </c>
       <c r="L510">
-        <v>0.586428</v>
+        <v>0.586459</v>
       </c>
       <c r="M510">
-        <v>7.49254</v>
+        <v>7.492572</v>
       </c>
     </row>
     <row r="511" spans="1:26">
       <c r="A511" s="6">
         <v>41821.0</v>
       </c>
       <c r="B511">
         <v>5.958684</v>
       </c>
       <c r="C511">
         <v>0.752422</v>
       </c>
       <c r="D511">
-        <v>0.588452</v>
+        <v>0.588485</v>
       </c>
       <c r="E511">
-        <v>7.299558</v>
+        <v>7.299591</v>
       </c>
       <c r="F511">
         <v>1.995006</v>
       </c>
       <c r="G511">
         <v>1.060902</v>
       </c>
       <c r="H511">
         <v>0.934105</v>
       </c>
       <c r="I511">
         <v>-0.259389</v>
       </c>
       <c r="J511">
         <v>6.61897</v>
       </c>
       <c r="K511">
         <v>0.752422</v>
       </c>
       <c r="L511">
-        <v>0.584906</v>
+        <v>0.584938</v>
       </c>
       <c r="M511">
-        <v>7.974273</v>
+        <v>7.974306</v>
       </c>
     </row>
     <row r="512" spans="1:26">
       <c r="A512" s="6">
         <v>41852.0</v>
       </c>
       <c r="B512">
         <v>6.04733</v>
       </c>
       <c r="C512">
         <v>0.743936</v>
       </c>
       <c r="D512">
-        <v>0.559856</v>
+        <v>0.559889</v>
       </c>
       <c r="E512">
-        <v>7.351122</v>
+        <v>7.351154</v>
       </c>
       <c r="F512">
         <v>1.972179</v>
       </c>
       <c r="G512">
         <v>1.060628</v>
       </c>
       <c r="H512">
         <v>0.911551</v>
       </c>
       <c r="I512">
         <v>-0.273344</v>
       </c>
       <c r="J512">
         <v>6.662978</v>
       </c>
       <c r="K512">
         <v>0.743936</v>
       </c>
       <c r="L512">
-        <v>0.562575</v>
+        <v>0.562607</v>
       </c>
       <c r="M512">
-        <v>7.989329</v>
+        <v>7.989361</v>
       </c>
     </row>
     <row r="513" spans="1:26">
       <c r="A513" s="6">
         <v>41883.0</v>
       </c>
       <c r="B513">
         <v>5.863906</v>
       </c>
       <c r="C513">
         <v>0.706343</v>
       </c>
       <c r="D513">
-        <v>0.530545</v>
+        <v>0.530575</v>
       </c>
       <c r="E513">
-        <v>7.100794</v>
+        <v>7.100824</v>
       </c>
       <c r="F513">
         <v>1.888962</v>
       </c>
       <c r="G513">
         <v>0.965961</v>
       </c>
       <c r="H513">
         <v>0.923002</v>
       </c>
       <c r="I513">
         <v>-0.579798</v>
       </c>
       <c r="J513">
         <v>6.190374</v>
       </c>
       <c r="K513">
         <v>0.706343</v>
       </c>
       <c r="L513">
-        <v>0.529305</v>
+        <v>0.529335</v>
       </c>
       <c r="M513">
-        <v>7.443998</v>
+        <v>7.444028</v>
       </c>
     </row>
     <row r="514" spans="1:26">
       <c r="A514" s="6">
         <v>41913.0</v>
       </c>
       <c r="B514">
         <v>6.092614</v>
       </c>
       <c r="C514">
         <v>0.652547</v>
       </c>
       <c r="D514">
-        <v>0.557212</v>
+        <v>0.55724</v>
       </c>
       <c r="E514">
-        <v>7.302373</v>
+        <v>7.302401</v>
       </c>
       <c r="F514">
         <v>1.899391</v>
       </c>
       <c r="G514">
         <v>1.008603</v>
       </c>
       <c r="H514">
         <v>0.890788</v>
       </c>
       <c r="I514">
         <v>-0.655885</v>
       </c>
       <c r="J514">
         <v>6.311486</v>
       </c>
       <c r="K514">
         <v>0.652547</v>
       </c>
       <c r="L514">
-        <v>0.55816</v>
+        <v>0.558187</v>
       </c>
       <c r="M514">
-        <v>7.537277</v>
+        <v>7.537305</v>
       </c>
     </row>
     <row r="515" spans="1:26">
       <c r="A515" s="6">
         <v>41944.0</v>
       </c>
       <c r="B515">
         <v>5.866641</v>
       </c>
       <c r="C515">
         <v>0.681301</v>
       </c>
       <c r="D515">
-        <v>0.56944</v>
+        <v>0.569463</v>
       </c>
       <c r="E515">
-        <v>7.117382</v>
+        <v>7.117405</v>
       </c>
       <c r="F515">
         <v>1.878978</v>
       </c>
       <c r="G515">
         <v>1.024117</v>
       </c>
       <c r="H515">
         <v>0.854861</v>
       </c>
       <c r="I515">
         <v>-0.02982</v>
       </c>
       <c r="J515">
         <v>6.679229</v>
       </c>
       <c r="K515">
         <v>0.681301</v>
       </c>
       <c r="L515">
-        <v>0.56583</v>
+        <v>0.565853</v>
       </c>
       <c r="M515">
-        <v>7.942423</v>
+        <v>7.942446</v>
       </c>
     </row>
     <row r="516" spans="1:26">
       <c r="A516" s="6">
         <v>41974.0</v>
       </c>
       <c r="B516">
         <v>6.164924</v>
       </c>
       <c r="C516">
         <v>0.767299</v>
       </c>
       <c r="D516">
-        <v>0.593582</v>
+        <v>0.593604</v>
       </c>
       <c r="E516">
-        <v>7.525805</v>
+        <v>7.525827</v>
       </c>
       <c r="F516">
         <v>2.015545</v>
       </c>
       <c r="G516">
         <v>1.139668</v>
       </c>
       <c r="H516">
         <v>0.875877</v>
       </c>
       <c r="I516">
         <v>0.146173</v>
       </c>
       <c r="J516">
         <v>7.180598</v>
       </c>
       <c r="K516">
         <v>0.767299</v>
       </c>
       <c r="L516">
-        <v>0.585318</v>
+        <v>0.58534</v>
       </c>
       <c r="M516">
-        <v>8.547856</v>
+        <v>8.547878</v>
       </c>
     </row>
     <row r="517" spans="1:26">
       <c r="A517" s="6">
         <v>42005.0</v>
       </c>
       <c r="B517">
         <v>6.104218</v>
       </c>
       <c r="C517">
         <v>0.776715</v>
       </c>
       <c r="D517">
-        <v>0.580459</v>
+        <v>0.580479</v>
       </c>
       <c r="E517">
-        <v>7.461393</v>
+        <v>7.461412</v>
       </c>
       <c r="F517">
         <v>2.075296</v>
       </c>
       <c r="G517">
         <v>1.102799</v>
       </c>
       <c r="H517">
         <v>0.972497</v>
       </c>
       <c r="I517">
         <v>0.608848</v>
       </c>
       <c r="J517">
         <v>7.682537</v>
       </c>
       <c r="K517">
         <v>0.776715</v>
       </c>
       <c r="L517">
-        <v>0.56567</v>
+        <v>0.565689</v>
       </c>
       <c r="M517">
-        <v>9.042738</v>
+        <v>9.042757</v>
       </c>
     </row>
     <row r="518" spans="1:26">
       <c r="A518" s="6">
         <v>42036.0</v>
       </c>
       <c r="B518">
         <v>5.434101</v>
       </c>
       <c r="C518">
         <v>0.66368</v>
       </c>
       <c r="D518">
-        <v>0.532998</v>
+        <v>0.53302</v>
       </c>
       <c r="E518">
-        <v>6.63078</v>
+        <v>6.630801</v>
       </c>
       <c r="F518">
         <v>1.839729</v>
       </c>
       <c r="G518">
         <v>1.0057</v>
       </c>
       <c r="H518">
         <v>0.834029</v>
       </c>
       <c r="I518">
         <v>0.901319</v>
       </c>
       <c r="J518">
         <v>7.159352</v>
       </c>
       <c r="K518">
         <v>0.66368</v>
       </c>
       <c r="L518">
-        <v>0.528701</v>
+        <v>0.528723</v>
       </c>
       <c r="M518">
-        <v>8.366128</v>
+        <v>8.36615</v>
       </c>
     </row>
     <row r="519" spans="1:26">
       <c r="A519" s="6">
         <v>42064.0</v>
       </c>
       <c r="B519">
         <v>6.077589</v>
       </c>
       <c r="C519">
         <v>0.67503</v>
       </c>
       <c r="D519">
-        <v>0.579274</v>
+        <v>0.579304</v>
       </c>
       <c r="E519">
-        <v>7.331893</v>
+        <v>7.331923</v>
       </c>
       <c r="F519">
         <v>2.078916</v>
       </c>
       <c r="G519">
         <v>1.035106</v>
       </c>
       <c r="H519">
         <v>1.04381</v>
       </c>
       <c r="I519">
         <v>-0.207076</v>
       </c>
       <c r="J519">
         <v>6.899031</v>
       </c>
       <c r="K519">
         <v>0.67503</v>
       </c>
       <c r="L519">
-        <v>0.575157</v>
+        <v>0.575187</v>
       </c>
       <c r="M519">
-        <v>8.168627</v>
+        <v>8.168657</v>
       </c>
     </row>
     <row r="520" spans="1:26">
       <c r="A520" s="6">
         <v>42095.0</v>
       </c>
       <c r="B520">
         <v>5.868456</v>
       </c>
       <c r="C520">
         <v>0.625226</v>
       </c>
       <c r="D520">
-        <v>0.569372</v>
+        <v>0.569406</v>
       </c>
       <c r="E520">
-        <v>7.063054</v>
+        <v>7.063088</v>
       </c>
       <c r="F520">
         <v>1.921578</v>
       </c>
       <c r="G520">
         <v>1.105445</v>
       </c>
       <c r="H520">
         <v>0.816133</v>
       </c>
       <c r="I520">
         <v>-0.682063</v>
       </c>
       <c r="J520">
         <v>5.984159</v>
       </c>
       <c r="K520">
         <v>0.625226</v>
       </c>
       <c r="L520">
-        <v>0.567461</v>
+        <v>0.567495</v>
       </c>
       <c r="M520">
-        <v>7.197124</v>
+        <v>7.197158</v>
       </c>
     </row>
     <row r="521" spans="1:26">
       <c r="A521" s="6">
         <v>42125.0</v>
       </c>
       <c r="B521">
         <v>5.848514</v>
       </c>
       <c r="C521">
         <v>0.688414</v>
       </c>
       <c r="D521">
-        <v>0.578595</v>
+        <v>0.578632</v>
       </c>
       <c r="E521">
-        <v>7.115523</v>
+        <v>7.11556</v>
       </c>
       <c r="F521">
         <v>2.000193</v>
       </c>
       <c r="G521">
         <v>1.110182</v>
       </c>
       <c r="H521">
         <v>0.890011</v>
       </c>
       <c r="I521">
         <v>-0.615235</v>
       </c>
       <c r="J521">
         <v>6.101003</v>
       </c>
       <c r="K521">
         <v>0.688414</v>
       </c>
       <c r="L521">
-        <v>0.580386</v>
+        <v>0.580423</v>
       </c>
       <c r="M521">
-        <v>7.3903</v>
+        <v>7.390337</v>
       </c>
     </row>
     <row r="522" spans="1:26">
       <c r="A522" s="6">
         <v>42156.0</v>
       </c>
       <c r="B522">
         <v>5.610259</v>
       </c>
       <c r="C522">
         <v>0.716542</v>
       </c>
       <c r="D522">
-        <v>0.564148</v>
+        <v>0.564185</v>
       </c>
       <c r="E522">
-        <v>6.890949</v>
+        <v>6.890987</v>
       </c>
       <c r="F522">
         <v>1.962594</v>
       </c>
       <c r="G522">
         <v>1.032342</v>
       </c>
       <c r="H522">
         <v>0.930252</v>
       </c>
       <c r="I522">
         <v>-0.157316</v>
       </c>
       <c r="J522">
         <v>6.36044</v>
       </c>
       <c r="K522">
         <v>0.716542</v>
       </c>
       <c r="L522">
-        <v>0.566168</v>
+        <v>0.566206</v>
       </c>
       <c r="M522">
-        <v>7.663885</v>
+        <v>7.663923</v>
       </c>
     </row>
     <row r="523" spans="1:26">
       <c r="A523" s="6">
         <v>42186.0</v>
       </c>
       <c r="B523">
         <v>5.969242</v>
       </c>
       <c r="C523">
         <v>0.746829</v>
       </c>
       <c r="D523">
-        <v>0.58394</v>
+        <v>0.58398</v>
       </c>
       <c r="E523">
-        <v>7.300011</v>
+        <v>7.30005</v>
       </c>
       <c r="F523">
         <v>2.031954</v>
       </c>
       <c r="G523">
         <v>1.095109</v>
       </c>
       <c r="H523">
         <v>0.936845</v>
       </c>
       <c r="I523">
         <v>-0.048583</v>
       </c>
       <c r="J523">
         <v>6.834754</v>
       </c>
       <c r="K523">
         <v>0.746829</v>
       </c>
       <c r="L523">
-        <v>0.585368</v>
+        <v>0.585407</v>
       </c>
       <c r="M523">
-        <v>8.188273</v>
+        <v>8.188313</v>
       </c>
     </row>
     <row r="524" spans="1:26">
       <c r="A524" s="6">
         <v>42217.0</v>
       </c>
       <c r="B524">
         <v>6.095917</v>
       </c>
       <c r="C524">
         <v>0.75732</v>
       </c>
       <c r="D524">
-        <v>0.572235</v>
+        <v>0.572274</v>
       </c>
       <c r="E524">
-        <v>7.425472</v>
+        <v>7.425511</v>
       </c>
       <c r="F524">
         <v>2.081931</v>
       </c>
       <c r="G524">
         <v>1.053589</v>
       </c>
       <c r="H524">
         <v>1.028342</v>
       </c>
       <c r="I524">
         <v>-0.367938</v>
       </c>
       <c r="J524">
         <v>6.729872</v>
       </c>
       <c r="K524">
         <v>0.75732</v>
       </c>
       <c r="L524">
-        <v>0.576468</v>
+        <v>0.576507</v>
       </c>
       <c r="M524">
-        <v>8.085876</v>
+        <v>8.085915</v>
       </c>
     </row>
     <row r="525" spans="1:26">
       <c r="A525" s="6">
         <v>42248.0</v>
       </c>
       <c r="B525">
         <v>5.883131</v>
       </c>
       <c r="C525">
         <v>0.69521</v>
       </c>
       <c r="D525">
-        <v>0.539599</v>
+        <v>0.539634</v>
       </c>
       <c r="E525">
-        <v>7.11794</v>
+        <v>7.117975</v>
       </c>
       <c r="F525">
         <v>1.925426</v>
       </c>
       <c r="G525">
         <v>1.076211</v>
       </c>
       <c r="H525">
         <v>0.849215</v>
       </c>
       <c r="I525">
         <v>-0.490303</v>
       </c>
       <c r="J525">
         <v>6.214951</v>
       </c>
       <c r="K525">
         <v>0.69521</v>
       </c>
       <c r="L525">
-        <v>0.546552</v>
+        <v>0.546587</v>
       </c>
       <c r="M525">
-        <v>7.476851</v>
+        <v>7.476887</v>
       </c>
     </row>
     <row r="526" spans="1:26">
       <c r="A526" s="6">
         <v>42278.0</v>
       </c>
       <c r="B526">
         <v>5.957229</v>
       </c>
       <c r="C526">
         <v>0.633451</v>
       </c>
       <c r="D526">
-        <v>0.556624</v>
+        <v>0.556656</v>
       </c>
       <c r="E526">
-        <v>7.147304</v>
+        <v>7.147336</v>
       </c>
       <c r="F526">
         <v>1.901351</v>
       </c>
       <c r="G526">
         <v>1.069625</v>
       </c>
       <c r="H526">
         <v>0.831727</v>
       </c>
       <c r="I526">
         <v>-0.587871</v>
       </c>
       <c r="J526">
         <v>6.184823</v>
       </c>
       <c r="K526">
         <v>0.633451</v>
       </c>
       <c r="L526">
-        <v>0.557314</v>
+        <v>0.557346</v>
       </c>
       <c r="M526">
-        <v>7.39116</v>
+        <v>7.391192</v>
       </c>
     </row>
     <row r="527" spans="1:26">
       <c r="A527" s="6">
         <v>42309.0</v>
       </c>
       <c r="B527">
         <v>5.656297</v>
       </c>
       <c r="C527">
         <v>0.63024</v>
       </c>
       <c r="D527">
-        <v>0.575262</v>
+        <v>0.575288</v>
       </c>
       <c r="E527">
-        <v>6.8618</v>
+        <v>6.861826</v>
       </c>
       <c r="F527">
         <v>1.898708</v>
       </c>
       <c r="G527">
         <v>1.060174</v>
       </c>
       <c r="H527">
         <v>0.838534</v>
       </c>
       <c r="I527">
         <v>-0.282595</v>
       </c>
       <c r="J527">
         <v>6.197692</v>
       </c>
       <c r="K527">
         <v>0.63024</v>
       </c>
       <c r="L527">
-        <v>0.572107</v>
+        <v>0.572133</v>
       </c>
       <c r="M527">
-        <v>7.417739</v>
+        <v>7.417765</v>
       </c>
     </row>
     <row r="528" spans="1:26">
       <c r="A528" s="6">
         <v>42339.0</v>
       </c>
       <c r="B528">
         <v>5.668904</v>
       </c>
       <c r="C528">
         <v>0.728229</v>
       </c>
       <c r="D528">
-        <v>0.607029</v>
+        <v>0.607053</v>
       </c>
       <c r="E528">
-        <v>7.004162</v>
+        <v>7.004186</v>
       </c>
       <c r="F528">
         <v>2.075998</v>
       </c>
       <c r="G528">
         <v>1.15587</v>
       </c>
       <c r="H528">
         <v>0.920127</v>
       </c>
       <c r="I528">
         <v>0.164766</v>
       </c>
       <c r="J528">
         <v>6.741673</v>
       </c>
       <c r="K528">
         <v>0.728229</v>
       </c>
       <c r="L528">
-        <v>0.60175</v>
+        <v>0.601775</v>
       </c>
       <c r="M528">
-        <v>8.089055</v>
+        <v>8.089079</v>
       </c>
     </row>
     <row r="529" spans="1:26">
       <c r="A529" s="6">
         <v>42370.0</v>
       </c>
       <c r="B529">
         <v>5.597142</v>
       </c>
       <c r="C529">
         <v>0.758537</v>
       </c>
       <c r="D529">
-        <v>0.599191</v>
+        <v>0.599271</v>
       </c>
       <c r="E529">
-        <v>6.954869</v>
+        <v>6.95495</v>
       </c>
       <c r="F529">
         <v>2.103195</v>
       </c>
       <c r="G529">
         <v>1.099</v>
       </c>
       <c r="H529">
         <v>1.004195</v>
       </c>
       <c r="I529">
         <v>0.816037</v>
       </c>
       <c r="J529">
         <v>7.415254</v>
       </c>
       <c r="K529">
         <v>0.758537</v>
       </c>
       <c r="L529">
-        <v>0.580379</v>
+        <v>0.58046</v>
       </c>
       <c r="M529">
-        <v>8.775101</v>
+        <v>8.775182</v>
       </c>
     </row>
     <row r="530" spans="1:26">
       <c r="A530" s="6">
         <v>42401.0</v>
       </c>
       <c r="B530">
         <v>5.25891</v>
       </c>
       <c r="C530">
         <v>0.686509</v>
       </c>
       <c r="D530">
-        <v>0.581707</v>
+        <v>0.581801</v>
       </c>
       <c r="E530">
-        <v>6.527126</v>
+        <v>6.52722</v>
       </c>
       <c r="F530">
         <v>2.026808</v>
       </c>
       <c r="G530">
         <v>1.037638</v>
       </c>
       <c r="H530">
         <v>0.98917</v>
       </c>
       <c r="I530">
         <v>0.423131</v>
       </c>
       <c r="J530">
         <v>6.663741</v>
       </c>
       <c r="K530">
         <v>0.686509</v>
       </c>
       <c r="L530">
-        <v>0.572523</v>
+        <v>0.572617</v>
       </c>
       <c r="M530">
-        <v>7.939427</v>
+        <v>7.939521</v>
       </c>
     </row>
     <row r="531" spans="1:26">
       <c r="A531" s="6">
         <v>42430.0</v>
       </c>
       <c r="B531">
         <v>5.50188</v>
       </c>
       <c r="C531">
         <v>0.691851</v>
       </c>
       <c r="D531">
-        <v>0.626117</v>
+        <v>0.626242</v>
       </c>
       <c r="E531">
-        <v>6.819848</v>
+        <v>6.819973</v>
       </c>
       <c r="F531">
         <v>2.135119</v>
       </c>
       <c r="G531">
         <v>1.167178</v>
       </c>
       <c r="H531">
         <v>0.967941</v>
       </c>
       <c r="I531">
         <v>-0.124425</v>
       </c>
       <c r="J531">
         <v>6.3369</v>
       </c>
       <c r="K531">
         <v>0.691851</v>
       </c>
       <c r="L531">
-        <v>0.617082</v>
+        <v>0.617207</v>
       </c>
       <c r="M531">
-        <v>7.663364</v>
+        <v>7.663489</v>
       </c>
     </row>
     <row r="532" spans="1:26">
       <c r="A532" s="6">
         <v>42461.0</v>
       </c>
       <c r="B532">
         <v>5.176947</v>
       </c>
       <c r="C532">
         <v>0.656112</v>
       </c>
       <c r="D532">
-        <v>0.589697</v>
+        <v>0.589837</v>
       </c>
       <c r="E532">
-        <v>6.422756</v>
+        <v>6.422896</v>
       </c>
       <c r="F532">
         <v>2.026277</v>
       </c>
       <c r="G532">
         <v>1.122731</v>
       </c>
       <c r="H532">
         <v>0.903546</v>
       </c>
       <c r="I532">
         <v>-0.186436</v>
       </c>
       <c r="J532">
         <v>5.886045</v>
       </c>
       <c r="K532">
         <v>0.656112</v>
       </c>
       <c r="L532">
-        <v>0.5832</v>
+        <v>0.58334</v>
       </c>
       <c r="M532">
-        <v>7.139866</v>
+        <v>7.140006</v>
       </c>
     </row>
     <row r="533" spans="1:26">
       <c r="A533" s="6">
         <v>42491.0</v>
       </c>
       <c r="B533">
         <v>5.393134</v>
       </c>
       <c r="C533">
         <v>0.696324</v>
       </c>
       <c r="D533">
-        <v>0.609056</v>
+        <v>0.609211</v>
       </c>
       <c r="E533">
-        <v>6.698513</v>
+        <v>6.698668</v>
       </c>
       <c r="F533">
         <v>2.165413</v>
       </c>
       <c r="G533">
         <v>1.242526</v>
       </c>
       <c r="H533">
         <v>0.922887</v>
       </c>
       <c r="I533">
         <v>-0.342355</v>
       </c>
       <c r="J533">
         <v>5.958827</v>
       </c>
       <c r="K533">
         <v>0.696324</v>
       </c>
       <c r="L533">
-        <v>0.606183</v>
+        <v>0.606337</v>
       </c>
       <c r="M533">
-        <v>7.279045</v>
+        <v>7.2792</v>
       </c>
     </row>
     <row r="534" spans="1:26">
       <c r="A534" s="6">
         <v>42522.0</v>
       </c>
       <c r="B534">
         <v>5.332555</v>
       </c>
       <c r="C534">
         <v>0.702587</v>
       </c>
       <c r="D534">
-        <v>0.593674</v>
+        <v>0.593832</v>
       </c>
       <c r="E534">
-        <v>6.628815</v>
+        <v>6.628974</v>
       </c>
       <c r="F534">
         <v>2.070735</v>
       </c>
       <c r="G534">
         <v>1.190165</v>
       </c>
       <c r="H534">
         <v>0.88057</v>
       </c>
       <c r="I534">
         <v>0.149823</v>
       </c>
       <c r="J534">
         <v>6.347812</v>
       </c>
       <c r="K534">
         <v>0.702587</v>
       </c>
       <c r="L534">
-        <v>0.587866</v>
+        <v>0.588025</v>
       </c>
       <c r="M534">
-        <v>7.659208</v>
+        <v>7.659366</v>
       </c>
     </row>
     <row r="535" spans="1:26">
       <c r="A535" s="6">
         <v>42552.0</v>
       </c>
       <c r="B535">
         <v>5.528772</v>
       </c>
       <c r="C535">
         <v>0.735784</v>
       </c>
       <c r="D535">
-        <v>0.604311</v>
+        <v>0.604475</v>
       </c>
       <c r="E535">
-        <v>6.868866</v>
+        <v>6.86903</v>
       </c>
       <c r="F535">
         <v>2.25379</v>
       </c>
       <c r="G535">
         <v>1.130691</v>
       </c>
       <c r="H535">
         <v>1.1231</v>
       </c>
       <c r="I535">
         <v>0.197498</v>
       </c>
       <c r="J535">
         <v>6.824567</v>
       </c>
       <c r="K535">
         <v>0.735784</v>
       </c>
       <c r="L535">
-        <v>0.604891</v>
+        <v>0.605055</v>
       </c>
       <c r="M535">
-        <v>8.189464</v>
+        <v>8.189629</v>
       </c>
     </row>
     <row r="536" spans="1:26">
       <c r="A536" s="6">
         <v>42583.0</v>
       </c>
       <c r="B536">
         <v>5.6223</v>
       </c>
       <c r="C536">
         <v>0.748095</v>
       </c>
       <c r="D536">
-        <v>0.591345</v>
+        <v>0.591505</v>
       </c>
       <c r="E536">
-        <v>6.961739</v>
+        <v>6.961899</v>
       </c>
       <c r="F536">
         <v>2.211385</v>
       </c>
       <c r="G536">
         <v>1.186213</v>
       </c>
       <c r="H536">
         <v>1.025171</v>
       </c>
       <c r="I536">
         <v>0.307498</v>
       </c>
       <c r="J536">
         <v>6.932325</v>
       </c>
       <c r="K536">
         <v>0.748095</v>
       </c>
       <c r="L536">
-        <v>0.590916</v>
+        <v>0.591076</v>
       </c>
       <c r="M536">
-        <v>8.294409</v>
+        <v>8.294568</v>
       </c>
     </row>
     <row r="537" spans="1:26">
       <c r="A537" s="6">
         <v>42614.0</v>
       </c>
       <c r="B537">
         <v>5.380079</v>
       </c>
       <c r="C537">
         <v>0.684522</v>
       </c>
       <c r="D537">
-        <v>0.562208</v>
+        <v>0.562351</v>
       </c>
       <c r="E537">
-        <v>6.62681</v>
+        <v>6.626952</v>
       </c>
       <c r="F537">
         <v>2.097864</v>
       </c>
       <c r="G537">
         <v>1.184215</v>
       </c>
       <c r="H537">
         <v>0.913648</v>
       </c>
       <c r="I537">
         <v>-0.026745</v>
       </c>
       <c r="J537">
         <v>6.251514</v>
       </c>
       <c r="K537">
         <v>0.684522</v>
       </c>
       <c r="L537">
-        <v>0.561604</v>
+        <v>0.561746</v>
       </c>
       <c r="M537">
-        <v>7.513713</v>
+        <v>7.513855</v>
       </c>
     </row>
     <row r="538" spans="1:26">
       <c r="A538" s="6">
         <v>42644.0</v>
       </c>
       <c r="B538">
         <v>5.636753</v>
       </c>
       <c r="C538">
         <v>0.63521</v>
       </c>
       <c r="D538">
-        <v>0.584383</v>
+        <v>0.58451</v>
       </c>
       <c r="E538">
-        <v>6.856346</v>
+        <v>6.856473</v>
       </c>
       <c r="F538">
         <v>2.058266</v>
       </c>
       <c r="G538">
         <v>1.124287</v>
       </c>
       <c r="H538">
         <v>0.933978</v>
       </c>
       <c r="I538">
         <v>-0.397041</v>
       </c>
       <c r="J538">
         <v>6.160696</v>
       </c>
       <c r="K538">
         <v>0.63521</v>
       </c>
       <c r="L538">
-        <v>0.579229</v>
+        <v>0.579357</v>
       </c>
       <c r="M538">
-        <v>7.393283</v>
+        <v>7.39341</v>
       </c>
     </row>
     <row r="539" spans="1:26">
       <c r="A539" s="6">
         <v>42675.0</v>
       </c>
       <c r="B539">
         <v>5.510974</v>
       </c>
       <c r="C539">
         <v>0.681705</v>
       </c>
       <c r="D539">
-        <v>0.586197</v>
+        <v>0.5863</v>
       </c>
       <c r="E539">
-        <v>6.778875</v>
+        <v>6.778979</v>
       </c>
       <c r="F539">
         <v>2.105279</v>
       </c>
       <c r="G539">
         <v>1.262829</v>
       </c>
       <c r="H539">
         <v>0.842449</v>
       </c>
       <c r="I539">
         <v>-0.163884</v>
       </c>
       <c r="J539">
         <v>6.171333</v>
       </c>
       <c r="K539">
         <v>0.681705</v>
       </c>
       <c r="L539">
-        <v>0.583917</v>
+        <v>0.584021</v>
       </c>
       <c r="M539">
-        <v>7.45744</v>
+        <v>7.457544</v>
       </c>
     </row>
     <row r="540" spans="1:26">
       <c r="A540" s="6">
         <v>42705.0</v>
       </c>
       <c r="B540">
         <v>5.507419</v>
       </c>
       <c r="C540">
         <v>0.749517</v>
       </c>
       <c r="D540">
-        <v>0.650925</v>
+        <v>0.651021</v>
       </c>
       <c r="E540">
-        <v>6.907861</v>
+        <v>6.907957</v>
       </c>
       <c r="F540">
         <v>2.123956</v>
       </c>
       <c r="G540">
         <v>1.371734</v>
       </c>
       <c r="H540">
         <v>0.752223</v>
       </c>
       <c r="I540">
         <v>1.118384</v>
       </c>
       <c r="J540">
         <v>7.37</v>
       </c>
       <c r="K540">
         <v>0.749517</v>
       </c>
       <c r="L540">
-        <v>0.642322</v>
+        <v>0.642418</v>
       </c>
       <c r="M540">
-        <v>8.778468</v>
+        <v>8.778564</v>
       </c>
     </row>
     <row r="541" spans="1:26">
       <c r="A541" s="6">
         <v>42736.0</v>
       </c>
       <c r="B541">
         <v>5.602618</v>
       </c>
       <c r="C541">
         <v>0.764768</v>
       </c>
       <c r="D541">
-        <v>0.627139</v>
+        <v>0.627282</v>
       </c>
       <c r="E541">
-        <v>6.994526</v>
+        <v>6.994668</v>
       </c>
       <c r="F541">
         <v>2.314684</v>
       </c>
       <c r="G541">
         <v>1.380433</v>
       </c>
       <c r="H541">
         <v>0.934251</v>
       </c>
       <c r="I541">
         <v>0.741835</v>
       </c>
       <c r="J541">
         <v>7.278846</v>
       </c>
       <c r="K541">
         <v>0.764768</v>
       </c>
       <c r="L541">
-        <v>0.604701</v>
+        <v>0.604844</v>
       </c>
       <c r="M541">
-        <v>8.670612</v>
+        <v>8.670755</v>
       </c>
     </row>
     <row r="542" spans="1:26">
       <c r="A542" s="6">
         <v>42767.0</v>
       </c>
       <c r="B542">
         <v>5.200526</v>
       </c>
       <c r="C542">
         <v>0.664778</v>
       </c>
       <c r="D542">
-        <v>0.580323</v>
+        <v>0.580481</v>
       </c>
       <c r="E542">
-        <v>6.445627</v>
+        <v>6.445785</v>
       </c>
       <c r="F542">
         <v>1.959252</v>
       </c>
       <c r="G542">
         <v>1.389046</v>
       </c>
       <c r="H542">
         <v>0.570205</v>
       </c>
       <c r="I542">
         <v>0.306434</v>
       </c>
       <c r="J542">
         <v>6.076266</v>
       </c>
       <c r="K542">
         <v>0.664778</v>
       </c>
       <c r="L542">
-        <v>0.564223</v>
+        <v>0.564382</v>
       </c>
       <c r="M542">
-        <v>7.322267</v>
+        <v>7.322425</v>
       </c>
     </row>
     <row r="543" spans="1:26">
       <c r="A543" s="6">
         <v>42795.0</v>
       </c>
       <c r="B543">
         <v>5.688418</v>
       </c>
       <c r="C543">
         <v>0.68081</v>
       </c>
       <c r="D543">
-        <v>0.663921</v>
+        <v>0.664147</v>
       </c>
       <c r="E543">
-        <v>7.033149</v>
+        <v>7.033375</v>
       </c>
       <c r="F543">
         <v>2.194988</v>
       </c>
       <c r="G543">
         <v>1.470174</v>
       </c>
       <c r="H543">
         <v>0.724814</v>
       </c>
       <c r="I543">
         <v>0.304583</v>
       </c>
       <c r="J543">
         <v>6.713505</v>
       </c>
       <c r="K543">
         <v>0.68081</v>
       </c>
       <c r="L543">
-        <v>0.651088</v>
+        <v>0.651313</v>
       </c>
       <c r="M543">
-        <v>8.062547</v>
+        <v>8.062772</v>
       </c>
     </row>
     <row r="544" spans="1:26">
       <c r="A544" s="6">
         <v>42826.0</v>
       </c>
       <c r="B544">
         <v>5.423134</v>
       </c>
       <c r="C544">
         <v>0.593479</v>
       </c>
       <c r="D544">
-        <v>0.635132</v>
+        <v>0.635383</v>
       </c>
       <c r="E544">
-        <v>6.651745</v>
+        <v>6.651996</v>
       </c>
       <c r="F544">
         <v>2.111712</v>
       </c>
       <c r="G544">
         <v>1.421182</v>
       </c>
       <c r="H544">
         <v>0.690529</v>
       </c>
       <c r="I544">
         <v>-0.257634</v>
       </c>
       <c r="J544">
         <v>5.845469</v>
       </c>
       <c r="K544">
         <v>0.593479</v>
       </c>
       <c r="L544">
-        <v>0.630489</v>
+        <v>0.63074</v>
       </c>
       <c r="M544">
-        <v>7.08464</v>
+        <v>7.084891</v>
       </c>
     </row>
     <row r="545" spans="1:26">
       <c r="A545" s="6">
         <v>42856.0</v>
       </c>
       <c r="B545">
         <v>5.657001</v>
       </c>
       <c r="C545">
         <v>0.64127</v>
       </c>
       <c r="D545">
-        <v>0.661288</v>
+        <v>0.661565</v>
       </c>
       <c r="E545">
-        <v>6.959559</v>
+        <v>6.959836</v>
       </c>
       <c r="F545">
         <v>2.263762</v>
       </c>
       <c r="G545">
         <v>1.452963</v>
       </c>
       <c r="H545">
         <v>0.810799</v>
       </c>
       <c r="I545">
         <v>-0.356533</v>
       </c>
       <c r="J545">
         <v>6.098119</v>
       </c>
       <c r="K545">
         <v>0.64127</v>
       </c>
       <c r="L545">
-        <v>0.659925</v>
+        <v>0.660202</v>
       </c>
       <c r="M545">
-        <v>7.413824</v>
+        <v>7.414101</v>
       </c>
     </row>
     <row r="546" spans="1:26">
       <c r="A546" s="6">
         <v>42887.0</v>
       </c>
       <c r="B546">
         <v>5.611248</v>
       </c>
       <c r="C546">
         <v>0.700866</v>
       </c>
       <c r="D546">
-        <v>0.642341</v>
+        <v>0.642625</v>
       </c>
       <c r="E546">
-        <v>6.954455</v>
+        <v>6.954739</v>
       </c>
       <c r="F546">
         <v>2.117259</v>
       </c>
       <c r="G546">
         <v>1.4344</v>
       </c>
       <c r="H546">
         <v>0.682859</v>
       </c>
       <c r="I546">
         <v>-0.031423</v>
       </c>
       <c r="J546">
         <v>6.244705</v>
       </c>
       <c r="K546">
         <v>0.700866</v>
       </c>
       <c r="L546">
-        <v>0.64264</v>
+        <v>0.642924</v>
       </c>
       <c r="M546">
-        <v>7.60589</v>
+        <v>7.606174</v>
       </c>
     </row>
     <row r="547" spans="1:26">
       <c r="A547" s="6">
         <v>42917.0</v>
       </c>
       <c r="B547">
         <v>5.742036</v>
       </c>
       <c r="C547">
         <v>0.745875</v>
       </c>
       <c r="D547">
-        <v>0.625553</v>
+        <v>0.625845</v>
       </c>
       <c r="E547">
-        <v>7.113465</v>
+        <v>7.113757</v>
       </c>
       <c r="F547">
         <v>2.129007</v>
       </c>
       <c r="G547">
         <v>1.45849</v>
       </c>
       <c r="H547">
         <v>0.670517</v>
       </c>
       <c r="I547">
         <v>0.333681</v>
       </c>
       <c r="J547">
         <v>6.733535</v>
       </c>
       <c r="K547">
         <v>0.745875</v>
       </c>
       <c r="L547">
-        <v>0.620493</v>
+        <v>0.620785</v>
       </c>
       <c r="M547">
-        <v>8.117663</v>
+        <v>8.117955</v>
       </c>
     </row>
     <row r="548" spans="1:26">
       <c r="A548" s="6">
         <v>42948.0</v>
       </c>
       <c r="B548">
         <v>5.886951</v>
       </c>
       <c r="C548">
         <v>0.757067</v>
       </c>
       <c r="D548">
-        <v>0.612154</v>
+        <v>0.612438</v>
       </c>
       <c r="E548">
-        <v>7.256172</v>
+        <v>7.256455</v>
       </c>
       <c r="F548">
         <v>2.153423</v>
       </c>
       <c r="G548">
         <v>1.393328</v>
       </c>
       <c r="H548">
         <v>0.760095</v>
       </c>
       <c r="I548">
         <v>0.012991</v>
       </c>
       <c r="J548">
         <v>6.645209</v>
       </c>
       <c r="K548">
         <v>0.757067</v>
       </c>
       <c r="L548">
-        <v>0.60741</v>
+        <v>0.607694</v>
       </c>
       <c r="M548">
-        <v>8.029258</v>
+        <v>8.029542</v>
       </c>
     </row>
     <row r="549" spans="1:26">
       <c r="A549" s="6">
         <v>42979.0</v>
       </c>
       <c r="B549">
         <v>5.668111</v>
       </c>
       <c r="C549">
         <v>0.712236</v>
       </c>
       <c r="D549">
-        <v>0.583867</v>
+        <v>0.584121</v>
       </c>
       <c r="E549">
-        <v>6.964214</v>
+        <v>6.964469</v>
       </c>
       <c r="F549">
         <v>1.99326</v>
       </c>
       <c r="G549">
         <v>1.47795</v>
       </c>
       <c r="H549">
         <v>0.51531</v>
       </c>
       <c r="I549">
         <v>-0.127838</v>
       </c>
       <c r="J549">
         <v>6.049494</v>
       </c>
       <c r="K549">
         <v>0.712236</v>
       </c>
       <c r="L549">
-        <v>0.574479</v>
+        <v>0.574734</v>
       </c>
       <c r="M549">
-        <v>7.351687</v>
+        <v>7.351941</v>
       </c>
     </row>
     <row r="550" spans="1:26">
       <c r="A550" s="6">
         <v>43009.0</v>
       </c>
       <c r="B550">
         <v>5.985345</v>
       </c>
       <c r="C550">
         <v>0.690239</v>
       </c>
       <c r="D550">
-        <v>0.614657</v>
+        <v>0.614884</v>
       </c>
       <c r="E550">
-        <v>7.290241</v>
+        <v>7.290468</v>
       </c>
       <c r="F550">
         <v>2.064724</v>
       </c>
       <c r="G550">
         <v>1.683261</v>
       </c>
       <c r="H550">
         <v>0.381463</v>
       </c>
       <c r="I550">
         <v>-0.154238</v>
       </c>
       <c r="J550">
         <v>6.21178</v>
       </c>
       <c r="K550">
         <v>0.690239</v>
       </c>
       <c r="L550">
-        <v>0.604384</v>
+        <v>0.604611</v>
       </c>
       <c r="M550">
-        <v>7.517466</v>
+        <v>7.517694</v>
       </c>
     </row>
     <row r="551" spans="1:26">
       <c r="A551" s="6">
         <v>43040.0</v>
       </c>
       <c r="B551">
         <v>5.951402</v>
       </c>
       <c r="C551">
         <v>0.696756</v>
       </c>
       <c r="D551">
-        <v>0.613796</v>
+        <v>0.613975</v>
       </c>
       <c r="E551">
-        <v>7.261955</v>
+        <v>7.262133</v>
       </c>
       <c r="F551">
         <v>2.023431</v>
       </c>
       <c r="G551">
         <v>1.657555</v>
       </c>
       <c r="H551">
         <v>0.365876</v>
       </c>
       <c r="I551">
         <v>0.186197</v>
       </c>
       <c r="J551">
         <v>6.509093</v>
       </c>
       <c r="K551">
         <v>0.696756</v>
       </c>
       <c r="L551">
-        <v>0.597577</v>
+        <v>0.597756</v>
       </c>
       <c r="M551">
-        <v>7.814028</v>
+        <v>7.814206</v>
       </c>
     </row>
     <row r="552" spans="1:26">
       <c r="A552" s="6">
         <v>43070.0</v>
       </c>
       <c r="B552">
         <v>6.075231</v>
       </c>
       <c r="C552">
         <v>0.770824</v>
       </c>
       <c r="D552">
-        <v>0.63513</v>
+        <v>0.635298</v>
       </c>
       <c r="E552">
-        <v>7.481185</v>
+        <v>7.481353</v>
       </c>
       <c r="F552">
         <v>2.132348</v>
       </c>
       <c r="G552">
         <v>1.726816</v>
       </c>
       <c r="H552">
         <v>0.405532</v>
       </c>
       <c r="I552">
         <v>1.009412</v>
       </c>
       <c r="J552">
         <v>7.494688</v>
       </c>
       <c r="K552">
         <v>0.770824</v>
       </c>
       <c r="L552">
-        <v>0.616781</v>
+        <v>0.616949</v>
       </c>
       <c r="M552">
-        <v>8.896129</v>
+        <v>8.896297</v>
       </c>
     </row>
     <row r="553" spans="1:26">
       <c r="A553" s="6">
         <v>43101.0</v>
       </c>
       <c r="B553">
         <v>5.988451</v>
       </c>
       <c r="C553">
         <v>0.780456</v>
       </c>
       <c r="D553">
-        <v>0.652428</v>
+        <v>0.652641</v>
       </c>
       <c r="E553">
-        <v>7.421335</v>
+        <v>7.421547</v>
       </c>
       <c r="F553">
         <v>2.227522</v>
       </c>
       <c r="G553">
         <v>1.572446</v>
       </c>
       <c r="H553">
         <v>0.655075</v>
       </c>
       <c r="I553">
         <v>1.263388</v>
       </c>
       <c r="J553">
         <v>7.911819</v>
       </c>
       <c r="K553">
         <v>0.780456</v>
       </c>
       <c r="L553">
-        <v>0.633585</v>
+        <v>0.633797</v>
       </c>
       <c r="M553">
-        <v>9.339798</v>
+        <v>9.340011</v>
       </c>
     </row>
     <row r="554" spans="1:26">
       <c r="A554" s="6">
         <v>43132.0</v>
       </c>
       <c r="B554">
         <v>5.605371</v>
       </c>
       <c r="C554">
         <v>0.67738</v>
       </c>
       <c r="D554">
-        <v>0.609384</v>
+        <v>0.609616</v>
       </c>
       <c r="E554">
-        <v>6.892135</v>
+        <v>6.892366</v>
       </c>
       <c r="F554">
         <v>1.860679</v>
       </c>
       <c r="G554">
         <v>1.52459</v>
       </c>
       <c r="H554">
         <v>0.33609</v>
       </c>
       <c r="I554">
         <v>0.521758</v>
       </c>
       <c r="J554">
         <v>6.47658</v>
       </c>
       <c r="K554">
         <v>0.67738</v>
       </c>
       <c r="L554">
-        <v>0.584012</v>
+        <v>0.584243</v>
       </c>
       <c r="M554">
-        <v>7.749983</v>
+        <v>7.750214</v>
       </c>
     </row>
     <row r="555" spans="1:26">
       <c r="A555" s="6">
         <v>43160.0</v>
       </c>
       <c r="B555">
         <v>6.2629</v>
       </c>
       <c r="C555">
         <v>0.700826</v>
       </c>
       <c r="D555">
-        <v>0.668591</v>
+        <v>0.668911</v>
       </c>
       <c r="E555">
-        <v>7.632318</v>
+        <v>7.632637</v>
       </c>
       <c r="F555">
         <v>2.114327</v>
       </c>
       <c r="G555">
         <v>1.742406</v>
       </c>
       <c r="H555">
         <v>0.371921</v>
       </c>
       <c r="I555">
         <v>0.352482</v>
       </c>
       <c r="J555">
         <v>6.990649</v>
       </c>
       <c r="K555">
         <v>0.700826</v>
       </c>
       <c r="L555">
-        <v>0.650222</v>
+        <v>0.650542</v>
       </c>
       <c r="M555">
-        <v>8.356721</v>
+        <v>8.35704</v>
       </c>
     </row>
     <row r="556" spans="1:26">
       <c r="A556" s="6">
         <v>43191.0</v>
       </c>
       <c r="B556">
         <v>5.959563</v>
       </c>
       <c r="C556">
         <v>0.618237</v>
       </c>
       <c r="D556">
-        <v>0.656554</v>
+        <v>0.656914</v>
       </c>
       <c r="E556">
-        <v>7.234354</v>
+        <v>7.234714</v>
       </c>
       <c r="F556">
         <v>2.12512</v>
       </c>
       <c r="G556">
         <v>1.791851</v>
       </c>
       <c r="H556">
         <v>0.333269</v>
       </c>
       <c r="I556">
         <v>-0.049127</v>
       </c>
       <c r="J556">
         <v>6.252246</v>
       </c>
       <c r="K556">
         <v>0.618237</v>
       </c>
       <c r="L556">
-        <v>0.638094</v>
+        <v>0.638453</v>
       </c>
       <c r="M556">
-        <v>7.518496</v>
+        <v>7.518855</v>
       </c>
     </row>
     <row r="557" spans="1:26">
       <c r="A557" s="6">
         <v>43221.0</v>
       </c>
       <c r="B557">
         <v>6.207993</v>
       </c>
       <c r="C557">
         <v>0.703833</v>
       </c>
       <c r="D557">
-        <v>0.680705</v>
+        <v>0.6811</v>
       </c>
       <c r="E557">
-        <v>7.592532</v>
+        <v>7.592927</v>
       </c>
       <c r="F557">
         <v>2.142157</v>
       </c>
       <c r="G557">
         <v>1.774731</v>
       </c>
       <c r="H557">
         <v>0.367426</v>
       </c>
       <c r="I557">
         <v>-0.347759</v>
       </c>
       <c r="J557">
         <v>6.219886</v>
       </c>
       <c r="K557">
         <v>0.703833</v>
       </c>
       <c r="L557">
-        <v>0.674498</v>
+        <v>0.674893</v>
       </c>
       <c r="M557">
-        <v>7.612199</v>
+        <v>7.612594</v>
       </c>
     </row>
     <row r="558" spans="1:26">
       <c r="A558" s="6">
         <v>43252.0</v>
       </c>
       <c r="B558">
         <v>6.104684</v>
       </c>
       <c r="C558">
         <v>0.728583</v>
       </c>
       <c r="D558">
-        <v>0.668774</v>
+        <v>0.669175</v>
       </c>
       <c r="E558">
-        <v>7.502041</v>
+        <v>7.502443</v>
       </c>
       <c r="F558">
         <v>2.17634</v>
       </c>
       <c r="G558">
         <v>1.762188</v>
       </c>
       <c r="H558">
         <v>0.414152</v>
       </c>
       <c r="I558">
         <v>-0.13833</v>
       </c>
       <c r="J558">
         <v>6.380783</v>
       </c>
       <c r="K558">
         <v>0.728583</v>
       </c>
       <c r="L558">
-        <v>0.653898</v>
+        <v>0.654299</v>
       </c>
       <c r="M558">
-        <v>7.777863</v>
+        <v>7.778265</v>
       </c>
     </row>
     <row r="559" spans="1:26">
       <c r="A559" s="6">
         <v>43282.0</v>
       </c>
       <c r="B559">
         <v>6.407722</v>
       </c>
       <c r="C559">
         <v>0.757528</v>
       </c>
       <c r="D559">
-        <v>0.64794</v>
+        <v>0.648352</v>
       </c>
       <c r="E559">
-        <v>7.81319</v>
+        <v>7.813603</v>
       </c>
       <c r="F559">
         <v>2.16145</v>
       </c>
       <c r="G559">
         <v>1.863194</v>
       </c>
       <c r="H559">
         <v>0.298256</v>
       </c>
       <c r="I559">
         <v>0.197586</v>
       </c>
       <c r="J559">
         <v>6.904313</v>
       </c>
       <c r="K559">
         <v>0.757528</v>
       </c>
       <c r="L559">
-        <v>0.632058</v>
+        <v>0.632471</v>
       </c>
       <c r="M559">
-        <v>8.309032</v>
+        <v>8.309445</v>
       </c>
     </row>
     <row r="560" spans="1:26">
       <c r="A560" s="6">
         <v>43313.0</v>
       </c>
       <c r="B560">
         <v>6.694619</v>
       </c>
       <c r="C560">
         <v>0.755713</v>
       </c>
       <c r="D560">
-        <v>0.651954</v>
+        <v>0.65235</v>
       </c>
       <c r="E560">
-        <v>8.102286</v>
+        <v>8.102682</v>
       </c>
       <c r="F560">
         <v>2.191516</v>
       </c>
       <c r="G560">
         <v>1.737064</v>
       </c>
       <c r="H560">
         <v>0.454452</v>
       </c>
       <c r="I560">
         <v>-0.168894</v>
       </c>
       <c r="J560">
         <v>6.97706</v>
       </c>
       <c r="K560">
         <v>0.755713</v>
       </c>
       <c r="L560">
-        <v>0.638004</v>
+        <v>0.6384</v>
       </c>
       <c r="M560">
-        <v>8.387843</v>
+        <v>8.388239</v>
       </c>
     </row>
     <row r="561" spans="1:26">
       <c r="A561" s="6">
         <v>43344.0</v>
       </c>
       <c r="B561">
         <v>6.43964</v>
       </c>
       <c r="C561">
         <v>0.676697</v>
       </c>
       <c r="D561">
-        <v>0.60071</v>
+        <v>0.601061</v>
       </c>
       <c r="E561">
-        <v>7.717047</v>
+        <v>7.717398</v>
       </c>
       <c r="F561">
         <v>1.998803</v>
       </c>
       <c r="G561">
         <v>1.723356</v>
       </c>
       <c r="H561">
         <v>0.275447</v>
       </c>
       <c r="I561">
         <v>-0.400739</v>
       </c>
       <c r="J561">
         <v>6.322819</v>
       </c>
       <c r="K561">
         <v>0.676697</v>
       </c>
       <c r="L561">
-        <v>0.581356</v>
+        <v>0.581707</v>
       </c>
       <c r="M561">
-        <v>7.591756</v>
+        <v>7.592107</v>
       </c>
     </row>
     <row r="562" spans="1:26">
       <c r="A562" s="6">
         <v>43374.0</v>
       </c>
       <c r="B562">
         <v>6.734814</v>
       </c>
       <c r="C562">
         <v>0.620995</v>
       </c>
       <c r="D562">
-        <v>0.627968</v>
+        <v>0.628282</v>
       </c>
       <c r="E562">
-        <v>7.983777</v>
+        <v>7.984091</v>
       </c>
       <c r="F562">
         <v>1.981975</v>
       </c>
       <c r="G562">
         <v>1.893627</v>
       </c>
       <c r="H562">
         <v>0.088348</v>
       </c>
       <c r="I562">
         <v>-0.267836</v>
       </c>
       <c r="J562">
         <v>6.564261</v>
       </c>
       <c r="K562">
         <v>0.620995</v>
       </c>
       <c r="L562">
-        <v>0.609363</v>
+        <v>0.609676</v>
       </c>
       <c r="M562">
-        <v>7.804289</v>
+        <v>7.804603</v>
       </c>
     </row>
     <row r="563" spans="1:26">
       <c r="A563" s="6">
         <v>43405.0</v>
       </c>
       <c r="B563">
         <v>6.600253</v>
       </c>
       <c r="C563">
         <v>0.668643</v>
       </c>
       <c r="D563">
-        <v>0.6232</v>
+        <v>0.62345</v>
       </c>
       <c r="E563">
-        <v>7.892095</v>
+        <v>7.892345</v>
       </c>
       <c r="F563">
         <v>1.895825</v>
       </c>
       <c r="G563">
         <v>1.883561</v>
       </c>
       <c r="H563">
         <v>0.012264</v>
       </c>
       <c r="I563">
         <v>0.320539</v>
       </c>
       <c r="J563">
         <v>6.943583</v>
       </c>
       <c r="K563">
         <v>0.668643</v>
       </c>
       <c r="L563">
-        <v>0.604046</v>
+        <v>0.604296</v>
       </c>
       <c r="M563">
-        <v>8.224898</v>
+        <v>8.225148</v>
       </c>
     </row>
     <row r="564" spans="1:26">
       <c r="A564" s="6">
         <v>43435.0</v>
       </c>
       <c r="B564">
         <v>6.778155</v>
       </c>
       <c r="C564">
         <v>0.749177</v>
       </c>
       <c r="D564">
-        <v>0.647491</v>
+        <v>0.647724</v>
       </c>
       <c r="E564">
-        <v>8.174823</v>
+        <v>8.175056</v>
       </c>
       <c r="F564">
         <v>1.957559</v>
       </c>
       <c r="G564">
         <v>1.954641</v>
       </c>
       <c r="H564">
         <v>0.002918</v>
       </c>
       <c r="I564">
         <v>0.545737</v>
       </c>
       <c r="J564">
         <v>7.336542</v>
       </c>
       <c r="K564">
         <v>0.749177</v>
       </c>
       <c r="L564">
-        <v>0.626928</v>
+        <v>0.627161</v>
       </c>
       <c r="M564">
-        <v>8.723478</v>
+        <v>8.723711</v>
       </c>
     </row>
     <row r="565" spans="1:26">
       <c r="A565" s="6">
         <v>43466.0</v>
       </c>
       <c r="B565">
         <v>6.809887</v>
       </c>
       <c r="C565">
         <v>0.769584</v>
       </c>
       <c r="D565">
-        <v>0.644838</v>
+        <v>0.64511</v>
       </c>
       <c r="E565">
-        <v>8.224309</v>
+        <v>8.224581</v>
       </c>
       <c r="F565">
         <v>2.121899</v>
       </c>
       <c r="G565">
         <v>1.910215</v>
       </c>
       <c r="H565">
         <v>0.211685</v>
       </c>
       <c r="I565">
         <v>0.803988</v>
       </c>
       <c r="J565">
         <v>7.838231</v>
       </c>
       <c r="K565">
         <v>0.769584</v>
       </c>
       <c r="L565">
-        <v>0.620766</v>
+        <v>0.621038</v>
       </c>
       <c r="M565">
-        <v>9.239981</v>
+        <v>9.240253</v>
       </c>
     </row>
     <row r="566" spans="1:26">
       <c r="A566" s="6">
         <v>43497.0</v>
       </c>
       <c r="B566">
         <v>6.125798</v>
       </c>
       <c r="C566">
         <v>0.675753</v>
       </c>
       <c r="D566">
-        <v>0.59317</v>
+        <v>0.593464</v>
       </c>
       <c r="E566">
-        <v>7.394721</v>
+        <v>7.395015</v>
       </c>
       <c r="F566">
         <v>1.700241</v>
       </c>
       <c r="G566">
         <v>1.724712</v>
       </c>
       <c r="H566">
         <v>-0.024471</v>
       </c>
       <c r="I566">
         <v>0.731775</v>
       </c>
       <c r="J566">
         <v>6.835727</v>
       </c>
       <c r="K566">
         <v>0.675753</v>
       </c>
       <c r="L566">
-        <v>0.579853</v>
+        <v>0.580147</v>
       </c>
       <c r="M566">
-        <v>8.102025</v>
+        <v>8.10232</v>
       </c>
     </row>
     <row r="567" spans="1:26">
       <c r="A567" s="6">
         <v>43525.0</v>
       </c>
       <c r="B567">
         <v>6.663776</v>
       </c>
       <c r="C567">
         <v>0.679562</v>
       </c>
       <c r="D567">
-        <v>0.657018</v>
+        <v>0.657435</v>
       </c>
       <c r="E567">
-        <v>8.000356</v>
+        <v>8.000773</v>
       </c>
       <c r="F567">
         <v>1.924651</v>
       </c>
       <c r="G567">
         <v>1.912069</v>
       </c>
       <c r="H567">
         <v>0.012582</v>
       </c>
       <c r="I567">
         <v>0.352231</v>
       </c>
       <c r="J567">
         <v>7.031288</v>
       </c>
       <c r="K567">
         <v>0.679562</v>
       </c>
       <c r="L567">
-        <v>0.646127</v>
+        <v>0.646544</v>
       </c>
       <c r="M567">
-        <v>8.365169</v>
+        <v>8.365585</v>
       </c>
     </row>
     <row r="568" spans="1:26">
       <c r="A568" s="6">
         <v>43556.0</v>
       </c>
       <c r="B568">
         <v>6.653407</v>
       </c>
       <c r="C568">
         <v>0.632586</v>
       </c>
       <c r="D568">
-        <v>0.665972</v>
+        <v>0.666436</v>
       </c>
       <c r="E568">
-        <v>7.951966</v>
+        <v>7.952429</v>
       </c>
       <c r="F568">
         <v>1.924807</v>
       </c>
       <c r="G568">
         <v>1.892923</v>
       </c>
       <c r="H568">
         <v>0.031884</v>
       </c>
       <c r="I568">
         <v>-0.681271</v>
       </c>
       <c r="J568">
         <v>6.011698</v>
       </c>
       <c r="K568">
         <v>0.632586</v>
       </c>
       <c r="L568">
-        <v>0.650153</v>
+        <v>0.650616</v>
       </c>
       <c r="M568">
-        <v>7.302579</v>
+        <v>7.303042</v>
       </c>
     </row>
     <row r="569" spans="1:26">
       <c r="A569" s="6">
         <v>43586.0</v>
       </c>
       <c r="B569">
         <v>6.876588</v>
       </c>
       <c r="C569">
         <v>0.700904</v>
       </c>
       <c r="D569">
-        <v>0.689977</v>
+        <v>0.690484</v>
       </c>
       <c r="E569">
-        <v>8.267469</v>
+        <v>8.267976</v>
       </c>
       <c r="F569">
         <v>2.045868</v>
       </c>
       <c r="G569">
         <v>1.953797</v>
       </c>
       <c r="H569">
         <v>0.092071</v>
       </c>
       <c r="I569">
         <v>-0.790793</v>
       </c>
       <c r="J569">
         <v>6.175787</v>
       </c>
       <c r="K569">
         <v>0.700904</v>
       </c>
       <c r="L569">
-        <v>0.681678</v>
+        <v>0.682185</v>
       </c>
       <c r="M569">
-        <v>7.568747</v>
+        <v>7.569254</v>
       </c>
     </row>
     <row r="570" spans="1:26">
       <c r="A570" s="6">
         <v>43617.0</v>
       </c>
       <c r="B570">
         <v>6.607351</v>
       </c>
       <c r="C570">
         <v>0.718461</v>
       </c>
       <c r="D570">
-        <v>0.661158</v>
+        <v>0.661673</v>
       </c>
       <c r="E570">
-        <v>7.98697</v>
+        <v>7.987485</v>
       </c>
       <c r="F570">
         <v>1.889378</v>
       </c>
       <c r="G570">
         <v>1.940025</v>
       </c>
       <c r="H570">
         <v>-0.050648</v>
       </c>
       <c r="I570">
         <v>-0.366762</v>
       </c>
       <c r="J570">
         <v>6.189718</v>
       </c>
       <c r="K570">
         <v>0.718461</v>
       </c>
       <c r="L570">
-        <v>0.648994</v>
+        <v>0.649509</v>
       </c>
       <c r="M570">
-        <v>7.56956</v>
+        <v>7.570075</v>
       </c>
     </row>
     <row r="571" spans="1:26">
       <c r="A571" s="6">
         <v>43647.0</v>
       </c>
       <c r="B571">
         <v>6.786179</v>
       </c>
       <c r="C571">
         <v>0.753898</v>
       </c>
       <c r="D571">
-        <v>0.667002</v>
+        <v>0.66754</v>
       </c>
       <c r="E571">
-        <v>8.207079</v>
+        <v>8.207617</v>
       </c>
       <c r="F571">
         <v>2.020569</v>
       </c>
       <c r="G571">
         <v>1.888848</v>
       </c>
       <c r="H571">
         <v>0.131721</v>
       </c>
       <c r="I571">
         <v>-0.106844</v>
       </c>
       <c r="J571">
         <v>6.811535</v>
       </c>
       <c r="K571">
         <v>0.753898</v>
       </c>
       <c r="L571">
-        <v>0.65395</v>
+        <v>0.654488</v>
       </c>
       <c r="M571">
-        <v>8.231957</v>
+        <v>8.232494</v>
       </c>
     </row>
     <row r="572" spans="1:26">
       <c r="A572" s="6">
         <v>43678.0</v>
       </c>
       <c r="B572">
         <v>7.062461</v>
       </c>
       <c r="C572">
         <v>0.750891</v>
       </c>
       <c r="D572">
-        <v>0.647658</v>
+        <v>0.648174</v>
       </c>
       <c r="E572">
-        <v>8.46101</v>
+        <v>8.461526</v>
       </c>
       <c r="F572">
         <v>1.97528</v>
       </c>
       <c r="G572">
         <v>1.969309</v>
       </c>
       <c r="H572">
         <v>0.005971</v>
       </c>
       <c r="I572">
         <v>-0.205527</v>
       </c>
       <c r="J572">
         <v>6.86216</v>
       </c>
       <c r="K572">
         <v>0.750891</v>
       </c>
       <c r="L572">
-        <v>0.634482</v>
+        <v>0.634998</v>
       </c>
       <c r="M572">
-        <v>8.261454</v>
+        <v>8.261971</v>
       </c>
     </row>
     <row r="573" spans="1:26">
       <c r="A573" s="6">
         <v>43709.0</v>
       </c>
       <c r="B573">
         <v>6.823684</v>
       </c>
       <c r="C573">
         <v>0.689836</v>
       </c>
       <c r="D573">
-        <v>0.613133</v>
+        <v>0.613591</v>
       </c>
       <c r="E573">
-        <v>8.126653</v>
+        <v>8.127111</v>
       </c>
       <c r="F573">
         <v>1.789243</v>
       </c>
       <c r="G573">
         <v>1.976907</v>
       </c>
       <c r="H573">
         <v>-0.187664</v>
       </c>
       <c r="I573">
         <v>-0.370981</v>
       </c>
       <c r="J573">
         <v>6.26438</v>
       </c>
       <c r="K573">
         <v>0.689836</v>
       </c>
       <c r="L573">
-        <v>0.601792</v>
+        <v>0.60225</v>
       </c>
       <c r="M573">
-        <v>7.568008</v>
+        <v>7.568466</v>
       </c>
     </row>
     <row r="574" spans="1:26">
       <c r="A574" s="6">
         <v>43739.0</v>
       </c>
       <c r="B574">
         <v>7.062479</v>
       </c>
       <c r="C574">
         <v>0.647745</v>
       </c>
       <c r="D574">
-        <v>0.633573</v>
+        <v>0.633978</v>
       </c>
       <c r="E574">
-        <v>8.343796</v>
+        <v>8.344201</v>
       </c>
       <c r="F574">
         <v>1.816105</v>
       </c>
       <c r="G574">
         <v>2.087737</v>
       </c>
       <c r="H574">
         <v>-0.271633</v>
       </c>
       <c r="I574">
         <v>-0.437906</v>
       </c>
       <c r="J574">
         <v>6.3538</v>
       </c>
       <c r="K574">
         <v>0.647745</v>
       </c>
       <c r="L574">
-        <v>0.62522</v>
+        <v>0.625625</v>
       </c>
       <c r="M574">
-        <v>7.634258</v>
+        <v>7.634663</v>
       </c>
     </row>
     <row r="575" spans="1:26">
       <c r="A575" s="6">
         <v>43770.0</v>
       </c>
       <c r="B575">
         <v>6.885788</v>
       </c>
       <c r="C575">
         <v>0.669598</v>
       </c>
       <c r="D575">
-        <v>0.620685</v>
+        <v>0.621004</v>
       </c>
       <c r="E575">
-        <v>8.176071</v>
+        <v>8.176389</v>
       </c>
       <c r="F575">
         <v>1.688425</v>
       </c>
       <c r="G575">
         <v>2.028612</v>
       </c>
       <c r="H575">
         <v>-0.340187</v>
       </c>
       <c r="I575">
         <v>0.268844</v>
       </c>
       <c r="J575">
         <v>6.814014</v>
       </c>
       <c r="K575">
         <v>0.669598</v>
       </c>
       <c r="L575">
-        <v>0.608849</v>
+        <v>0.609167</v>
       </c>
       <c r="M575">
-        <v>8.104728</v>
+        <v>8.105046</v>
       </c>
     </row>
     <row r="576" spans="1:26">
       <c r="A576" s="6">
         <v>43800.0</v>
       </c>
       <c r="B576">
         <v>7.049134</v>
       </c>
       <c r="C576">
         <v>0.763034</v>
       </c>
       <c r="D576">
-        <v>0.650482</v>
+        <v>0.650775</v>
       </c>
       <c r="E576">
-        <v>8.46265</v>
+        <v>8.462943</v>
       </c>
       <c r="F576">
         <v>1.968761</v>
       </c>
       <c r="G576">
         <v>2.190414</v>
       </c>
       <c r="H576">
         <v>-0.221653</v>
       </c>
       <c r="I576">
         <v>0.405825</v>
       </c>
       <c r="J576">
         <v>7.236205</v>
       </c>
       <c r="K576">
         <v>0.763034</v>
       </c>
       <c r="L576">
-        <v>0.63381</v>
+        <v>0.634102</v>
       </c>
       <c r="M576">
-        <v>8.646823</v>
+        <v>8.647115</v>
       </c>
     </row>
     <row r="577" spans="1:26">
       <c r="A577" s="6">
         <v>43831.0</v>
       </c>
       <c r="B577">
         <v>7.091999</v>
       </c>
       <c r="C577">
         <v>0.774776</v>
       </c>
       <c r="D577">
-        <v>0.648215</v>
+        <v>0.648538</v>
       </c>
       <c r="E577">
-        <v>8.514991</v>
+        <v>8.515313</v>
       </c>
       <c r="F577">
         <v>1.871493</v>
       </c>
       <c r="G577">
         <v>2.175213</v>
       </c>
       <c r="H577">
         <v>-0.30372</v>
       </c>
       <c r="I577">
         <v>0.440113</v>
       </c>
       <c r="J577">
         <v>7.239648</v>
       </c>
       <c r="K577">
         <v>0.774776</v>
       </c>
       <c r="L577">
-        <v>0.626102</v>
+        <v>0.626424</v>
       </c>
       <c r="M577">
-        <v>8.651383</v>
+        <v>8.651706</v>
       </c>
     </row>
     <row r="578" spans="1:26">
       <c r="A578" s="6">
         <v>43862.0</v>
       </c>
       <c r="B578">
         <v>6.46984</v>
       </c>
       <c r="C578">
         <v>0.688502</v>
       </c>
       <c r="D578">
-        <v>0.632039</v>
+        <v>0.632405</v>
       </c>
       <c r="E578">
-        <v>7.79038</v>
+        <v>7.790746</v>
       </c>
       <c r="F578">
         <v>1.72719</v>
       </c>
       <c r="G578">
         <v>2.088791</v>
       </c>
       <c r="H578">
         <v>-0.361601</v>
       </c>
       <c r="I578">
         <v>0.592322</v>
       </c>
       <c r="J578">
         <v>6.708676</v>
       </c>
       <c r="K578">
         <v>0.688502</v>
       </c>
       <c r="L578">
-        <v>0.614262</v>
+        <v>0.614628</v>
       </c>
       <c r="M578">
-        <v>8.021101</v>
+        <v>8.021467</v>
       </c>
     </row>
     <row r="579" spans="1:26">
       <c r="A579" s="6">
         <v>43891.0</v>
       </c>
       <c r="B579">
         <v>6.82718</v>
       </c>
       <c r="C579">
         <v>0.668515</v>
       </c>
       <c r="D579">
-        <v>0.641447</v>
+        <v>0.641925</v>
       </c>
       <c r="E579">
-        <v>8.137142</v>
+        <v>8.137619</v>
       </c>
       <c r="F579">
         <v>1.782154</v>
       </c>
       <c r="G579">
         <v>2.236072</v>
       </c>
       <c r="H579">
         <v>-0.453918</v>
       </c>
       <c r="I579">
         <v>-0.145838</v>
       </c>
       <c r="J579">
         <v>6.245796</v>
       </c>
       <c r="K579">
         <v>0.668515</v>
       </c>
       <c r="L579">
-        <v>0.610186</v>
+        <v>0.610663</v>
       </c>
       <c r="M579">
-        <v>7.537385</v>
+        <v>7.537863</v>
       </c>
     </row>
     <row r="580" spans="1:26">
       <c r="A580" s="6">
         <v>43922.0</v>
       </c>
       <c r="B580">
         <v>6.309719</v>
       </c>
       <c r="C580">
         <v>0.61809</v>
       </c>
       <c r="D580">
-        <v>0.560486</v>
+        <v>0.561019</v>
       </c>
       <c r="E580">
-        <v>7.488296</v>
+        <v>7.488828</v>
       </c>
       <c r="F580">
         <v>1.507487</v>
       </c>
       <c r="G580">
         <v>1.879794</v>
       </c>
       <c r="H580">
         <v>-0.372306</v>
       </c>
       <c r="I580">
         <v>-0.952708</v>
       </c>
       <c r="J580">
         <v>4.981285</v>
       </c>
       <c r="K580">
         <v>0.61809</v>
       </c>
       <c r="L580">
-        <v>0.552837</v>
+        <v>0.553369</v>
       </c>
       <c r="M580">
-        <v>6.163281</v>
+        <v>6.163813</v>
       </c>
     </row>
     <row r="581" spans="1:26">
       <c r="A581" s="6">
         <v>43952.0</v>
       </c>
       <c r="B581">
         <v>5.812825</v>
       </c>
       <c r="C581">
         <v>0.672074</v>
       </c>
       <c r="D581">
-        <v>0.6181</v>
+        <v>0.618695</v>
       </c>
       <c r="E581">
-        <v>7.103</v>
+        <v>7.103595</v>
       </c>
       <c r="F581">
         <v>1.651252</v>
       </c>
       <c r="G581">
         <v>1.693721</v>
       </c>
       <c r="H581">
         <v>-0.04247</v>
       </c>
       <c r="I581">
         <v>-0.62724</v>
       </c>
       <c r="J581">
         <v>5.129622</v>
       </c>
       <c r="K581">
         <v>0.672074</v>
       </c>
       <c r="L581">
-        <v>0.618952</v>
+        <v>0.619547</v>
       </c>
       <c r="M581">
-        <v>6.43329</v>
+        <v>6.433885</v>
       </c>
     </row>
     <row r="582" spans="1:26">
       <c r="A582" s="6">
         <v>43983.0</v>
       </c>
       <c r="B582">
         <v>5.947289</v>
       </c>
       <c r="C582">
         <v>0.702024</v>
       </c>
       <c r="D582">
-        <v>0.636973</v>
+        <v>0.637569</v>
       </c>
       <c r="E582">
-        <v>7.286286</v>
+        <v>7.286881</v>
       </c>
       <c r="F582">
         <v>1.704521</v>
       </c>
       <c r="G582">
         <v>1.658983</v>
       </c>
       <c r="H582">
         <v>0.045539</v>
       </c>
       <c r="I582">
         <v>-0.448501</v>
       </c>
       <c r="J582">
         <v>5.531893</v>
       </c>
       <c r="K582">
         <v>0.702024</v>
       </c>
       <c r="L582">
-        <v>0.636088</v>
+        <v>0.636684</v>
       </c>
       <c r="M582">
-        <v>6.883324</v>
+        <v>6.883919</v>
       </c>
     </row>
     <row r="583" spans="1:26">
       <c r="A583" s="6">
         <v>44013.0</v>
       </c>
       <c r="B583">
         <v>6.309388</v>
       </c>
       <c r="C583">
         <v>0.7248</v>
       </c>
       <c r="D583">
-        <v>0.632799</v>
+        <v>0.633413</v>
       </c>
       <c r="E583">
-        <v>7.666987</v>
+        <v>7.667602</v>
       </c>
       <c r="F583">
         <v>1.69169</v>
       </c>
       <c r="G583">
         <v>1.874128</v>
       </c>
       <c r="H583">
         <v>-0.182439</v>
       </c>
       <c r="I583">
         <v>0.227842</v>
       </c>
       <c r="J583">
         <v>6.345536</v>
       </c>
       <c r="K583">
         <v>0.7248</v>
       </c>
       <c r="L583">
-        <v>0.623537</v>
+        <v>0.624152</v>
       </c>
       <c r="M583">
-        <v>7.712391</v>
+        <v>7.713005</v>
       </c>
     </row>
     <row r="584" spans="1:26">
       <c r="A584" s="6">
         <v>44044.0</v>
       </c>
       <c r="B584">
         <v>6.32231</v>
       </c>
       <c r="C584">
         <v>0.720588</v>
       </c>
       <c r="D584">
-        <v>0.618428</v>
+        <v>0.619014</v>
       </c>
       <c r="E584">
-        <v>7.661326</v>
+        <v>7.661911</v>
       </c>
       <c r="F584">
         <v>1.612727</v>
       </c>
       <c r="G584">
         <v>1.877792</v>
       </c>
       <c r="H584">
         <v>-0.265065</v>
       </c>
       <c r="I584">
         <v>0.288782</v>
       </c>
       <c r="J584">
         <v>6.337491</v>
       </c>
       <c r="K584">
         <v>0.720588</v>
       </c>
       <c r="L584">
-        <v>0.606892</v>
+        <v>0.607478</v>
       </c>
       <c r="M584">
-        <v>7.685043</v>
+        <v>7.685628</v>
       </c>
     </row>
     <row r="585" spans="1:26">
       <c r="A585" s="6">
         <v>44075.0</v>
       </c>
       <c r="B585">
         <v>6.186607</v>
       </c>
       <c r="C585">
         <v>0.686588</v>
       </c>
       <c r="D585">
-        <v>0.583405</v>
+        <v>0.583924</v>
       </c>
       <c r="E585">
-        <v>7.4566</v>
+        <v>7.457119</v>
       </c>
       <c r="F585">
         <v>1.544957</v>
       </c>
       <c r="G585">
         <v>1.852767</v>
       </c>
       <c r="H585">
         <v>-0.307809</v>
       </c>
       <c r="I585">
         <v>-0.140485</v>
       </c>
       <c r="J585">
         <v>5.736059</v>
       </c>
       <c r="K585">
         <v>0.686588</v>
       </c>
       <c r="L585">
-        <v>0.572898</v>
+        <v>0.573417</v>
       </c>
       <c r="M585">
-        <v>7.008306</v>
+        <v>7.008825</v>
       </c>
     </row>
     <row r="586" spans="1:26">
       <c r="A586" s="6">
         <v>44105.0</v>
       </c>
       <c r="B586">
         <v>6.224158</v>
       </c>
       <c r="C586">
         <v>0.6201</v>
       </c>
       <c r="D586">
-        <v>0.611837</v>
+        <v>0.612299</v>
       </c>
       <c r="E586">
-        <v>7.456095</v>
+        <v>7.456557</v>
       </c>
       <c r="F586">
         <v>1.578486</v>
       </c>
       <c r="G586">
         <v>1.975293</v>
       </c>
       <c r="H586">
         <v>-0.396807</v>
       </c>
       <c r="I586">
         <v>0.098447</v>
       </c>
       <c r="J586">
         <v>5.932484</v>
       </c>
       <c r="K586">
         <v>0.6201</v>
       </c>
       <c r="L586">
-        <v>0.591897</v>
+        <v>0.592359</v>
       </c>
       <c r="M586">
-        <v>7.157735</v>
+        <v>7.158197</v>
       </c>
     </row>
     <row r="587" spans="1:26">
       <c r="A587" s="6">
         <v>44136.0</v>
       </c>
       <c r="B587">
         <v>6.253597</v>
       </c>
       <c r="C587">
         <v>0.645145</v>
       </c>
       <c r="D587">
-        <v>0.629861</v>
+        <v>0.630236</v>
       </c>
       <c r="E587">
-        <v>7.528602</v>
+        <v>7.528977</v>
       </c>
       <c r="F587">
         <v>1.596209</v>
       </c>
       <c r="G587">
         <v>1.956907</v>
       </c>
       <c r="H587">
         <v>-0.360697</v>
       </c>
       <c r="I587">
         <v>0.071377</v>
       </c>
       <c r="J587">
         <v>5.970901</v>
       </c>
       <c r="K587">
         <v>0.645145</v>
       </c>
       <c r="L587">
-        <v>0.61159</v>
+        <v>0.611965</v>
       </c>
       <c r="M587">
-        <v>7.239282</v>
+        <v>7.239657</v>
       </c>
     </row>
     <row r="588" spans="1:26">
       <c r="A588" s="6">
         <v>44166.0</v>
       </c>
       <c r="B588">
         <v>6.427254</v>
       </c>
       <c r="C588">
         <v>0.729872</v>
       </c>
       <c r="D588">
-        <v>0.640797</v>
+        <v>0.641144</v>
       </c>
       <c r="E588">
-        <v>7.797924</v>
+        <v>7.798271</v>
       </c>
       <c r="F588">
         <v>1.719896</v>
       </c>
       <c r="G588">
         <v>2.194463</v>
       </c>
       <c r="H588">
         <v>-0.474567</v>
       </c>
       <c r="I588">
         <v>1.05507</v>
       </c>
       <c r="J588">
         <v>7.009344</v>
       </c>
       <c r="K588">
         <v>0.729872</v>
       </c>
       <c r="L588">
-        <v>0.624463</v>
+        <v>0.62481</v>
       </c>
       <c r="M588">
-        <v>8.378427</v>
+        <v>8.378775</v>
       </c>
     </row>
     <row r="589" spans="1:26">
       <c r="A589" s="6">
         <v>44197.0</v>
       </c>
       <c r="B589">
         <v>6.500288</v>
       </c>
       <c r="C589">
         <v>0.748098</v>
       </c>
       <c r="D589">
-        <v>0.637488</v>
+        <v>0.638106</v>
       </c>
       <c r="E589">
-        <v>7.885874</v>
+        <v>7.886492</v>
       </c>
       <c r="F589">
         <v>1.771525</v>
       </c>
       <c r="G589">
         <v>2.082925</v>
       </c>
       <c r="H589">
         <v>-0.311399</v>
       </c>
       <c r="I589">
         <v>1.004993</v>
       </c>
       <c r="J589">
         <v>7.210077</v>
       </c>
       <c r="K589">
         <v>0.748098</v>
       </c>
       <c r="L589">
-        <v>0.607149</v>
+        <v>0.607767</v>
       </c>
       <c r="M589">
-        <v>8.579468</v>
+        <v>8.580086</v>
       </c>
     </row>
     <row r="590" spans="1:26">
       <c r="A590" s="6">
         <v>44228.0</v>
       </c>
       <c r="B590">
         <v>5.320579</v>
       </c>
       <c r="C590">
         <v>0.656549</v>
       </c>
       <c r="D590">
-        <v>0.553006</v>
+        <v>0.553666</v>
       </c>
       <c r="E590">
-        <v>6.530134</v>
+        <v>6.530795</v>
       </c>
       <c r="F590">
         <v>1.565742</v>
       </c>
       <c r="G590">
         <v>1.666903</v>
       </c>
       <c r="H590">
         <v>-0.101161</v>
       </c>
       <c r="I590">
         <v>1.397717</v>
       </c>
       <c r="J590">
         <v>6.613514</v>
       </c>
       <c r="K590">
         <v>0.656549</v>
       </c>
       <c r="L590">
-        <v>0.54664</v>
+        <v>0.547301</v>
       </c>
       <c r="M590">
-        <v>7.82669</v>
+        <v>7.827351</v>
       </c>
     </row>
     <row r="591" spans="1:26">
       <c r="A591" s="6">
         <v>44256.0</v>
       </c>
       <c r="B591">
         <v>6.606883</v>
       </c>
       <c r="C591">
         <v>0.664413</v>
       </c>
       <c r="D591">
-        <v>0.678115</v>
+        <v>0.679049</v>
       </c>
       <c r="E591">
-        <v>7.949411</v>
+        <v>7.950346</v>
       </c>
       <c r="F591">
         <v>1.788106</v>
       </c>
       <c r="G591">
         <v>2.067107</v>
       </c>
       <c r="H591">
         <v>-0.279001</v>
       </c>
       <c r="I591">
         <v>0.032281</v>
       </c>
       <c r="J591">
         <v>6.358639</v>
       </c>
       <c r="K591">
         <v>0.664413</v>
       </c>
       <c r="L591">
-        <v>0.666584</v>
+        <v>0.667518</v>
       </c>
       <c r="M591">
-        <v>7.702691</v>
+        <v>7.703626</v>
       </c>
     </row>
     <row r="592" spans="1:26">
       <c r="A592" s="6">
         <v>44287.0</v>
       </c>
       <c r="B592">
         <v>6.367889</v>
       </c>
       <c r="C592">
         <v>0.595413</v>
       </c>
       <c r="D592">
-        <v>0.651268</v>
+        <v>0.652304</v>
       </c>
       <c r="E592">
-        <v>7.61457</v>
+        <v>7.615606</v>
       </c>
       <c r="F592">
         <v>1.702768</v>
       </c>
       <c r="G592">
         <v>2.10447</v>
       </c>
       <c r="H592">
         <v>-0.401702</v>
       </c>
       <c r="I592">
         <v>-0.088341</v>
       </c>
       <c r="J592">
         <v>5.876166</v>
       </c>
       <c r="K592">
         <v>0.595413</v>
       </c>
       <c r="L592">
-        <v>0.641605</v>
+        <v>0.642641</v>
       </c>
       <c r="M592">
-        <v>7.124527</v>
+        <v>7.125563</v>
       </c>
     </row>
     <row r="593" spans="1:26">
       <c r="A593" s="6">
         <v>44317.0</v>
       </c>
       <c r="B593">
         <v>6.630074</v>
       </c>
       <c r="C593">
         <v>0.661137</v>
       </c>
       <c r="D593">
-        <v>0.689552</v>
+        <v>0.690689</v>
       </c>
       <c r="E593">
-        <v>7.980763</v>
+        <v>7.981901</v>
       </c>
       <c r="F593">
         <v>1.799127</v>
       </c>
       <c r="G593">
         <v>2.131187</v>
       </c>
       <c r="H593">
         <v>-0.33206</v>
       </c>
       <c r="I593">
         <v>-0.338523</v>
       </c>
       <c r="J593">
         <v>5.954598</v>
       </c>
       <c r="K593">
         <v>0.661137</v>
       </c>
       <c r="L593">
-        <v>0.681838</v>
+        <v>0.682976</v>
       </c>
       <c r="M593">
-        <v>7.31018</v>
+        <v>7.311318</v>
       </c>
     </row>
     <row r="594" spans="1:26">
       <c r="A594" s="6">
         <v>44348.0</v>
       </c>
       <c r="B594">
         <v>6.438653</v>
       </c>
       <c r="C594">
         <v>0.689048</v>
       </c>
       <c r="D594">
-        <v>0.656867</v>
+        <v>0.658014</v>
       </c>
       <c r="E594">
-        <v>7.784567</v>
+        <v>7.785715</v>
       </c>
       <c r="F594">
         <v>1.890417</v>
       </c>
       <c r="G594">
         <v>2.204428</v>
       </c>
       <c r="H594">
         <v>-0.314011</v>
       </c>
       <c r="I594">
         <v>0.198531</v>
       </c>
       <c r="J594">
         <v>6.320079</v>
       </c>
       <c r="K594">
         <v>0.689048</v>
       </c>
       <c r="L594">
-        <v>0.644805</v>
+        <v>0.645953</v>
       </c>
       <c r="M594">
-        <v>7.669088</v>
+        <v>7.670235</v>
       </c>
     </row>
     <row r="595" spans="1:26">
       <c r="A595" s="6">
         <v>44378.0</v>
       </c>
       <c r="B595">
         <v>6.646553</v>
       </c>
       <c r="C595">
         <v>0.717845</v>
       </c>
       <c r="D595">
-        <v>0.651291</v>
+        <v>0.652458</v>
       </c>
       <c r="E595">
-        <v>8.015689</v>
+        <v>8.016855</v>
       </c>
       <c r="F595">
         <v>1.877723</v>
       </c>
       <c r="G595">
         <v>2.085376</v>
       </c>
       <c r="H595">
         <v>-0.207653</v>
       </c>
       <c r="I595">
         <v>0.262296</v>
       </c>
       <c r="J595">
         <v>6.698793</v>
       </c>
       <c r="K595">
         <v>0.717845</v>
       </c>
       <c r="L595">
-        <v>0.638633</v>
+        <v>0.6398</v>
       </c>
       <c r="M595">
-        <v>8.070331</v>
+        <v>8.071498</v>
       </c>
     </row>
     <row r="596" spans="1:26">
       <c r="A596" s="6">
         <v>44409.0</v>
       </c>
       <c r="B596">
         <v>6.678827</v>
       </c>
       <c r="C596">
         <v>0.724517</v>
       </c>
       <c r="D596">
-        <v>0.648929</v>
+        <v>0.650036</v>
       </c>
       <c r="E596">
-        <v>8.052273</v>
+        <v>8.05338</v>
       </c>
       <c r="F596">
         <v>1.845777</v>
       </c>
       <c r="G596">
         <v>2.183267</v>
       </c>
       <c r="H596">
         <v>-0.337489</v>
       </c>
       <c r="I596">
         <v>0.448234</v>
       </c>
       <c r="J596">
         <v>6.784358</v>
       </c>
       <c r="K596">
         <v>0.724517</v>
       </c>
       <c r="L596">
-        <v>0.642639</v>
+        <v>0.643746</v>
       </c>
       <c r="M596">
-        <v>8.163018</v>
+        <v>8.164124</v>
       </c>
     </row>
     <row r="597" spans="1:26">
       <c r="A597" s="6">
         <v>44440.0</v>
       </c>
       <c r="B597">
         <v>6.445642</v>
       </c>
       <c r="C597">
         <v>0.672879</v>
       </c>
       <c r="D597">
-        <v>0.620809</v>
+        <v>0.621791</v>
       </c>
       <c r="E597">
-        <v>7.739331</v>
+        <v>7.740313</v>
       </c>
       <c r="F597">
         <v>1.829001</v>
       </c>
       <c r="G597">
         <v>1.924995</v>
       </c>
       <c r="H597">
         <v>-0.095993</v>
       </c>
       <c r="I597">
         <v>-0.267902</v>
       </c>
       <c r="J597">
         <v>6.082624</v>
       </c>
       <c r="K597">
         <v>0.672879</v>
       </c>
       <c r="L597">
-        <v>0.61058</v>
+        <v>0.611562</v>
       </c>
       <c r="M597">
-        <v>7.375435</v>
+        <v>7.376417</v>
       </c>
     </row>
     <row r="598" spans="1:26">
       <c r="A598" s="6">
         <v>44470.0</v>
       </c>
       <c r="B598">
         <v>6.796111</v>
       </c>
       <c r="C598">
         <v>0.609065</v>
       </c>
       <c r="D598">
-        <v>0.650209</v>
+        <v>0.651067</v>
       </c>
       <c r="E598">
-        <v>8.055385</v>
+        <v>8.056244</v>
       </c>
       <c r="F598">
         <v>1.751844</v>
       </c>
       <c r="G598">
         <v>2.062901</v>
       </c>
       <c r="H598">
         <v>-0.311057</v>
       </c>
       <c r="I598">
         <v>-0.32559</v>
       </c>
       <c r="J598">
         <v>6.158663</v>
       </c>
       <c r="K598">
         <v>0.609065</v>
       </c>
       <c r="L598">
-        <v>0.641281</v>
+        <v>0.64214</v>
       </c>
       <c r="M598">
-        <v>7.418738</v>
+        <v>7.419597</v>
       </c>
     </row>
     <row r="599" spans="1:26">
       <c r="A599" s="6">
         <v>44501.0</v>
       </c>
       <c r="B599">
         <v>6.685913</v>
       </c>
       <c r="C599">
         <v>0.654413</v>
       </c>
       <c r="D599">
-        <v>0.663698</v>
+        <v>0.66443</v>
       </c>
       <c r="E599">
-        <v>8.004024</v>
+        <v>8.004756</v>
       </c>
       <c r="F599">
         <v>1.774257</v>
       </c>
       <c r="G599">
         <v>2.171553</v>
       </c>
       <c r="H599">
         <v>-0.397296</v>
       </c>
       <c r="I599">
         <v>0.167295</v>
       </c>
       <c r="J599">
         <v>6.472315</v>
       </c>
       <c r="K599">
         <v>0.654413</v>
       </c>
       <c r="L599">
-        <v>0.643331</v>
+        <v>0.644064</v>
       </c>
       <c r="M599">
-        <v>7.774023</v>
+        <v>7.774755</v>
       </c>
     </row>
     <row r="600" spans="1:26">
       <c r="A600" s="6">
         <v>44531.0</v>
       </c>
       <c r="B600">
         <v>6.876201</v>
       </c>
       <c r="C600">
         <v>0.737537</v>
       </c>
       <c r="D600">
-        <v>0.706715</v>
+        <v>0.707383</v>
       </c>
       <c r="E600">
-        <v>8.320454</v>
+        <v>8.321121</v>
       </c>
       <c r="F600">
         <v>1.8591</v>
       </c>
       <c r="G600">
         <v>2.386337</v>
       </c>
       <c r="H600">
         <v>-0.527237</v>
       </c>
       <c r="I600">
         <v>0.556143</v>
       </c>
       <c r="J600">
         <v>6.923779</v>
       </c>
       <c r="K600">
         <v>0.737537</v>
       </c>
       <c r="L600">
-        <v>0.67981</v>
+        <v>0.680478</v>
       </c>
       <c r="M600">
-        <v>8.34936</v>
+        <v>8.350028</v>
       </c>
     </row>
     <row r="601" spans="1:26">
       <c r="A601" s="6">
         <v>44562.0</v>
       </c>
       <c r="B601">
         <v>6.697383</v>
       </c>
       <c r="C601">
         <v>0.737387</v>
       </c>
       <c r="D601">
-        <v>0.707936</v>
+        <v>0.709037</v>
       </c>
       <c r="E601">
-        <v>8.142706</v>
+        <v>8.143807</v>
       </c>
       <c r="F601">
         <v>1.840996</v>
       </c>
       <c r="G601">
         <v>2.170278</v>
       </c>
       <c r="H601">
         <v>-0.329282</v>
       </c>
       <c r="I601">
         <v>1.233522</v>
       </c>
       <c r="J601">
         <v>7.622756</v>
       </c>
       <c r="K601">
         <v>0.737387</v>
       </c>
       <c r="L601">
-        <v>0.676575</v>
+        <v>0.677676</v>
       </c>
       <c r="M601">
-        <v>9.046946</v>
+        <v>9.048047</v>
       </c>
     </row>
     <row r="602" spans="1:26">
       <c r="A602" s="6">
         <v>44593.0</v>
       </c>
       <c r="B602">
         <v>6.134613</v>
       </c>
       <c r="C602">
         <v>0.646232</v>
       </c>
       <c r="D602">
-        <v>0.66125</v>
+        <v>0.662461</v>
       </c>
       <c r="E602">
-        <v>7.442094</v>
+        <v>7.443306</v>
       </c>
       <c r="F602">
         <v>1.686566</v>
       </c>
       <c r="G602">
         <v>2.016371</v>
       </c>
       <c r="H602">
         <v>-0.329805</v>
       </c>
       <c r="I602">
         <v>0.895925</v>
       </c>
       <c r="J602">
         <v>6.718636</v>
       </c>
       <c r="K602">
         <v>0.646232</v>
       </c>
       <c r="L602">
-        <v>0.637135</v>
+        <v>0.638346</v>
       </c>
       <c r="M602">
-        <v>8.008215</v>
+        <v>8.009426</v>
       </c>
     </row>
     <row r="603" spans="1:26">
       <c r="A603" s="6">
         <v>44621.0</v>
       </c>
       <c r="B603">
         <v>6.93501</v>
       </c>
       <c r="C603">
         <v>0.65983</v>
       </c>
       <c r="D603">
-        <v>0.743555</v>
+        <v>0.745224</v>
       </c>
       <c r="E603">
-        <v>8.338395</v>
+        <v>8.340064</v>
       </c>
       <c r="F603">
         <v>1.848002</v>
       </c>
       <c r="G603">
         <v>2.305311</v>
       </c>
       <c r="H603">
         <v>-0.45731</v>
       </c>
       <c r="I603">
         <v>0.177446</v>
       </c>
       <c r="J603">
         <v>6.666424</v>
       </c>
       <c r="K603">
         <v>0.65983</v>
       </c>
       <c r="L603">
-        <v>0.725467</v>
+        <v>0.727136</v>
       </c>
       <c r="M603">
-        <v>8.058532</v>
+        <v>8.060201</v>
       </c>
     </row>
     <row r="604" spans="1:26">
       <c r="A604" s="6">
         <v>44652.0</v>
       </c>
       <c r="B604">
         <v>6.657386</v>
       </c>
       <c r="C604">
         <v>0.577665</v>
       </c>
       <c r="D604">
-        <v>0.72251</v>
+        <v>0.724358</v>
       </c>
       <c r="E604">
-        <v>7.957561</v>
+        <v>7.959409</v>
       </c>
       <c r="F604">
         <v>1.747477</v>
       </c>
       <c r="G604">
         <v>2.302727</v>
       </c>
       <c r="H604">
         <v>-0.555251</v>
       </c>
       <c r="I604">
         <v>-0.153919</v>
       </c>
       <c r="J604">
         <v>5.952266</v>
       </c>
       <c r="K604">
         <v>0.577665</v>
       </c>
       <c r="L604">
-        <v>0.709943</v>
+        <v>0.711792</v>
       </c>
       <c r="M604">
-        <v>7.248391</v>
+        <v>7.25024</v>
       </c>
     </row>
     <row r="605" spans="1:26">
       <c r="A605" s="6">
         <v>44682.0</v>
       </c>
       <c r="B605">
         <v>6.908116</v>
       </c>
       <c r="C605">
         <v>0.662211</v>
       </c>
       <c r="D605">
-        <v>0.753326</v>
+        <v>0.755359</v>
       </c>
       <c r="E605">
-        <v>8.323654</v>
+        <v>8.325686</v>
       </c>
       <c r="F605">
         <v>1.795012</v>
       </c>
       <c r="G605">
         <v>2.33504</v>
       </c>
       <c r="H605">
         <v>-0.540028</v>
       </c>
       <c r="I605">
         <v>-0.344394</v>
       </c>
       <c r="J605">
         <v>6.032301</v>
       </c>
       <c r="K605">
         <v>0.662211</v>
       </c>
       <c r="L605">
-        <v>0.73528</v>
+        <v>0.737312</v>
       </c>
       <c r="M605">
-        <v>7.439232</v>
+        <v>7.441264</v>
       </c>
     </row>
     <row r="606" spans="1:26">
       <c r="A606" s="6">
         <v>44713.0</v>
       </c>
       <c r="B606">
         <v>6.740134</v>
       </c>
       <c r="C606">
         <v>0.686595</v>
       </c>
       <c r="D606">
-        <v>0.735616</v>
+        <v>0.737646</v>
       </c>
       <c r="E606">
-        <v>8.162345</v>
+        <v>8.164375</v>
       </c>
       <c r="F606">
         <v>1.80534</v>
       </c>
       <c r="G606">
         <v>2.296877</v>
       </c>
       <c r="H606">
         <v>-0.491537</v>
       </c>
       <c r="I606">
         <v>-0.021889</v>
       </c>
       <c r="J606">
         <v>6.227109</v>
       </c>
       <c r="K606">
         <v>0.686595</v>
       </c>
       <c r="L606">
-        <v>0.720256</v>
+        <v>0.722286</v>
       </c>
       <c r="M606">
-        <v>7.648919</v>
+        <v>7.650949</v>
       </c>
     </row>
     <row r="607" spans="1:26">
       <c r="A607" s="6">
         <v>44743.0</v>
       </c>
       <c r="B607">
         <v>7.006849</v>
       </c>
       <c r="C607">
         <v>0.719417</v>
       </c>
       <c r="D607">
-        <v>0.723614</v>
+        <v>0.725712</v>
       </c>
       <c r="E607">
-        <v>8.44988</v>
+        <v>8.451978</v>
       </c>
       <c r="F607">
         <v>1.912767</v>
       </c>
       <c r="G607">
         <v>2.293679</v>
       </c>
       <c r="H607">
         <v>-0.380912</v>
       </c>
       <c r="I607">
         <v>0.046503</v>
       </c>
       <c r="J607">
         <v>6.675256</v>
       </c>
       <c r="K607">
         <v>0.719417</v>
       </c>
       <c r="L607">
-        <v>0.702154</v>
+        <v>0.704252</v>
       </c>
       <c r="M607">
-        <v>8.115471</v>
+        <v>8.117569</v>
       </c>
     </row>
     <row r="608" spans="1:26">
       <c r="A608" s="6">
         <v>44774.0</v>
       </c>
       <c r="B608">
         <v>7.122014</v>
       </c>
       <c r="C608">
         <v>0.719835</v>
       </c>
       <c r="D608">
-        <v>0.682866</v>
+        <v>0.684885</v>
       </c>
       <c r="E608">
-        <v>8.524715</v>
+        <v>8.526734</v>
       </c>
       <c r="F608">
         <v>1.825898</v>
       </c>
       <c r="G608">
         <v>2.330866</v>
       </c>
       <c r="H608">
         <v>-0.504968</v>
       </c>
       <c r="I608">
         <v>0.103967</v>
       </c>
       <c r="J608">
         <v>6.708842</v>
       </c>
       <c r="K608">
         <v>0.719835</v>
       </c>
       <c r="L608">
-        <v>0.674862</v>
+        <v>0.676881</v>
       </c>
       <c r="M608">
-        <v>8.123715</v>
+        <v>8.125733</v>
       </c>
     </row>
     <row r="609" spans="1:26">
       <c r="A609" s="6">
         <v>44805.0</v>
       </c>
       <c r="B609">
         <v>6.993891</v>
       </c>
       <c r="C609">
         <v>0.665884</v>
       </c>
       <c r="D609">
-        <v>0.642779</v>
+        <v>0.644586</v>
       </c>
       <c r="E609">
-        <v>8.302555</v>
+        <v>8.304361</v>
       </c>
       <c r="F609">
         <v>1.70473</v>
       </c>
       <c r="G609">
         <v>2.26574</v>
       </c>
       <c r="H609">
         <v>-0.56101</v>
       </c>
       <c r="I609">
         <v>-0.343069</v>
       </c>
       <c r="J609">
         <v>6.091475</v>
       </c>
       <c r="K609">
         <v>0.665884</v>
       </c>
       <c r="L609">
-        <v>0.628024</v>
+        <v>0.62983</v>
       </c>
       <c r="M609">
-        <v>7.398476</v>
+        <v>7.400283</v>
       </c>
     </row>
     <row r="610" spans="1:26">
       <c r="A610" s="6">
         <v>44835.0</v>
       </c>
       <c r="B610">
         <v>7.18526</v>
       </c>
       <c r="C610">
         <v>0.615861</v>
       </c>
       <c r="D610">
-        <v>0.66958</v>
+        <v>0.671217</v>
       </c>
       <c r="E610">
-        <v>8.470702</v>
+        <v>8.472339</v>
       </c>
       <c r="F610">
         <v>1.771362</v>
       </c>
       <c r="G610">
         <v>2.294317</v>
       </c>
       <c r="H610">
         <v>-0.522955</v>
       </c>
       <c r="I610">
         <v>-0.555306</v>
       </c>
       <c r="J610">
         <v>6.109814</v>
       </c>
       <c r="K610">
         <v>0.615861</v>
       </c>
       <c r="L610">
-        <v>0.656911</v>
+        <v>0.658547</v>
       </c>
       <c r="M610">
-        <v>7.39244</v>
+        <v>7.394077</v>
       </c>
     </row>
     <row r="611" spans="1:26">
       <c r="A611" s="6">
         <v>44866.0</v>
       </c>
       <c r="B611">
         <v>6.945541</v>
       </c>
       <c r="C611">
         <v>0.648207</v>
       </c>
       <c r="D611">
-        <v>0.695877</v>
+        <v>0.697192</v>
       </c>
       <c r="E611">
-        <v>8.289625</v>
+        <v>8.29094</v>
       </c>
       <c r="F611">
         <v>1.766973</v>
       </c>
       <c r="G611">
         <v>2.315739</v>
       </c>
       <c r="H611">
         <v>-0.548765</v>
       </c>
       <c r="I611">
         <v>0.072155</v>
       </c>
       <c r="J611">
         <v>6.480746</v>
       </c>
       <c r="K611">
         <v>0.648207</v>
       </c>
       <c r="L611">
-        <v>0.675099</v>
+        <v>0.676414</v>
       </c>
       <c r="M611">
-        <v>7.813015</v>
+        <v>7.81433</v>
       </c>
     </row>
     <row r="612" spans="1:26">
       <c r="A612" s="6">
         <v>44896.0</v>
       </c>
       <c r="B612">
         <v>6.923687</v>
       </c>
       <c r="C612">
         <v>0.721896</v>
       </c>
       <c r="D612">
-        <v>0.690808</v>
+        <v>0.692013</v>
       </c>
       <c r="E612">
-        <v>8.336391</v>
+        <v>8.337596</v>
       </c>
       <c r="F612">
         <v>1.801606</v>
       </c>
       <c r="G612">
         <v>2.408103</v>
       </c>
       <c r="H612">
         <v>-0.606497</v>
       </c>
       <c r="I612">
         <v>0.920931</v>
       </c>
       <c r="J612">
         <v>7.243687</v>
       </c>
       <c r="K612">
         <v>0.721896</v>
       </c>
       <c r="L612">
-        <v>0.671523</v>
+        <v>0.672728</v>
       </c>
       <c r="M612">
-        <v>8.650825</v>
+        <v>8.65203</v>
       </c>
     </row>
     <row r="613" spans="1:26">
       <c r="A613" s="6">
         <v>44927.0</v>
       </c>
       <c r="B613">
         <v>7.213105</v>
       </c>
       <c r="C613">
         <v>0.740734</v>
       </c>
       <c r="D613">
-        <v>0.699119</v>
+        <v>0.700689</v>
       </c>
       <c r="E613">
-        <v>8.652958</v>
+        <v>8.654528</v>
       </c>
       <c r="F613">
         <v>1.852574</v>
       </c>
       <c r="G613">
         <v>2.274929</v>
       </c>
       <c r="H613">
         <v>-0.422355</v>
       </c>
       <c r="I613">
         <v>0.245548</v>
       </c>
       <c r="J613">
         <v>7.044029</v>
       </c>
       <c r="K613">
         <v>0.740734</v>
       </c>
       <c r="L613">
-        <v>0.680179</v>
+        <v>0.681748</v>
       </c>
       <c r="M613">
-        <v>8.476151</v>
+        <v>8.477721</v>
       </c>
     </row>
     <row r="614" spans="1:26">
       <c r="A614" s="6">
         <v>44958.0</v>
       </c>
       <c r="B614">
         <v>6.502429</v>
       </c>
       <c r="C614">
         <v>0.635553</v>
       </c>
       <c r="D614">
-        <v>0.662265</v>
+        <v>0.663991</v>
       </c>
       <c r="E614">
-        <v>7.800247</v>
+        <v>7.801974</v>
       </c>
       <c r="F614">
         <v>1.74655</v>
       </c>
       <c r="G614">
         <v>2.216262</v>
       </c>
       <c r="H614">
         <v>-0.469712</v>
       </c>
       <c r="I614">
         <v>0.272566</v>
       </c>
       <c r="J614">
         <v>6.315326</v>
       </c>
       <c r="K614">
         <v>0.635553</v>
       </c>
       <c r="L614">
-        <v>0.645589</v>
+        <v>0.647315</v>
       </c>
       <c r="M614">
-        <v>7.603102</v>
+        <v>7.604828</v>
       </c>
     </row>
     <row r="615" spans="1:26">
       <c r="A615" s="6">
         <v>44986.0</v>
       </c>
       <c r="B615">
         <v>7.342328</v>
       </c>
       <c r="C615">
         <v>0.656599</v>
       </c>
       <c r="D615">
-        <v>0.738272</v>
+        <v>0.740635</v>
       </c>
       <c r="E615">
-        <v>8.7372</v>
+        <v>8.739563</v>
       </c>
       <c r="F615">
         <v>1.788971</v>
       </c>
       <c r="G615">
         <v>2.646594</v>
       </c>
       <c r="H615">
         <v>-0.857623</v>
       </c>
       <c r="I615">
         <v>0.261956</v>
       </c>
       <c r="J615">
         <v>6.753358</v>
       </c>
       <c r="K615">
         <v>0.656599</v>
       </c>
       <c r="L615">
-        <v>0.722834</v>
+        <v>0.725197</v>
       </c>
       <c r="M615">
-        <v>8.141532</v>
+        <v>8.143896</v>
       </c>
     </row>
     <row r="616" spans="1:26">
       <c r="A616" s="6">
         <v>45017.0</v>
       </c>
       <c r="B616">
         <v>6.997616</v>
       </c>
       <c r="C616">
         <v>0.592236</v>
       </c>
       <c r="D616">
-        <v>0.7114</v>
+        <v>0.714054</v>
       </c>
       <c r="E616">
-        <v>8.301252</v>
+        <v>8.303905</v>
       </c>
       <c r="F616">
         <v>1.754145</v>
       </c>
       <c r="G616">
         <v>2.379958</v>
       </c>
       <c r="H616">
         <v>-0.625813</v>
       </c>
       <c r="I616">
         <v>-0.50218</v>
       </c>
       <c r="J616">
         <v>5.876126</v>
       </c>
       <c r="K616">
         <v>0.592236</v>
       </c>
       <c r="L616">
-        <v>0.69837</v>
+        <v>0.701024</v>
       </c>
       <c r="M616">
-        <v>7.173258</v>
+        <v>7.175912</v>
       </c>
     </row>
     <row r="617" spans="1:26">
       <c r="A617" s="6">
         <v>45047.0</v>
       </c>
       <c r="B617">
         <v>7.248167</v>
       </c>
       <c r="C617">
         <v>0.639194</v>
       </c>
       <c r="D617">
-        <v>0.743865</v>
+        <v>0.746833</v>
       </c>
       <c r="E617">
-        <v>8.631226</v>
+        <v>8.634195</v>
       </c>
       <c r="F617">
         <v>1.810355</v>
       </c>
       <c r="G617">
         <v>2.453757</v>
       </c>
       <c r="H617">
         <v>-0.643402</v>
       </c>
       <c r="I617">
         <v>-0.653009</v>
       </c>
       <c r="J617">
         <v>5.947541</v>
       </c>
       <c r="K617">
         <v>0.639194</v>
       </c>
       <c r="L617">
-        <v>0.739126</v>
+        <v>0.742095</v>
       </c>
       <c r="M617">
-        <v>7.334815</v>
+        <v>7.337784</v>
       </c>
     </row>
     <row r="618" spans="1:26">
       <c r="A618" s="6">
         <v>45078.0</v>
       </c>
       <c r="B618">
         <v>6.996014</v>
       </c>
       <c r="C618">
         <v>0.67749</v>
       </c>
       <c r="D618">
-        <v>0.701059</v>
+        <v>0.703974</v>
       </c>
       <c r="E618">
-        <v>8.374563</v>
+        <v>8.377478</v>
       </c>
       <c r="F618">
         <v>1.825042</v>
       </c>
       <c r="G618">
         <v>2.397599</v>
       </c>
       <c r="H618">
         <v>-0.572557</v>
       </c>
       <c r="I618">
         <v>-0.290359</v>
       </c>
       <c r="J618">
         <v>6.137653</v>
       </c>
       <c r="K618">
         <v>0.67749</v>
       </c>
       <c r="L618">
-        <v>0.690739</v>
+        <v>0.693654</v>
       </c>
       <c r="M618">
-        <v>7.511647</v>
+        <v>7.514561</v>
       </c>
     </row>
     <row r="619" spans="1:26">
       <c r="A619" s="6">
         <v>45108.0</v>
       </c>
       <c r="B619">
         <v>7.245648</v>
       </c>
       <c r="C619">
         <v>0.730465</v>
       </c>
       <c r="D619">
-        <v>0.718677</v>
+        <v>0.721715</v>
       </c>
       <c r="E619">
-        <v>8.69479</v>
+        <v>8.697828</v>
       </c>
       <c r="F619">
         <v>1.803618</v>
       </c>
       <c r="G619">
         <v>2.471994</v>
       </c>
       <c r="H619">
         <v>-0.668376</v>
       </c>
       <c r="I619">
         <v>0.053743</v>
       </c>
       <c r="J619">
         <v>6.644902</v>
       </c>
       <c r="K619">
         <v>0.730465</v>
       </c>
       <c r="L619">
-        <v>0.700588</v>
+        <v>0.703627</v>
       </c>
       <c r="M619">
-        <v>8.080157</v>
+        <v>8.083195</v>
       </c>
     </row>
     <row r="620" spans="1:26">
       <c r="A620" s="6">
         <v>45139.0</v>
       </c>
       <c r="B620">
         <v>7.375478</v>
       </c>
       <c r="C620">
         <v>0.728965</v>
       </c>
       <c r="D620">
-        <v>0.71642</v>
+        <v>0.719373</v>
       </c>
       <c r="E620">
-        <v>8.820862</v>
+        <v>8.823815</v>
       </c>
       <c r="F620">
         <v>1.915022</v>
       </c>
       <c r="G620">
         <v>2.567349</v>
       </c>
       <c r="H620">
         <v>-0.652328</v>
       </c>
       <c r="I620">
         <v>0.052629</v>
       </c>
       <c r="J620">
         <v>6.779919</v>
       </c>
       <c r="K620">
         <v>0.728965</v>
       </c>
       <c r="L620">
-        <v>0.707557</v>
+        <v>0.71051</v>
       </c>
       <c r="M620">
-        <v>8.221163</v>
+        <v>8.224116</v>
       </c>
     </row>
     <row r="621" spans="1:26">
       <c r="A621" s="6">
         <v>45170.0</v>
       </c>
       <c r="B621">
         <v>7.181583</v>
       </c>
       <c r="C621">
         <v>0.68523</v>
       </c>
       <c r="D621">
-        <v>0.675694</v>
+        <v>0.678293</v>
       </c>
       <c r="E621">
-        <v>8.542508</v>
+        <v>8.545107</v>
       </c>
       <c r="F621">
         <v>1.785114</v>
       </c>
       <c r="G621">
         <v>2.440749</v>
       </c>
       <c r="H621">
         <v>-0.655635</v>
       </c>
       <c r="I621">
         <v>-0.454926</v>
       </c>
       <c r="J621">
         <v>6.087872</v>
       </c>
       <c r="K621">
         <v>0.68523</v>
       </c>
       <c r="L621">
-        <v>0.658551</v>
+        <v>0.66115</v>
       </c>
       <c r="M621">
-        <v>7.431947</v>
+        <v>7.434546</v>
       </c>
     </row>
     <row r="622" spans="1:26">
       <c r="A622" s="6">
         <v>45200.0</v>
       </c>
       <c r="B622">
         <v>7.37928</v>
       </c>
       <c r="C622">
         <v>0.642125</v>
       </c>
       <c r="D622">
-        <v>0.696897</v>
+        <v>0.699288</v>
       </c>
       <c r="E622">
-        <v>8.718302</v>
+        <v>8.720693</v>
       </c>
       <c r="F622">
         <v>1.704523</v>
       </c>
       <c r="G622">
         <v>2.53452</v>
       </c>
       <c r="H622">
         <v>-0.829997</v>
       </c>
       <c r="I622">
         <v>-0.342134</v>
       </c>
       <c r="J622">
         <v>6.215732</v>
       </c>
       <c r="K622">
         <v>0.642125</v>
       </c>
       <c r="L622">
-        <v>0.687613</v>
+        <v>0.690004</v>
       </c>
       <c r="M622">
-        <v>7.54617</v>
+        <v>7.548561</v>
       </c>
     </row>
     <row r="623" spans="1:26">
       <c r="A623" s="6">
         <v>45231.0</v>
       </c>
       <c r="B623">
         <v>7.23648</v>
       </c>
       <c r="C623">
         <v>0.650717</v>
       </c>
       <c r="D623">
-        <v>0.684978</v>
+        <v>0.686921</v>
       </c>
       <c r="E623">
-        <v>8.572174</v>
+        <v>8.574118</v>
       </c>
       <c r="F623">
         <v>1.818131</v>
       </c>
       <c r="G623">
         <v>2.465263</v>
       </c>
       <c r="H623">
         <v>-0.647132</v>
       </c>
       <c r="I623">
         <v>-0.081831</v>
       </c>
       <c r="J623">
         <v>6.525312</v>
       </c>
       <c r="K623">
         <v>0.650717</v>
       </c>
       <c r="L623">
-        <v>0.664998</v>
+        <v>0.666941</v>
       </c>
       <c r="M623">
-        <v>7.843211</v>
+        <v>7.845154</v>
       </c>
     </row>
     <row r="624" spans="1:26">
       <c r="A624" s="6">
         <v>45261.0</v>
       </c>
       <c r="B624">
         <v>7.396912</v>
       </c>
       <c r="C624">
         <v>0.719666</v>
       </c>
       <c r="D624">
-        <v>0.723795</v>
+        <v>0.725563</v>
       </c>
       <c r="E624">
-        <v>8.840373</v>
+        <v>8.842141</v>
       </c>
       <c r="F624">
         <v>1.853244</v>
       </c>
       <c r="G624">
         <v>2.807437</v>
       </c>
       <c r="H624">
         <v>-0.954194</v>
       </c>
       <c r="I624">
         <v>0.468021</v>
       </c>
       <c r="J624">
         <v>6.934726</v>
       </c>
       <c r="K624">
         <v>0.719666</v>
       </c>
       <c r="L624">
-        <v>0.695241</v>
+        <v>0.697009</v>
       </c>
       <c r="M624">
-        <v>8.3542</v>
+        <v>8.355969</v>
       </c>
     </row>
     <row r="625" spans="1:26">
       <c r="A625" s="6">
         <v>45292.0</v>
       </c>
       <c r="B625">
         <v>7.070628</v>
       </c>
       <c r="C625">
         <v>0.7214</v>
       </c>
       <c r="D625">
-        <v>0.688658</v>
+        <v>0.690804</v>
       </c>
       <c r="E625">
-        <v>8.480685</v>
+        <v>8.482831</v>
       </c>
       <c r="F625">
         <v>1.904153</v>
       </c>
       <c r="G625">
         <v>2.520953</v>
       </c>
       <c r="H625">
         <v>-0.616799</v>
       </c>
       <c r="I625">
         <v>1.1814</v>
       </c>
       <c r="J625">
         <v>7.651794</v>
       </c>
       <c r="K625">
         <v>0.7214</v>
       </c>
       <c r="L625">
-        <v>0.666166</v>
+        <v>0.668312</v>
       </c>
       <c r="M625">
-        <v>9.045286</v>
+        <v>9.047432</v>
       </c>
     </row>
     <row r="626" spans="1:26">
       <c r="A626" s="6">
         <v>45323.0</v>
       </c>
       <c r="B626">
         <v>6.916536</v>
       </c>
       <c r="C626">
         <v>0.674449</v>
       </c>
       <c r="D626">
-        <v>0.710717</v>
+        <v>0.713143</v>
       </c>
       <c r="E626">
-        <v>8.301701</v>
+        <v>8.304127</v>
       </c>
       <c r="F626">
         <v>1.714381</v>
       </c>
       <c r="G626">
         <v>2.525721</v>
       </c>
       <c r="H626">
         <v>-0.81134</v>
       </c>
       <c r="I626">
         <v>0.243034</v>
       </c>
       <c r="J626">
         <v>6.36331</v>
       </c>
       <c r="K626">
         <v>0.674449</v>
       </c>
       <c r="L626">
-        <v>0.69509</v>
+        <v>0.697516</v>
       </c>
       <c r="M626">
-        <v>7.733396</v>
+        <v>7.735822</v>
       </c>
     </row>
     <row r="627" spans="1:26">
       <c r="A627" s="6">
         <v>45352.0</v>
       </c>
       <c r="B627">
         <v>7.252757</v>
       </c>
       <c r="C627">
         <v>0.66152</v>
       </c>
       <c r="D627">
-        <v>0.776222</v>
+        <v>0.779452</v>
       </c>
       <c r="E627">
-        <v>8.690499</v>
+        <v>8.693729</v>
       </c>
       <c r="F627">
         <v>1.73636</v>
       </c>
       <c r="G627">
         <v>2.650255</v>
       </c>
       <c r="H627">
         <v>-0.913895</v>
       </c>
       <c r="I627">
         <v>-0.032239</v>
       </c>
       <c r="J627">
         <v>6.329555</v>
       </c>
       <c r="K627">
         <v>0.66152</v>
       </c>
       <c r="L627">
-        <v>0.754479</v>
+        <v>0.757709</v>
       </c>
       <c r="M627">
-        <v>7.744365</v>
+        <v>7.747595</v>
       </c>
     </row>
     <row r="628" spans="1:26">
       <c r="A628" s="6">
         <v>45383.0</v>
       </c>
       <c r="B628">
         <v>6.925841</v>
       </c>
       <c r="C628">
         <v>0.60091</v>
       </c>
       <c r="D628">
-        <v>0.760247</v>
+        <v>0.763804</v>
       </c>
       <c r="E628">
-        <v>8.286997</v>
+        <v>8.290554</v>
       </c>
       <c r="F628">
         <v>1.770457</v>
       </c>
       <c r="G628">
         <v>2.361861</v>
       </c>
       <c r="H628">
         <v>-0.591404</v>
       </c>
       <c r="I628">
         <v>-0.516749</v>
       </c>
       <c r="J628">
         <v>5.83151</v>
       </c>
       <c r="K628">
         <v>0.60091</v>
       </c>
       <c r="L628">
-        <v>0.748004</v>
+        <v>0.751561</v>
       </c>
       <c r="M628">
-        <v>7.178845</v>
+        <v>7.182402</v>
       </c>
     </row>
     <row r="629" spans="1:26">
       <c r="A629" s="6">
         <v>45413.0</v>
       </c>
       <c r="B629">
         <v>7.206615</v>
       </c>
       <c r="C629">
         <v>0.678513</v>
       </c>
       <c r="D629">
-        <v>0.774157</v>
+        <v>0.778035</v>
       </c>
       <c r="E629">
-        <v>8.659285</v>
+        <v>8.663163</v>
       </c>
       <c r="F629">
         <v>1.939124</v>
       </c>
       <c r="G629">
         <v>2.564294</v>
       </c>
       <c r="H629">
         <v>-0.62517</v>
       </c>
       <c r="I629">
         <v>-0.516196</v>
       </c>
       <c r="J629">
         <v>6.066764</v>
       </c>
       <c r="K629">
         <v>0.678513</v>
       </c>
       <c r="L629">
-        <v>0.772487</v>
+        <v>0.776365</v>
       </c>
       <c r="M629">
-        <v>7.517918</v>
+        <v>7.521796</v>
       </c>
     </row>
     <row r="630" spans="1:26">
       <c r="A630" s="6">
         <v>45444.0</v>
       </c>
       <c r="B630">
         <v>7.111495</v>
       </c>
       <c r="C630">
         <v>0.712131</v>
       </c>
       <c r="D630">
-        <v>0.7742</v>
+        <v>0.778085</v>
       </c>
       <c r="E630">
-        <v>8.597826</v>
+        <v>8.60171</v>
       </c>
       <c r="F630">
         <v>1.82411</v>
       </c>
       <c r="G630">
         <v>2.595462</v>
       </c>
       <c r="H630">
         <v>-0.771352</v>
       </c>
       <c r="I630">
         <v>-0.178958</v>
       </c>
       <c r="J630">
         <v>6.171325</v>
       </c>
       <c r="K630">
         <v>0.712131</v>
       </c>
       <c r="L630">
-        <v>0.759211</v>
+        <v>0.763095</v>
       </c>
       <c r="M630">
-        <v>7.647517</v>
+        <v>7.651401</v>
       </c>
     </row>
     <row r="631" spans="1:26">
       <c r="A631" s="6">
         <v>45474.0</v>
       </c>
       <c r="B631">
         <v>7.349371</v>
       </c>
       <c r="C631">
         <v>0.729451</v>
       </c>
       <c r="D631">
-        <v>0.755731</v>
+        <v>0.759718</v>
       </c>
       <c r="E631">
-        <v>8.834554</v>
+        <v>8.83854</v>
       </c>
       <c r="F631">
         <v>1.967498</v>
       </c>
       <c r="G631">
         <v>2.550522</v>
       </c>
       <c r="H631">
         <v>-0.583024</v>
       </c>
       <c r="I631">
         <v>-0.03102</v>
       </c>
       <c r="J631">
         <v>6.737671</v>
       </c>
       <c r="K631">
         <v>0.729451</v>
       </c>
       <c r="L631">
-        <v>0.744902</v>
+        <v>0.748889</v>
       </c>
       <c r="M631">
-        <v>8.220509</v>
+        <v>8.224496</v>
       </c>
     </row>
     <row r="632" spans="1:26">
       <c r="A632" s="6">
         <v>45505.0</v>
       </c>
       <c r="B632">
         <v>7.441791</v>
       </c>
       <c r="C632">
         <v>0.728507</v>
       </c>
       <c r="D632">
-        <v>0.755406</v>
+        <v>0.759227</v>
       </c>
       <c r="E632">
-        <v>8.925703</v>
+        <v>8.929524</v>
       </c>
       <c r="F632">
         <v>1.784888</v>
       </c>
       <c r="G632">
         <v>2.625088</v>
       </c>
       <c r="H632">
         <v>-0.8402</v>
       </c>
       <c r="I632">
         <v>0.125767</v>
       </c>
       <c r="J632">
         <v>6.740771</v>
       </c>
       <c r="K632">
         <v>0.728507</v>
       </c>
       <c r="L632">
-        <v>0.734636</v>
+        <v>0.738456</v>
       </c>
       <c r="M632">
-        <v>8.21127</v>
+        <v>8.215091</v>
       </c>
     </row>
     <row r="633" spans="1:26">
       <c r="A633" s="6">
         <v>45536.0</v>
       </c>
       <c r="B633">
         <v>7.150117</v>
       </c>
       <c r="C633">
         <v>0.654363</v>
       </c>
       <c r="D633">
-        <v>0.699448</v>
+        <v>0.702859</v>
       </c>
       <c r="E633">
-        <v>8.503929</v>
+        <v>8.50734</v>
       </c>
       <c r="F633">
         <v>1.723816</v>
       </c>
       <c r="G633">
         <v>2.538601</v>
       </c>
       <c r="H633">
         <v>-0.814785</v>
       </c>
       <c r="I633">
         <v>-0.290459</v>
       </c>
       <c r="J633">
         <v>6.054337</v>
       </c>
       <c r="K633">
         <v>0.654363</v>
       </c>
       <c r="L633">
-        <v>0.682812</v>
+        <v>0.686223</v>
       </c>
       <c r="M633">
-        <v>7.398685</v>
+        <v>7.402096</v>
       </c>
     </row>
     <row r="634" spans="1:26">
       <c r="A634" s="6">
         <v>45566.0</v>
       </c>
       <c r="B634">
         <v>7.451986</v>
       </c>
       <c r="C634">
         <v>0.61377</v>
       </c>
       <c r="D634">
-        <v>0.734375</v>
+        <v>0.737434</v>
       </c>
       <c r="E634">
-        <v>8.80013</v>
+        <v>8.80319</v>
       </c>
       <c r="F634">
         <v>1.724616</v>
       </c>
       <c r="G634">
         <v>2.56329</v>
       </c>
       <c r="H634">
         <v>-0.838675</v>
       </c>
       <c r="I634">
         <v>-0.396194</v>
       </c>
       <c r="J634">
         <v>6.22414</v>
       </c>
       <c r="K634">
         <v>0.61377</v>
       </c>
       <c r="L634">
-        <v>0.7209</v>
+        <v>0.72396</v>
       </c>
       <c r="M634">
-        <v>7.565262</v>
+        <v>7.568321</v>
       </c>
     </row>
     <row r="635" spans="1:26">
       <c r="A635" s="6">
         <v>45597.0</v>
       </c>
       <c r="B635">
         <v>7.151291</v>
       </c>
       <c r="C635">
         <v>0.646464</v>
       </c>
       <c r="D635">
-        <v>0.724999</v>
+        <v>0.727448</v>
       </c>
       <c r="E635">
-        <v>8.522754</v>
+        <v>8.525203</v>
       </c>
       <c r="F635">
         <v>1.746105</v>
       </c>
       <c r="G635">
         <v>2.660577</v>
       </c>
       <c r="H635">
         <v>-0.914473</v>
       </c>
       <c r="I635">
         <v>-0.008102</v>
       </c>
       <c r="J635">
         <v>6.253416</v>
       </c>
       <c r="K635">
         <v>0.646464</v>
       </c>
       <c r="L635">
-        <v>0.698447</v>
+        <v>0.700896</v>
       </c>
       <c r="M635">
-        <v>7.600179</v>
+        <v>7.602629</v>
       </c>
     </row>
     <row r="636" spans="1:26">
       <c r="A636" s="6">
         <v>45627.0</v>
       </c>
       <c r="B636">
         <v>7.448431</v>
       </c>
       <c r="C636">
         <v>0.743543</v>
       </c>
       <c r="D636">
-        <v>0.740775</v>
+        <v>0.743038</v>
       </c>
       <c r="E636">
-        <v>8.932748</v>
+        <v>8.935012</v>
       </c>
       <c r="F636">
         <v>1.860531</v>
       </c>
       <c r="G636">
         <v>2.686906</v>
       </c>
       <c r="H636">
         <v>-0.826375</v>
       </c>
       <c r="I636">
         <v>0.574625</v>
       </c>
       <c r="J636">
         <v>7.219669</v>
       </c>
       <c r="K636">
         <v>0.743543</v>
       </c>
       <c r="L636">
-        <v>0.710667</v>
+        <v>0.712931</v>
       </c>
       <c r="M636">
-        <v>8.680998</v>
+        <v>8.683262</v>
       </c>
     </row>
     <row r="637" spans="1:26">
       <c r="A637" s="6">
         <v>45658.0</v>
       </c>
       <c r="B637">
         <v>7.330689</v>
       </c>
       <c r="C637">
         <v>0.74917</v>
       </c>
       <c r="D637">
-        <v>0.749773</v>
+        <v>0.752529</v>
       </c>
       <c r="E637">
-        <v>8.829632</v>
+        <v>8.832388</v>
       </c>
       <c r="F637">
         <v>1.893312</v>
       </c>
       <c r="G637">
         <v>2.533511</v>
       </c>
       <c r="H637">
         <v>-0.640199</v>
       </c>
       <c r="I637">
         <v>1.329699</v>
       </c>
       <c r="J637">
         <v>8.047221</v>
       </c>
       <c r="K637">
         <v>0.74917</v>
       </c>
       <c r="L637">
-        <v>0.713048</v>
+        <v>0.715805</v>
       </c>
       <c r="M637">
-        <v>9.519132</v>
+        <v>9.521888</v>
       </c>
     </row>
     <row r="638" spans="1:26">
       <c r="A638" s="6">
         <v>45689.0</v>
       </c>
       <c r="B638">
         <v>6.663167</v>
       </c>
       <c r="C638">
         <v>0.645675</v>
       </c>
       <c r="D638">
-        <v>0.692029</v>
+        <v>0.694994</v>
       </c>
       <c r="E638">
-        <v>8.000872</v>
+        <v>8.003836</v>
       </c>
       <c r="F638">
         <v>1.606235</v>
       </c>
       <c r="G638">
         <v>2.411425</v>
       </c>
       <c r="H638">
         <v>-0.80519</v>
       </c>
       <c r="I638">
         <v>0.875784</v>
       </c>
       <c r="J638">
         <v>6.752736</v>
       </c>
       <c r="K638">
         <v>0.645675</v>
       </c>
       <c r="L638">
-        <v>0.666615</v>
+        <v>0.669579</v>
       </c>
       <c r="M638">
-        <v>8.071465</v>
+        <v>8.074429</v>
       </c>
     </row>
     <row r="639" spans="1:26">
       <c r="A639" s="6">
         <v>45717.0</v>
       </c>
       <c r="B639">
         <v>7.612392</v>
       </c>
       <c r="C639">
         <v>0.652235</v>
       </c>
       <c r="D639">
-        <v>0.811859</v>
+        <v>0.815925</v>
       </c>
       <c r="E639">
-        <v>9.076487</v>
+        <v>9.080552</v>
       </c>
       <c r="F639">
         <v>1.663043</v>
       </c>
       <c r="G639">
-        <v>2.697209</v>
+        <v>2.696911</v>
       </c>
       <c r="H639">
-        <v>-1.034165</v>
+        <v>-1.033868</v>
       </c>
       <c r="I639">
-        <v>-0.219068</v>
+        <v>-0.219367</v>
       </c>
       <c r="J639">
-        <v>6.387124</v>
+        <v>6.387123</v>
       </c>
       <c r="K639">
         <v>0.652235</v>
       </c>
       <c r="L639">
-        <v>0.781127</v>
+        <v>0.785192</v>
       </c>
       <c r="M639">
-        <v>7.823253</v>
+        <v>7.827318</v>
       </c>
     </row>
     <row r="640" spans="1:26">
       <c r="A640" s="6">
         <v>45748.0</v>
       </c>
       <c r="B640">
         <v>7.270849</v>
       </c>
       <c r="C640">
         <v>0.604572</v>
       </c>
       <c r="D640">
-        <v>0.782745</v>
+        <v>0.787217</v>
       </c>
       <c r="E640">
-        <v>8.658165</v>
+        <v>8.662638</v>
       </c>
       <c r="F640">
         <v>1.630147</v>
       </c>
       <c r="G640">
-        <v>2.521021</v>
+        <v>2.52114</v>
       </c>
       <c r="H640">
-        <v>-0.890874</v>
+        <v>-0.890993</v>
       </c>
       <c r="I640">
-        <v>-0.487551</v>
+        <v>-0.487431</v>
       </c>
       <c r="J640">
         <v>5.905021</v>
       </c>
       <c r="K640">
         <v>0.604572</v>
       </c>
       <c r="L640">
-        <v>0.764455</v>
+        <v>0.768928</v>
       </c>
       <c r="M640">
-        <v>7.279741</v>
+        <v>7.284214</v>
       </c>
     </row>
     <row r="641" spans="1:26">
       <c r="A641" s="6">
         <v>45778.0</v>
       </c>
       <c r="B641">
         <v>7.526348</v>
       </c>
       <c r="C641">
         <v>0.648978</v>
       </c>
       <c r="D641">
-        <v>0.792601</v>
+        <v>0.797353</v>
       </c>
       <c r="E641">
-        <v>8.967927</v>
+        <v>8.972679</v>
       </c>
       <c r="F641">
         <v>1.734329</v>
       </c>
       <c r="G641">
         <v>2.564655</v>
       </c>
       <c r="H641">
         <v>-0.830326</v>
       </c>
       <c r="I641">
         <v>-0.726283</v>
       </c>
       <c r="J641">
         <v>5.99521</v>
       </c>
       <c r="K641">
         <v>0.648978</v>
       </c>
       <c r="L641">
-        <v>0.759166</v>
+        <v>0.763919</v>
       </c>
       <c r="M641">
-        <v>7.411318</v>
+        <v>7.416071</v>
       </c>
     </row>
     <row r="642" spans="1:26">
       <c r="A642" s="6">
         <v>45809.0</v>
       </c>
       <c r="B642">
         <v>7.336592</v>
       </c>
       <c r="C642">
         <v>0.691559</v>
       </c>
       <c r="D642">
-        <v>0.789621</v>
+        <v>0.794434</v>
       </c>
       <c r="E642">
-        <v>8.817772</v>
+        <v>8.822585</v>
       </c>
       <c r="F642">
         <v>1.679781</v>
       </c>
       <c r="G642">
-        <v>2.518477</v>
+        <v>2.518538</v>
       </c>
       <c r="H642">
-        <v>-0.838696</v>
+        <v>-0.838757</v>
       </c>
       <c r="I642">
-        <v>-0.245977</v>
+        <v>-0.245916</v>
       </c>
       <c r="J642">
         <v>6.282793</v>
       </c>
       <c r="K642">
         <v>0.691559</v>
       </c>
       <c r="L642">
-        <v>0.752581</v>
+        <v>0.757394</v>
       </c>
       <c r="M642">
-        <v>7.733099</v>
+        <v>7.737912</v>
       </c>
     </row>
     <row r="643" spans="1:26">
       <c r="A643" s="6">
         <v>45839.0</v>
       </c>
       <c r="B643">
         <v>7.655796</v>
       </c>
       <c r="C643">
         <v>0.739169</v>
       </c>
       <c r="D643">
-        <v>0.793904</v>
+        <v>0.798938</v>
       </c>
       <c r="E643">
-        <v>9.188869</v>
+        <v>9.193903</v>
       </c>
       <c r="F643">
         <v>1.742323</v>
       </c>
       <c r="G643">
-        <v>2.530267</v>
+        <v>2.531246</v>
       </c>
       <c r="H643">
-        <v>-0.787944</v>
+        <v>-0.788923</v>
       </c>
       <c r="I643">
-        <v>-0.046877</v>
+        <v>-0.045896</v>
       </c>
       <c r="J643">
-        <v>6.85476</v>
+        <v>6.854762</v>
       </c>
       <c r="K643">
         <v>0.739169</v>
       </c>
       <c r="L643">
-        <v>0.757122</v>
+        <v>0.762156</v>
       </c>
       <c r="M643">
-        <v>8.354049</v>
+        <v>8.359085</v>
       </c>
     </row>
     <row r="644" spans="1:26">
       <c r="A644" s="6">
         <v>45870.0</v>
       </c>
       <c r="B644">
         <v>7.7449</v>
       </c>
       <c r="C644">
         <v>0.738374</v>
       </c>
       <c r="D644">
-        <v>0.763359</v>
+        <v>0.768118</v>
       </c>
       <c r="E644">
-        <v>9.246633</v>
+        <v>9.251392</v>
       </c>
       <c r="F644">
         <v>1.760365</v>
       </c>
       <c r="G644">
         <v>2.655245</v>
       </c>
       <c r="H644">
         <v>-0.89488</v>
       </c>
       <c r="I644">
         <v>-0.200086</v>
       </c>
       <c r="J644">
         <v>6.677893</v>
       </c>
       <c r="K644">
         <v>0.738374</v>
       </c>
       <c r="L644">
-        <v>0.731644</v>
+        <v>0.736404</v>
       </c>
       <c r="M644">
-        <v>8.151667</v>
+        <v>8.156426</v>
       </c>
     </row>
     <row r="645" spans="1:26">
       <c r="A645" s="6">
         <v>45901.0</v>
       </c>
       <c r="B645">
         <v>7.470646</v>
       </c>
       <c r="C645">
         <v>0.683576</v>
       </c>
       <c r="D645">
-        <v>0.71307</v>
+        <v>0.717245</v>
       </c>
       <c r="E645">
-        <v>8.867292</v>
+        <v>8.871467</v>
       </c>
       <c r="F645">
-        <v>1.723731</v>
+        <v>1.723559</v>
       </c>
       <c r="G645">
         <v>2.655044</v>
       </c>
       <c r="H645">
-        <v>-0.931312</v>
+        <v>-0.931485</v>
       </c>
       <c r="I645">
-        <v>-0.392049</v>
+        <v>-0.391876</v>
       </c>
       <c r="J645">
         <v>6.177137</v>
       </c>
       <c r="K645">
         <v>0.683576</v>
       </c>
       <c r="L645">
-        <v>0.678791</v>
+        <v>0.682966</v>
       </c>
       <c r="M645">
-        <v>7.54393</v>
+        <v>7.548106</v>
       </c>
     </row>
     <row r="646" spans="1:26">
       <c r="A646" s="6">
         <v>45931.0</v>
       </c>
       <c r="B646">
         <v>7.670543</v>
       </c>
       <c r="C646">
         <v>0.618458</v>
       </c>
       <c r="D646">
-        <v>0.765578</v>
+        <v>0.769453</v>
       </c>
       <c r="E646">
-        <v>9.054579</v>
+        <v>9.058454</v>
       </c>
       <c r="F646">
-        <v>1.631788</v>
+        <v>1.631624</v>
       </c>
       <c r="G646">
-        <v>2.755179</v>
+        <v>2.755133</v>
       </c>
       <c r="H646">
-        <v>-1.123391</v>
+        <v>-1.12351</v>
       </c>
       <c r="I646">
-        <v>-0.324439</v>
+        <v>-0.32432</v>
       </c>
       <c r="J646">
         <v>6.258256</v>
       </c>
       <c r="K646">
         <v>0.618458</v>
       </c>
       <c r="L646">
-        <v>0.732026</v>
+        <v>0.735902</v>
       </c>
       <c r="M646">
-        <v>7.606748</v>
+        <v>7.610624</v>
       </c>
     </row>
     <row r="647" spans="1:26">
       <c r="A647" s="6">
         <v>45962.0</v>
       </c>
       <c r="B647">
         <v>7.510894</v>
       </c>
       <c r="C647">
         <v>0.666361</v>
       </c>
       <c r="D647">
-        <v>0.742569</v>
+        <v>0.745627</v>
       </c>
       <c r="E647">
-        <v>8.919824</v>
+        <v>8.922882</v>
       </c>
       <c r="F647">
         <v>1.605165</v>
       </c>
       <c r="G647">
         <v>2.749822</v>
       </c>
       <c r="H647">
         <v>-1.144657</v>
       </c>
       <c r="I647">
         <v>-0.003914</v>
       </c>
       <c r="J647">
         <v>6.408631</v>
       </c>
       <c r="K647">
         <v>0.666361</v>
       </c>
       <c r="L647">
-        <v>0.699805</v>
+        <v>0.702863</v>
       </c>
       <c r="M647">
-        <v>7.771254</v>
+        <v>7.774312</v>
       </c>
     </row>
     <row r="648" spans="1:26">
       <c r="A648" s="6">
         <v>45992.0</v>
       </c>
       <c r="B648">
         <v>7.743226</v>
       </c>
       <c r="C648">
         <v>0.757338</v>
       </c>
       <c r="D648">
-        <v>0.784427</v>
+        <v>0.787272</v>
       </c>
       <c r="E648">
-        <v>9.284992</v>
+        <v>9.287836</v>
       </c>
       <c r="F648">
-        <v>1.869873</v>
+        <v>1.86964</v>
       </c>
       <c r="G648">
-        <v>2.904029</v>
+        <v>2.904015</v>
       </c>
       <c r="H648">
-        <v>-1.034156</v>
+        <v>-1.034375</v>
       </c>
       <c r="I648">
-        <v>0.692307</v>
+        <v>0.692527</v>
       </c>
       <c r="J648">
         <v>7.437418</v>
       </c>
       <c r="K648">
         <v>0.757338</v>
       </c>
       <c r="L648">
-        <v>0.750588</v>
+        <v>0.753432</v>
       </c>
       <c r="M648">
-        <v>8.943143</v>
+        <v>8.945988</v>
       </c>
     </row>
     <row r="649" spans="1:26">
       <c r="A649" s="6">
         <v>46023.0</v>
       </c>
       <c r="B649">
-        <v>7.557054</v>
+        <v>7.565284</v>
       </c>
       <c r="C649">
         <v>0.764959</v>
       </c>
       <c r="D649">
-        <v>0.778319</v>
+        <v>0.781027</v>
       </c>
       <c r="E649">
-        <v>9.100333</v>
+        <v>9.11127</v>
       </c>
       <c r="F649">
-        <v>1.869176</v>
+        <v>1.86852</v>
       </c>
       <c r="G649">
-        <v>2.757958</v>
+        <v>2.75982</v>
       </c>
       <c r="H649">
-        <v>-0.888782</v>
+        <v>-0.8913</v>
       </c>
       <c r="I649">
-        <v>1.055543</v>
+        <v>1.052307</v>
       </c>
       <c r="J649">
-        <v>7.769755</v>
+        <v>7.774749</v>
       </c>
       <c r="K649">
         <v>0.764959</v>
       </c>
       <c r="L649">
-        <v>0.732214</v>
+        <v>0.734921</v>
       </c>
       <c r="M649">
-        <v>9.267094</v>
+        <v>9.272277</v>
       </c>
     </row>
     <row r="650" spans="1:26">
       <c r="A650" s="6">
         <v>46054.0</v>
       </c>
       <c r="B650">
-        <v>6.97721</v>
+        <v>7.007554</v>
       </c>
       <c r="C650">
         <v>0.651478</v>
       </c>
       <c r="D650">
-        <v>0.722854</v>
+        <v>0.725766</v>
       </c>
       <c r="E650">
-        <v>8.351542</v>
+        <v>8.384798</v>
       </c>
       <c r="F650">
-        <v>1.650391</v>
+        <v>1.65238</v>
       </c>
       <c r="G650">
-        <v>2.588665</v>
+        <v>2.58822</v>
       </c>
       <c r="H650">
-        <v>-0.938274</v>
+        <v>-0.93584</v>
       </c>
       <c r="I650">
-        <v>0.608509</v>
+        <v>0.579728</v>
       </c>
       <c r="J650">
-        <v>6.68382</v>
+        <v>6.685416</v>
       </c>
       <c r="K650">
         <v>0.651478</v>
       </c>
       <c r="L650">
-        <v>0.687518</v>
+        <v>0.690431</v>
       </c>
       <c r="M650">
-        <v>8.021777</v>
+        <v>8.028687</v>
+      </c>
+    </row>
+    <row r="651" spans="1:26">
+      <c r="A651" s="6">
+        <v>46082.0</v>
+      </c>
+      <c r="B651">
+        <v>7.785093</v>
+      </c>
+      <c r="C651">
+        <v>0.648467</v>
+      </c>
+      <c r="D651">
+        <v>0.86512</v>
+      </c>
+      <c r="E651">
+        <v>9.29868</v>
+      </c>
+      <c r="F651">
+        <v>1.756143</v>
+      </c>
+      <c r="G651">
+        <v>3.014577</v>
+      </c>
+      <c r="H651">
+        <v>-1.258434</v>
+      </c>
+      <c r="I651">
+        <v>-0.150516</v>
+      </c>
+      <c r="J651">
+        <v>6.410269</v>
+      </c>
+      <c r="K651">
+        <v>0.648467</v>
+      </c>
+      <c r="L651">
+        <v>0.830986</v>
+      </c>
+      <c r="M651">
+        <v>7.88973</v>
+      </c>
+    </row>
+    <row r="652" spans="1:26">
+      <c r="A652" s="6">
+        <v>46113.0</v>
+      </c>
+      <c r="B652">
+        <v>7.519267</v>
+      </c>
+      <c r="C652">
+        <v>0.599146</v>
+      </c>
+      <c r="D652">
+        <v>0.818067</v>
+      </c>
+      <c r="E652">
+        <v>8.936481</v>
+      </c>
+      <c r="F652">
+        <v>1.640321</v>
+      </c>
+      <c r="G652">
+        <v>3.144936</v>
+      </c>
+      <c r="H652">
+        <v>-1.504615</v>
+      </c>
+      <c r="I652">
+        <v>-0.124909</v>
+      </c>
+      <c r="J652">
+        <v>5.919571</v>
+      </c>
+      <c r="K652">
+        <v>0.599146</v>
+      </c>
+      <c r="L652">
+        <v>0.78996</v>
+      </c>
+      <c r="M652">
+        <v>7.306957</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -29445,693 +29527,693 @@
       </c>
       <c r="J73">
         <v>77.862484</v>
       </c>
       <c r="K73">
         <v>8.35522</v>
       </c>
       <c r="L73">
         <v>5.292537</v>
       </c>
       <c r="M73">
         <v>91.626429</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="7">
         <v>2010</v>
       </c>
       <c r="B74">
         <v>58.15929</v>
       </c>
       <c r="C74">
         <v>8.434433</v>
       </c>
       <c r="D74">
-        <v>5.94258</v>
+        <v>5.942647</v>
       </c>
       <c r="E74">
-        <v>72.536302</v>
+        <v>72.53637</v>
       </c>
       <c r="F74">
         <v>29.865766</v>
       </c>
       <c r="G74">
         <v>8.17603</v>
       </c>
       <c r="H74">
         <v>21.689737</v>
       </c>
       <c r="I74">
         <v>0.915765</v>
       </c>
       <c r="J74">
         <v>80.723061</v>
       </c>
       <c r="K74">
         <v>8.434433</v>
       </c>
       <c r="L74">
-        <v>5.895677</v>
+        <v>5.895744</v>
       </c>
       <c r="M74">
-        <v>95.141804</v>
+        <v>95.141871</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="7">
         <v>2011</v>
       </c>
       <c r="B75">
         <v>60.529497</v>
       </c>
       <c r="C75">
         <v>8.268698</v>
       </c>
       <c r="D75">
-        <v>6.404003</v>
+        <v>6.404139</v>
       </c>
       <c r="E75">
-        <v>75.202198</v>
+        <v>75.202334</v>
       </c>
       <c r="F75">
         <v>28.747981</v>
       </c>
       <c r="G75">
         <v>10.372719</v>
       </c>
       <c r="H75">
         <v>18.375263</v>
       </c>
       <c r="I75">
         <v>0.388999</v>
       </c>
       <c r="J75">
         <v>79.262601</v>
       </c>
       <c r="K75">
         <v>8.268698</v>
       </c>
       <c r="L75">
-        <v>6.308059</v>
+        <v>6.308195</v>
       </c>
       <c r="M75">
-        <v>93.966459</v>
+        <v>93.966595</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="7">
         <v>2012</v>
       </c>
       <c r="B76">
         <v>62.297744</v>
       </c>
       <c r="C76">
         <v>8.061822</v>
       </c>
       <c r="D76">
-        <v>6.18697</v>
+        <v>6.187161</v>
       </c>
       <c r="E76">
-        <v>76.546535</v>
+        <v>76.546727</v>
       </c>
       <c r="F76">
         <v>27.068146</v>
       </c>
       <c r="G76">
         <v>11.267352</v>
       </c>
       <c r="H76">
         <v>15.800794</v>
       </c>
       <c r="I76">
         <v>-0.670007</v>
       </c>
       <c r="J76">
         <v>77.303882</v>
       </c>
       <c r="K76">
         <v>8.061822</v>
       </c>
       <c r="L76">
-        <v>6.150362</v>
+        <v>6.150554</v>
       </c>
       <c r="M76">
-        <v>91.677322</v>
+        <v>91.677514</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="7">
         <v>2013</v>
       </c>
       <c r="B77">
         <v>64.179522</v>
       </c>
       <c r="C77">
         <v>8.244433</v>
       </c>
       <c r="D77">
-        <v>6.560783</v>
+        <v>6.561037</v>
       </c>
       <c r="E77">
-        <v>78.984738</v>
+        <v>78.984991</v>
       </c>
       <c r="F77">
         <v>24.622566</v>
       </c>
       <c r="G77">
         <v>11.787545</v>
       </c>
       <c r="H77">
         <v>12.83502</v>
       </c>
       <c r="I77">
         <v>2.433441</v>
       </c>
       <c r="J77">
         <v>79.22427</v>
       </c>
       <c r="K77">
         <v>8.244433</v>
       </c>
       <c r="L77">
-        <v>6.587023</v>
+        <v>6.587277</v>
       </c>
       <c r="M77">
-        <v>94.253199</v>
+        <v>94.253453</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="7">
         <v>2014</v>
       </c>
       <c r="B78">
         <v>69.599191</v>
       </c>
       <c r="C78">
         <v>8.337559</v>
       </c>
       <c r="D78">
-        <v>6.832704</v>
+        <v>6.833026</v>
       </c>
       <c r="E78">
-        <v>84.769454</v>
+        <v>84.769776</v>
       </c>
       <c r="F78">
         <v>23.240986</v>
       </c>
       <c r="G78">
         <v>12.269775</v>
       </c>
       <c r="H78">
         <v>10.971211</v>
       </c>
       <c r="I78">
         <v>-0.408689</v>
       </c>
       <c r="J78">
         <v>80.016732</v>
       </c>
       <c r="K78">
         <v>8.337559</v>
       </c>
       <c r="L78">
-        <v>6.796126</v>
+        <v>6.796448</v>
       </c>
       <c r="M78">
-        <v>95.331976</v>
+        <v>95.332298</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="7">
         <v>2015</v>
       </c>
       <c r="B79">
         <v>70.173857</v>
       </c>
       <c r="C79">
         <v>8.336886</v>
       </c>
       <c r="D79">
-        <v>6.839536</v>
+        <v>6.839913</v>
       </c>
       <c r="E79">
-        <v>85.35028</v>
+        <v>85.350656</v>
       </c>
       <c r="F79">
         <v>23.793673</v>
       </c>
       <c r="G79">
         <v>12.902152</v>
       </c>
       <c r="H79">
         <v>10.891521</v>
       </c>
       <c r="I79">
         <v>-1.764049</v>
       </c>
       <c r="J79">
         <v>79.090311</v>
       </c>
       <c r="K79">
         <v>8.336886</v>
       </c>
       <c r="L79">
-        <v>6.823074</v>
+        <v>6.823451</v>
       </c>
       <c r="M79">
-        <v>94.477752</v>
+        <v>94.478128</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="7">
         <v>2016</v>
       </c>
       <c r="B80">
         <v>65.446864</v>
       </c>
       <c r="C80">
         <v>8.426753</v>
       </c>
       <c r="D80">
-        <v>7.178809</v>
+        <v>7.180355</v>
       </c>
       <c r="E80">
-        <v>81.052426</v>
+        <v>81.053971</v>
       </c>
       <c r="F80">
         <v>25.378086</v>
       </c>
       <c r="G80">
         <v>14.119207</v>
       </c>
       <c r="H80">
         <v>11.258879</v>
       </c>
       <c r="I80">
         <v>1.771479</v>
       </c>
       <c r="J80">
         <v>78.31902</v>
       </c>
       <c r="K80">
         <v>8.426753</v>
       </c>
       <c r="L80">
-        <v>7.110105</v>
+        <v>7.111651</v>
       </c>
       <c r="M80">
-        <v>94.082784</v>
+        <v>94.08433</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="7">
         <v>2017</v>
       </c>
       <c r="B81">
         <v>68.492022</v>
       </c>
       <c r="C81">
         <v>8.418968</v>
       </c>
       <c r="D81">
-        <v>7.495301</v>
+        <v>7.498045</v>
       </c>
       <c r="E81">
-        <v>84.406291</v>
+        <v>84.409035</v>
       </c>
       <c r="F81">
         <v>25.45785</v>
       </c>
       <c r="G81">
         <v>17.945598</v>
       </c>
       <c r="H81">
         <v>7.512252</v>
       </c>
       <c r="I81">
         <v>1.967464</v>
       </c>
       <c r="J81">
         <v>77.900709</v>
       </c>
       <c r="K81">
         <v>8.418968</v>
       </c>
       <c r="L81">
-        <v>7.374186</v>
+        <v>7.37693</v>
       </c>
       <c r="M81">
-        <v>93.886007</v>
+        <v>93.88875</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="7">
         <v>2018</v>
       </c>
       <c r="B82">
         <v>75.784165</v>
       </c>
       <c r="C82">
         <v>8.438068</v>
       </c>
       <c r="D82">
-        <v>7.735699</v>
+        <v>7.739575</v>
       </c>
       <c r="E82">
-        <v>91.957932</v>
+        <v>91.961808</v>
       </c>
       <c r="F82">
         <v>24.833272</v>
       </c>
       <c r="G82">
         <v>21.223654</v>
       </c>
       <c r="H82">
         <v>3.609618</v>
       </c>
       <c r="I82">
         <v>1.828799</v>
       </c>
       <c r="J82">
         <v>81.280532</v>
       </c>
       <c r="K82">
         <v>8.438068</v>
       </c>
       <c r="L82">
-        <v>7.526065</v>
+        <v>7.529941</v>
       </c>
       <c r="M82">
-        <v>97.39635</v>
+        <v>97.400226</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="7">
         <v>2019</v>
       </c>
       <c r="B83">
         <v>81.406531</v>
       </c>
       <c r="C83">
         <v>8.451852</v>
       </c>
       <c r="D83">
-        <v>7.744667</v>
+        <v>7.749663</v>
       </c>
       <c r="E83">
-        <v>97.60305</v>
+        <v>97.608046</v>
       </c>
       <c r="F83">
         <v>22.865227</v>
       </c>
       <c r="G83">
         <v>23.475568</v>
       </c>
       <c r="H83">
         <v>-0.610341</v>
       </c>
       <c r="I83">
         <v>-0.397428</v>
       </c>
       <c r="J83">
         <v>80.424546</v>
       </c>
       <c r="K83">
         <v>8.451852</v>
       </c>
       <c r="L83">
-        <v>7.585664</v>
+        <v>7.59066</v>
       </c>
       <c r="M83">
-        <v>96.595282</v>
+        <v>96.600277</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="7">
         <v>2020</v>
       </c>
       <c r="B84">
         <v>76.182165</v>
       </c>
       <c r="C84">
         <v>8.251075</v>
       </c>
       <c r="D84">
-        <v>7.454388</v>
+        <v>7.460179</v>
       </c>
       <c r="E84">
-        <v>91.887628</v>
+        <v>91.893419</v>
       </c>
       <c r="F84">
         <v>19.988063</v>
       </c>
       <c r="G84">
         <v>23.463923</v>
       </c>
       <c r="H84">
         <v>-3.47586</v>
       </c>
       <c r="I84">
         <v>0.459178</v>
       </c>
       <c r="J84">
         <v>73.168689</v>
       </c>
       <c r="K84">
         <v>8.251075</v>
       </c>
       <c r="L84">
-        <v>7.289745</v>
+        <v>7.295536</v>
       </c>
       <c r="M84">
-        <v>88.870945</v>
+        <v>88.876736</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="7">
         <v>2021</v>
       </c>
       <c r="B85">
         <v>77.993615</v>
       </c>
       <c r="C85">
         <v>8.130913</v>
       </c>
       <c r="D85">
-        <v>7.807947</v>
+        <v>7.818994</v>
       </c>
       <c r="E85">
-        <v>93.932475</v>
+        <v>93.943522</v>
       </c>
       <c r="F85">
         <v>21.455386</v>
       </c>
       <c r="G85">
         <v>25.071447</v>
       </c>
       <c r="H85">
         <v>-3.616061</v>
       </c>
       <c r="I85">
         <v>3.047131</v>
       </c>
       <c r="J85">
         <v>77.45362</v>
       </c>
       <c r="K85">
         <v>8.130913</v>
       </c>
       <c r="L85">
-        <v>7.64488</v>
+        <v>7.655928</v>
       </c>
       <c r="M85">
-        <v>93.363545</v>
+        <v>93.374592</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="7">
         <v>2022</v>
       </c>
       <c r="B86">
         <v>82.249886</v>
       </c>
       <c r="C86">
         <v>8.06102</v>
       </c>
       <c r="D86">
-        <v>8.429717</v>
+        <v>8.449689</v>
       </c>
       <c r="E86">
-        <v>98.740623</v>
+        <v>98.760595</v>
       </c>
       <c r="F86">
         <v>21.506729</v>
       </c>
       <c r="G86">
         <v>27.335048</v>
       </c>
       <c r="H86">
         <v>-5.828319</v>
       </c>
       <c r="I86">
         <v>2.031867</v>
       </c>
       <c r="J86">
         <v>78.529365</v>
       </c>
       <c r="K86">
         <v>8.06102</v>
       </c>
       <c r="L86">
-        <v>8.213171</v>
+        <v>8.233143</v>
       </c>
       <c r="M86">
-        <v>94.944171</v>
+        <v>94.964143</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="7">
         <v>2023</v>
       </c>
       <c r="B87">
         <v>86.11504</v>
       </c>
       <c r="C87">
         <v>8.098974</v>
       </c>
       <c r="D87">
-        <v>8.472441</v>
+        <v>8.501331</v>
       </c>
       <c r="E87">
-        <v>102.686455</v>
+        <v>102.715345</v>
       </c>
       <c r="F87">
         <v>21.657289</v>
       </c>
       <c r="G87">
         <v>29.656412</v>
       </c>
       <c r="H87">
         <v>-7.999123</v>
       </c>
       <c r="I87">
         <v>-0.969982</v>
       </c>
       <c r="J87">
         <v>77.262487</v>
       </c>
       <c r="K87">
         <v>8.098974</v>
       </c>
       <c r="L87">
-        <v>8.291387</v>
+        <v>8.320277</v>
       </c>
       <c r="M87">
-        <v>93.71735</v>
+        <v>93.74624</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="7">
         <v>2024</v>
       </c>
       <c r="B88">
         <v>86.476859</v>
       </c>
       <c r="C88">
         <v>8.165019</v>
       </c>
       <c r="D88">
-        <v>8.894933</v>
+        <v>8.933046</v>
       </c>
       <c r="E88">
-        <v>103.536811</v>
+        <v>103.574924</v>
       </c>
       <c r="F88">
         <v>21.696039</v>
       </c>
       <c r="G88">
         <v>30.84353</v>
       </c>
       <c r="H88">
         <v>-9.147492</v>
       </c>
       <c r="I88">
         <v>0.154905</v>
       </c>
       <c r="J88">
         <v>77.644271</v>
       </c>
       <c r="K88">
         <v>8.165019</v>
       </c>
       <c r="L88">
-        <v>8.687789</v>
+        <v>8.725902</v>
       </c>
       <c r="M88">
-        <v>94.544225</v>
+        <v>94.582337</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="7">
         <v>2025</v>
       </c>
       <c r="B89">
         <v>89.536042</v>
       </c>
       <c r="C89">
         <v>8.195465</v>
       </c>
       <c r="D89">
-        <v>9.181536</v>
+        <v>9.229105</v>
       </c>
       <c r="E89">
-        <v>106.913043</v>
+        <v>106.960612</v>
       </c>
       <c r="F89">
-        <v>20.540093</v>
+        <v>20.539523</v>
       </c>
       <c r="G89">
-        <v>31.495883</v>
+        <v>31.496685</v>
       </c>
       <c r="H89">
-        <v>-10.95579</v>
+        <v>-10.957162</v>
       </c>
       <c r="I89">
-        <v>0.251547</v>
+        <v>0.252922</v>
       </c>
       <c r="J89">
-        <v>79.184208</v>
+        <v>79.184211</v>
       </c>
       <c r="K89">
         <v>8.195465</v>
       </c>
       <c r="L89">
-        <v>8.786961</v>
+        <v>8.83453</v>
       </c>
       <c r="M89">
-        <v>96.208799</v>
+        <v>96.256371</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId_hyperlink_1" tooltip="Note: Information about data precision." display="Note: Information about data precision."/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>